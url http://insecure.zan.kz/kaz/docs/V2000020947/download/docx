--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ebd1aa" w14:textId="5ebd1aa">
+    <w:p w14:paraId="93257bf" w14:textId="93257bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,130 +177,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1024,222 +1024,202 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Казино қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Казино қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Казино қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Казино қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1332,110 +1312,388 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1471,91 +1729,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда өтінішті одан әрі қараудан дәлелді бас тарту дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1645,91 +2029,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1766,88 +2276,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1992,86 +2502,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2262,50 +2918,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4308,50 +4971,185 @@
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6322,68 +7120,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="26"/>
+    <w:bookmarkStart w:name="z122" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9945,330 +10743,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" Мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      1. Осы "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10287,128 +11065,406 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10444,91 +11500,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда өтінішті одан әрі қараудан дәлелді бас тарту дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10618,91 +11800,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10739,88 +12047,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10965,86 +12273,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11235,50 +12689,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13245,50 +14706,185 @@
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15189,68 +16785,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="40"/>
+    <w:bookmarkStart w:name="z123" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18794,330 +20390,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      1. Осы "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19136,128 +20712,406 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19293,91 +21147,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z71" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда өтінішті одан әрі қараудан дәлелді бас тарту дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19467,91 +21447,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19588,88 +21694,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19814,86 +21920,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20084,50 +22336,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22076,50 +24335,185 @@
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24018,68 +26412,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:bookmarkStart w:name="z124" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27605,330 +29999,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z89" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z90" w:id="57"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z90" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      1. Осы "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 383</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27947,128 +30321,406 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z94" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z95" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -28104,91 +30756,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z96" w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда өтінішті одан әрі қараудан дәлелді бас тарту дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28278,91 +31056,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z97" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -28399,88 +31303,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z99" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28625,86 +31529,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28895,50 +31945,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30887,50 +33944,185 @@
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32831,68 +36023,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:bookmarkStart w:name="z125" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36418,442 +39610,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="69"/>
+    <w:bookmarkStart w:name="z113" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Мәдениет және спорт министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z114" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 17 сәуірдегі № 140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11307 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 9 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z115" w:id="71"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z115" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Лотерея қызметі және ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 14 мамырдағы № 181 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11446 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 14 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z116" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2016 жылғы 28 қаңтардағы № 19 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13402 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 17 наурызда жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z117" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2016 жылғы 26 ақпандағы № 57 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13545 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 4 сәуірде жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z118" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер және толықтырулар енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 20167 жылғы 3 шілдедегі № 203 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15611 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 13 қыркүйекте жарияланған) бекітілген Қазақстан Республикасы Мәдениет және спорт министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z119" w:id="75"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z119" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 11 қазандағы № 273 бұйрығында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15945 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 6 қарашада жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z120" w:id="76"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z120" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Лотерея қызметі және ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт Министрінің 2015 жылғы 17 сәуірдегі № 140 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2018 жылғы 25 желтоқсандағы № 374 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18056 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 4 қаңтарда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z121" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 17 сәуірдегі № 140 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 22 шілдедегі № 207 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19077 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 2 тамызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37179,31 +40371,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>