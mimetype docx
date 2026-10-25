--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93257bf" w14:textId="93257bf">
+    <w:p w14:paraId="9ceb623" w14:textId="9ceb623">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1312,1422 +1312,808 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал), "Е-лицензиялау" Мемлекеттік деректер базасы" цифрлық жүйесі www.elicense.kz (бұдан әрі – ЕЛ МДБ) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушыға ЕЛ МДБ жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін ЕЛ МДБ-де немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, онда шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы заңнамада белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-      </w:r>
-[...144 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2763,312 +2149,398 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Казино қызметімен айналысу </w:t>
+              <w:t xml:space="preserve">"Казино қызметімен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін лицензия беру" </w:t>
+              <w:t>айналысу үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметті көрсету </w:t>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 383</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...67 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-"Казино қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Казино қызметімен айналысу үшін лицензия беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3096,1865 +2568,1898 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті</w:t>
+Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
+Лицензияны қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
-[...89 lines deleted...]
-Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
+"цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу – 3 (үш) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар толық болмаған және (немесе) қолданылу мерзімі өтіп кеткен кезде көрсетілетін қызметті берушінің өтінішті қабылдаудан жазбаша дәлелді бас тартуы – 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Казино қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Барлық кіші түрлері бойынша: Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі.</w:t>
-[...91 lines deleted...]
-Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+Казино қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...17 lines deleted...]
-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Салық кодексінің 616 бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сәйкес, казино қызметімен айналысу құқығына жыл сайынғы лицензиялық алым мөлшерлемелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензия беру кезінде лицензиялық алым 3845 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны қайта ресімдеу үшін лицензиялық алым лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия алу үшін:</w:t>
-[...449 lines deleted...]
-Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
-[...17 lines deleted...]
-2) лицензиялық алым енгізілмеген;</w:t>
+Лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
-[...91 lines deleted...]
-7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 желтоқсандағы № ҚР ДСМ-336/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22004 болып тіркелген) сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы салаларында (эпидемиялық маңызы жоғары объектілер үшін-санитариялық - эпидемиологиялық қорытынды алу, эпидемиялық маңызы шамалы объектілер үшін-қызметтің басталғаны туралы хабарлама) және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) сәйкес өрт қауіпсіздігі саласында рұқсат беру құжаттарының көшірмелерін ұсына отырып, Қазақстан Республикасының заңнамасында белгіленген санитариялық-эпидемиологиялық және өртке қарсы нормаларға сәйкес келетін үш жұлдыздан төмен емес санаттағы қонақ үй кешенінде меншік құқығындағы немесе өзге де заңды негіздегі ғимараттың (ғимараттың, құрылыстың, ғимараттың бір бөлігінің) болуы туралы мәліметтер (www.elicense.kz цифрлық жүйесінде деректер болмаған жағдайда келесідей растайтын құжат ұсыну: үш жұлдыздан төмен емес санаттағы қонақ үй кешенін аккредиттеу туралы куәлік немесе сертификат);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша меншік құқығындағы ойын жабдығы туралы мәліметтер нысаны (растайтын құжаттарды ұсына отырып: тауарға арналған декларация, тауарлық-материалдық құндылықтар бойынша жүкқұжаты, шот-фактурлар, сатып алу-сату шарты);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Күзет қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес күзет қызметін жүзеге асыруға лицензия алған заңды тұлғалармен осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша (растайтын құжаттарды ұсына отырып) шарттардың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) құжаттың электрондық көшірмесі нысанындағы қолданылатын заңдастырылған белгілердің қазақ және орыс тілдеріндегі үлгілері мен номинациялары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) құжаттың электрондық көшірмесі нысанындағы "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 15-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ойын бизнесі саласында бекітілетін ойын мекемесі жұмысының, мөлшерлемелерді қабылдаудың және өткізілетін құмар ойындардың және (немесе) бәс тігудің қазақ және орыс тілдеріндегі үлгілік қағидаларына сәйкес ойын мекемесі жұмысының ережелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) құжаттың электрондық көшірмесі нысанындағы бірінші талап ету бойынша салымды беру шартымен (талап етілгенге дейінгі салым) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 60000 АЕК мөлшерінде салым ашуға Қазақстан Республикасының аумағындағы екінші деңгейдегі банкпен жасасқан шарт; лицензияны қайта ресімдеу үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 6-қосымшасына сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмелері. Көрсетілетін қызметті алушының, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке меншік құқығын растайтын құжат, мемлекеттік көрсетілетін қызметті алушының бюджетіне алым сомасын төлегенін растайтын құжат (ЦҮТШ арқылы төленген жағдайда), лицензия туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзы арқылы алады. Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген біліктілік талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік көрсетілетін қызметті алушыға қатысты ойын бизнесі саласындағы қызметті тоқтата тұру немесе оған тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4965,191 +4470,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
+Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741359 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5222,64 +4592,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5333,595 +4690,1623 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны алуға арналған заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
+        (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       бизнес- сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       бизнес- сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       (қызметтің түрі толық атауы көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес-сәйкестендіру </w:t>
+       жүзеге асыруға лицензияны беруіңізді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды тұлғаның мекенжайы _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды </w:t>
+       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі) </w:t>
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қызметтің түрі толық атауы көрсетілсін) </w:t>
+        Электрондық пошта ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       Телефондары _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________ жүзеге асыруға лицензияны беруіңізді сұраймын.</w:t>
+       Факс ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның мекенжайы __________________________________________________</w:t>
-[...125 lines deleted...]
-      Банк шоты ________________________________________________________________</w:t>
+       Банк шоты _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
+       __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       ауданы, елді мекені, көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
+      Заңды тұлғаның басшысы, құрылтайшылары, қатысушылары және бенефициарлық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мекені, көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
-[...1 lines deleted...]
-    </w:p>
+       меншік иелері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын құжаттың деректері (құжаттың атауы, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алынбаған немесе өтелмеген соттылықтың болуы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Иә/жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(егер солай болса, онда сот үкімінің деректемелері, Қазақстан Республикасы Қылмыстық кодексінің бабы көрсетіледі, егер жоқ болса, соттылығының бар немесе жоқ екендігі туралы анықтама қоса беріледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылтайшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бенефициарлық меншік иелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақта қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші </w:t>
-[...53 lines deleted...]
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      Басшы ________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пайдалануға келісім беремін.</w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+       (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "___" _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -7120,68 +7505,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="22"/>
+    <w:bookmarkStart w:name="z122" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10743,126 +11128,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" Мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10881,70 +11266,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10963,90 +11348,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11065,1440 +11450,826 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал), "Е-лицензиялау" Мемлекеттік деректер базасы" цифрлық жүйесі www.elicense.kz (бұдан әрі – ЕЛ МДБ) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік 5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушыға ЕЛ МДБ жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін ЕЛ МДБ-де немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, онда шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы заңнамада белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-      </w:r>
-[...144 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12534,312 +12305,346 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ойын автоматтары залы </w:t>
+              <w:t>"Ойын автоматтары залы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметімен айналысу үшін </w:t>
+              <w:t>қызметімен айналысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
+              <w:t>үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті көрсету қағидаларына</w:t>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 383</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...67 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-"Ойын автоматтары залы қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Ойын автоматтары залы қызметімен айналысу үшін лицензия беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12866,1830 +12671,1861 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
+Лицензияны қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
-[...71 lines deleted...]
-Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді. Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
+"цифрлық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу – 3 (үш) жұмыс күні. Құжаттар толық болмаған және (немесе) қолданылу мерзімі өтіп кеткен кезде көрсетілетін қызметті берушінің өтінішті қабылдаудан жазбаша дәлелді бас тартуы – 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ойын автоматтары залы қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Барлық кіші түрлері бойынша: Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі.</w:t>
-[...91 lines deleted...]
-Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+Ойын автоматтары залы қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...17 lines deleted...]
-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Салық кодексінің 616 бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сәйкес, ойын автоматтары залы қызметімен айналысу құқығына жыл сайынғы лицензиялық алым мөлшерлемелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензия беру кезінде лицензиялық алым 3845 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны қайта ресімдеу үшін лицензиялық алым лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия алу үшін:</w:t>
-[...431 lines deleted...]
-Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
-[...17 lines deleted...]
-2) лицензиялық алым енгізілмеген;</w:t>
+Лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 2-қосымшасына сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
-[...91 lines deleted...]
-7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 желтоқсандағы № ҚР ДСМ-336/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22004 болып тіркелген) сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы салаларында (эпидемиялық маңызы жоғары объектілер үшін – санитариялық - эпидемиологиялық қорытынды алу, эпидемиялық маңызы шамалы объектілер үшін – қызметтің басталғаны туралы хабарлама) және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) сәйкес өрт қауіпсіздігі саласында рұқсат беру құжаттарының көшірмелерін ұсына отырып, Қазақстан Республикасының заңнамасында белгіленген санитариялық-эпидемиологиялық және өртке қарсы нормаларға сәйкес келетін казино қызметі жүзеге асырылатын үш жұлдыздан төмен емес санаттағы қонақ үй кешенінде меншік құқығындағы немесе өзге де заңды негіздегі ғимараттың (ғимараттың, құрылыстың, ғимараттың бір бөлігінің) болуы туралы мәліметтер (www.elicense.kz цифрлық жүйесінде деректер болмаған жағдайда келесідей растайтын құжат ұсыну: үш жұлдыздан төмен емес санаттағы қонақ үй кешенін аккредиттеу туралы куәлік немесе сертификат);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша меншік құқығындағы ойын жабдығы туралы мәліметтер нысаны (растайтын құжаттарды ұсына отырып: тауарға арналған декларация, тауарлық-материалдық құндылықтар бойынша жүкқұжаты, шот-фактурлар, сатып алу-сату шарты);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Күзет қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес күзет қызметін жүзеге асыруға лицензия алған заңды тұлғалармен осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша (растайтын құжаттарды ұсына отырып) шарттардың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) құжаттың электрондық көшірмесі нысанындағы қолданылатын заңдастырылған белгілердің қазақ және орыс тілдеріндегі үлгілері мен номинациялары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) құжаттың электрондық көшірмесі нысанындағы "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 15-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ойын бизнесі саласында бекітілетін ойын мекемесі жұмысының, мөлшерлемелерді қабылдаудың және өткізілетін құмар ойындардың және (немесе) бәс тігудің қазақ және орыс тілдеріндегі үлгілік қағидаларына сәйкес ойын мекемесі жұмысының ережелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) құжаттың электрондық көшірмесі нысанындағы бірінші талап ету бойынша салымды беру шартымен (талап етілгенге дейінгі салым) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 60000 АЕК мөлшерінде салым ашуға Қазақстан Республикасының аумағындағы екінші деңгейдегі банкпен жасасқан шарт; лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 6-қосымшасына сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке меншік құқығын растайтын құжат, мемлекеттік көрсетілетін қызметті алушының бюджетіне алым сомасын төлегенін растайтын құжат (ЦҮТШ арқылы төленген жағдайда), лицензия туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзы арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген біліктілік талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік көрсетілетін қызметті алушыға қатысты ойын бизнесі саласындағы қызметті тоқтата тұру немесе оған тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14700,191 +14536,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
+Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741359 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14957,51 +14658,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті көрсету қағидаларына</w:t>
+              <w:t>қызметті көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15045,548 +14759,1522 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лицензияны алуға арналған заңды тұлғаның өтініші </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лицензияны алуға арналған заңды тұлғаның өтініші </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+                   (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
+       _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       бизнес- сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       бизнес- сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       (қызметтің түрі толық атауы көрсетілсін) _________________________________________________________жүзеге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес- сәйкестендіру </w:t>
+       асыруға лицензияны беруіңізді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңды тұлғаның мекенжайы _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды </w:t>
+       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі) </w:t>
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Электрондық пошта ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       Телефондары _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Факс ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Банк шоты _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қызметтің түрі толық атауы көрсетілсін) </w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       мекенжайы __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       мекені, көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________ жүзеге асыруға лицензияны беруіңізді сұраймын.</w:t>
-[...217 lines deleted...]
-    </w:p>
+      Заңды тұлғаның басшысы, құрылтайшылары, қатысушылары және бенефициарлық меншік иелері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттың деректері (құжаттың атауы, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынбаған немесе өтелмеген соттылықтың болуы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Иә/жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(егер солай болса, онда сот үкімінің деректемелері, Қазақстан Республикасы Қылмыстық кодексінің бабы көрсетіледі, егер жоқ болса, соттылығының бар немесе жоқ екендігі туралы анықтама қоса беріледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылтайшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бенефициарлық меншік иелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақта қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады. </w:t>
+      Басшы ________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+       (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "___" _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -16785,68 +17473,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="32"/>
+    <w:bookmarkStart w:name="z123" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20390,126 +21078,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20528,70 +21216,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20610,90 +21298,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20712,1440 +21400,826 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал), "Е-лицензиялау" Мемлекеттік деректер базасы" цифрлық жүйесі www.elicense.kz (бұдан әрі – ЕЛ МДБ) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушыға ЕЛ МДБ жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін ЕЛ МДБ-де немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, онда шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы заңнамада белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="41"/>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-      </w:r>
-[...144 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22181,312 +22255,439 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Букмекер кеңсесі қызметімен </w:t>
+              <w:t>"Букмекер кеңсесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">айналысу үшін лицензия беру" </w:t>
+              <w:t>қызметімен айналысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметті көрсету </w:t>
+              <w:t>үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>1-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 383</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...67 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-"Букмекер кеңсесі қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Букмекер кеңсесі қызметімен айналысу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін лицензия беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22513,1812 +22714,1807 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
+Лицензияны қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
-[...71 lines deleted...]
-Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді. Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
+ "цифрлық үкіметтің"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ www.egov.kz, www.elicense.kz веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу – 3 (үш) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар толық болмаған және (немесе) қолданылу мерзімі өтіп кеткен кезде көрсетілетін қызметті берушінің өтінішті қабылдаудан жазбаша дәлелді бас тартуы – 2 (екі) жұмыс күні. Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді. Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Букмекер кеңсесі қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Барлық кіші түрлері бойынша: Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі.</w:t>
-[...91 lines deleted...]
-Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+Букмекер кеңсесі қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және оның кіші түрлері (бар болса) және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі. Қазақстан Республикасы Салық кодексі Кодексінің 616-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-тармағына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес, букмекер кеңсесі қызметімен айналысу құқығына жыл сайынғы лицензиялық алым мөлшерлемелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензия беру кезінде лицензиялық алым 640 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды; лицензияны қайта ресімдеу үшін лицензиялық алым лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды. Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия алу үшін:</w:t>
-[...413 lines deleted...]
-Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
-[...17 lines deleted...]
-2) лицензиялық алым енгізілмеген;</w:t>
+Лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 2-қосымшасына сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
-[...91 lines deleted...]
-7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 желтоқсандағы № ҚР ДСМ-336/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22004 болып тіркелген) сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы салаларында (эпидемиялық маңызы жоғары объектілер үшін – санитариялық - эпидемиологиялық қорытынды алу, эпидемиялық маңызы шамалы объектілер үшін – қызметтің басталғаны туралы хабарлама) және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) сәйкес өрт қауіпсіздігі саласында рұқсат беру құжаттарының көшірмелерін ұсына отырып, Қазақстан Республикасының заңнамасында белгіленген санитариялық-эпидемиологиялық және өртке қарсы нормаларға сәйкес келетін меншік құқығында немесе өзге де заңды негізде ғимараттың (ғимараттың, құрылыстың, ғимараттың бір бөлігінің) болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша меншік құқығындағы бәс тігуді ұйымдастыруға және өткізуге арналған жабдығы туралы мәліметтер нысаны (растайтын құжаттарды ұсына отырып: тауарға арналған декларация, тауарлық-материалдық құндылықтар бойынша жүкқұжаты, шот-фактурлар, сатып алу-сату шарты);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Күзет қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес күзет қызметін жүзеге асыруға лицензия алған заңды тұлғалармен осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша (растайтын құжаттарды ұсына отырып) шарттардың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) құжаттың электрондық көшірмесі нысанындағы "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 15-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ойын бизнесі саласындағы бекітілетін букмекерлік кеңсенің жұмысының мөлшерлемелер мен өткізілетін құмар ойындарды қабылдаудың және (немесе) бәс тігудің қазақ және орыс тілдеріндегі үлгілік қадиғаларына сәйкес ойын мекемесі жұмысының, мөлшерлемелерді қабылдаудың және өткізілетін құмар ойындарының және (немесе) бәс тігудің қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) құжаттың электрондық көшірмесі нысанындағы бірінші талап ету бойынша салымды беру шартымен (талап етілгенге дейінгі салым) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 40000 АЕК мөлшерінде салым ашуға Қазақстан Республикасының аумағындағы екінші деңгейдегі банкпен жасасқан шарт; лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 6-қосымшасына сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке меншік құқығын растайтын құжат, мемлекеттік көрсетілетін қызметті алушының бюджетіне алым сомасын төлегенін растайтын құжат (ЦҮТШ арқылы төленген жағдайда), лицензия туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзы арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13-бабында </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгіленген біліктілік талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік көрсетілетін қызметті алушыға қатысты ойын бизнесі саласындағы қызметті тоқтата тұру немесе оған тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24329,191 +24525,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
+Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741359 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24547,90 +24608,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Букмекер кеңсесі қызметімен</w:t>
+              <w:t>"Букмекер кеңсесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айналысу үшін лицензия</w:t>
+              <w:t>қызметімен айналысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру" мемлекеттік қызметті</w:t>
+              <w:t>үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>мемлекеттік қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсету қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24697,523 +24771,1615 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны алуға арналған заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (лицензиардың толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
+        (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       бизнес- сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       бизнес- сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес-сәйкестендіру </w:t>
+       _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қызметтің түрі толық атауы көрсетілсін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды </w:t>
+       _________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тұлға филиалының немесе өкілдігінің бизнес- сәйкестендіру нөмірі) </w:t>
+      жүзеге асыруға лицензияны беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       Заңды тұлғаның мекенжайы ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қызметтің түрі толық атауы көрсетілсін) </w:t>
+      ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Электрондық пошта ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________ жүзеге асыруға лицензияны беруіңізді сұраймын.</w:t>
+       Телефондары _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның мекенжайы __________________________________________________</w:t>
+       Факс ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
+       Банк шоты _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
-[...89 lines deleted...]
-      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+       (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+       __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді мекені, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Заңды тұлғаның басшысы, құрылтайшылары, қатысушылары және бенефициарлық меншік иелері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын құжаттың деректері (құжаттың атауы, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алынбаған немесе өтелмеген соттылықтың болуы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Иә/жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(егер солай болса, онда сот үкімінің деректемелері, Қазақстан Республикасы Қылмыстық кодексінің бабы көрсетіледі, егер жоқ болса, соттылығының бар немесе жоқ екендігі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы анықтама қоса беріледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылтайшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бенефициарлық меншік иелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақта қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады. </w:t>
+      Басшы ________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+       (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "___" _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -26412,68 +27578,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="42"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29999,126 +31165,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="43"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z89" w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z90" w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z90" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік көрсетілетін қызметінің қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30137,70 +31303,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті (бұдан әрі – көрсетілетін қызметті беруші) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30219,90 +31385,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="47"/>
+    <w:bookmarkStart w:name="z92" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушыға лицензия алу үшін "Ойын бизнесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біліктілік талаптары қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30321,1440 +31487,826 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="48"/>
+    <w:bookmarkStart w:name="z93" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z94" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал), "Е-лицензиялау" Мемлекеттік деректер базасы" цифрлық жүйесі www.elicense.kz (бұдан әрі – ЕЛ МДБ) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік көрсетілетін қызмет көрсету, сондай-ақ мемлекеттік көрсетілетін қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы арқылы (бұдан әрі - портал) жүгінеді.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікті көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші құжаттарды алған сәттен бастап екі жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту дайындайды және көрсетілетін қызметті алушыға ЕЛ МДБ жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушімен 10 (он) жұмыс күні ішінде лицензия беруге бұйрық, қайта ресімделген лицензия – 3 (үш) жұмыс күні ішінде дайындалады, бұрыштама қойылады /қол қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін ЕЛ МДБ-де немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ойын бизнесі саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты тисті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін күнтізбелік 3 (үш) күн ішінде Бірыңғай байланыс-орталығына және "электрондық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, онда шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы заңнамада белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...115 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="51"/>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа немесе Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-      </w:r>
-[...144 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31790,312 +32342,398 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Тотализатор қызметімен </w:t>
+              <w:t>"Тотализатор қызметімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">айналысу үшін лицензия беру" </w:t>
+              <w:t>айналысу үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметті көрсету </w:t>
+              <w:t>мемлекеттік қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 383</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
-[...67 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-"Тотализатор қызметімен айналысу үшін лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тотализатор қызметімен айналысу үшін лицензия беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32123,1811 +32761,1734 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитеті</w:t>
+Қазақстан Республикасы Туризм және спорт министрлігінің Ойын бизнесін және лотереяны реттеу комитеті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы</w:t>
+Лицензияны қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
-[...71 lines deleted...]
-Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді. Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
+"цифрлық үкіметтің"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ www.egov.kz, www.elicense.kz веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Мемлекеттік қызметті көрсету мерзімі құжаттар топтамасын порталға тапсырған сәттен бастап:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру – 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу – 3 (үш) жұмыс күні. Құжаттар толық болмаған және (немесе) қолданылу мерзімі өтіп кеткен кезде көрсетілетін қызметті берушінің өтінішті қабылдаудан жазбаша дәлелді бас тартуы – 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын бизнесі саласындағы қызметті жүзеге асыруға қолданыстағы лицензия болған кезде көрсетілетін қызметті алушы қолданыстағы лицензия мерзімі аяқталғанға дейін күнтізбелік 90 күн бұрын сол қызмет түріне жаңа лицензия алуға өтініш береді. Бұл ретте жаңа лицензияның қолданылу мерзімі басталған күн қолданыстағы лицензияның мерзімі аяқталған күннен кейінгі күн болып есептеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тотализатор қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Барлық кіші түрлері бойынша: Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...92 lines deleted...]
-Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+              <w:t>
+Тотализатор қызметімен айналысуға құқық беретін лицензия, қайта ресімделген лицензия, не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және оның кіші түрлері (бар болса) және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет ақылы негізде заңды тұлғаларға көрсетіледі. 2017 жылғы 25 желтоқсандағы Қазақстан Республикасы Салық кодексінің 616-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, тотализатор қызметімен айналысу құқығына жыл сайынғы лицензиялық алым мөлшерлемелері: лицензия беру кезінде лицензиялық алым 640 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды; лицензияны қайта ресімдеу үшін лицензиялық алым лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды. Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия алу үшін:</w:t>
-[...413 lines deleted...]
-Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
+Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен жұма аралығын қоса алғанда сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
-[...17 lines deleted...]
-2) лицензиялық алым енгізілмеген;</w:t>
+Лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 2-қосымшасына сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған цифрлық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
-[...91 lines deleted...]
-7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 желтоқсандағы № ҚР ДСМ-336/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22004 болып тіркелген) сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы салаларында (эпидемиялық маңызы жоғары объектілер үшін – санитариялық - эпидемиологиялық қорытынды алу, эпидемиялық маңызы шамалы объектілер үшін – қызметтің басталғаны туралы хабарлама) және "Өрт қауіпсіздігі қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) сәйкес өрт қауіпсіздігі саласында рұқсат беру құжаттарының көшірмелерін ұсына отырып, Қазақстан Республикасының заңнамасында белгіленген санитариялық-эпидемиологиялық және өртке қарсы нормаларға сәйкес келетін меншік құқығында немесе өзге де заңды негізде ғимараттың (ғимараттың, құрылыстың, ғимараттың бір бөлігінің) болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша меншік құқығындағы бәс тігуді ұйымдастыруға және өткізуге арналған жабдығы туралы мәліметтер нысаны (растайтын құжаттарды ұсына отырып: тауарға арналған декларация, тауарлық-материалдық құндылықтар бойынша жүкқұжаты, шот-фактурлар, сатып алу-сату шарты);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+5) Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Күзет қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағына сәйкес күзет қызметін жүзеге асыруға лицензия алған заңды тұлғалармен осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша (растайтын құжаттарды ұсына отырып) шарттардың болуы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) құжаттың электрондық көшірмесі нысанындағы "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 15-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ойын бизнесі саласындағы уәкілетті органмен бекітілетін тотализатордың жұмысының мөлшерлемелер мен өткізілетін құмар ойындарды қабылдаудың және (немесе) бәс тігудің қазақ және орыс тілдеріндегі үлгілік қадиғаларына сәйкес ойын мекемесі жұмысының, ставкаларды қабылдаудың және өткізілетін құмар ойындарының және (немесе) бәс тігудің қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) құжаттың электрондық көшірмесі нысанындағы бірінші талап ету бойынша салымды беру шартымен (талап етілгенге дейінгі салым) тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 10000 АЕК мөлшерінде салым ашуға Қазақстан Республикасының аумағындағы екінші деңгейдегі банкпен жасасқан шарт; лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидалардың 6-қосымшасына сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу нысанындағы лицензия алу үшін заңды тұлғаның өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттың электрондық нысанындағы лицензиялық алымның бюджетке төленгені туралы құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке меншік құқығын растайтын құжат, мемлекеттік көрсетілетін қызметті алушының бюджетіне алым сомасын төлегенін растайтын құжат (ЦҮТШ арқылы төленген жағдайда), лицензия туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзы арқылы алады. Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ойын бизнесі саласындағы қызметпен айналысуға көрсетілетін қызметті алушының осы санаты үшін Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік көрсетілетін қызметті алушының "Ойын бизнесі туралы" Қазақстан Республикасының Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген біліктілік талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік көрсетілетін қызметті алушыға қатысты ойын бизнесі саласындағы қызметті тоқтата тұру немесе оған тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -33938,191 +34499,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет", сондай-ақ Бірыңғай байланыс-орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741680 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
+Мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің 8 (7172) 741359 телефоны арқылы, не Бірыңғай байланыс-орталығының: 1414, 8 800 080 7777 телефондары арқылы алуға болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34182,77 +34608,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айналысу үшін лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті</w:t>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -34283,566 +34696,1628 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лицензияны алуға арналған заңды тұлғаның өтініші </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лицензияны алуға арналған заңды тұлғаның өтініші </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (лицензиардың толық атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
+        (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       бизнес- сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес- сәйкестендіру </w:t>
+       жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес- сәйкестендіру нөмірі) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды </w:t>
+       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тұлға филиалының немесе өкілдігінің бизнес- сәйкестендіру нөмірі) </w:t>
+       (қызметтің түрі толық атауы көрсетілсін) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       _________________________________________________________ жүзеге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       асыруға лицензияны беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       Заңды тұлғаның мекенжайы _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қызметтің түрі толық атауы көрсетілсін) </w:t>
+       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Электрондық пошта ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________ жүзеге асыруға лицензияны беруіңізді сұраймын.</w:t>
+       Телефондары _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның мекенжайы __________________________________________________</w:t>
+       Факс ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+       Банк шоты _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді мекені, көше </w:t>
+      пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елді мекені, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+       көше атауы, үй/ғимарат стационарлық үй-жайлар) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта ________________________________________________________</w:t>
-[...127 lines deleted...]
-    </w:p>
+      Заңды тұлғаның басшысы, құрылтайшылары, қатысушылары және бенефициарлық меншік иелері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын құжаттың деректері (құжаттың атауы, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алынбаған немесе өтелмеген соттылықтың болуы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Иә/жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(егер солай болса, онда сот үкімінің деректемелері, Қазақстан Республикасы Қылмыстық кодексінің бабы көрсетіледі, егер жоқ болса, соттылығының бар немесе жоқ екендігі туралы анықтама қоса беріледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылтайшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бенефициарлық меншік иелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақта қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Осымен: өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады. </w:t>
+      Басшы ________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...53 lines deleted...]
-      Толтыру күні: 20__ жылғы "___" _________________</w:t>
+       (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Толтыру күні: 20__ жылғы "___" ___________________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36023,68 +37498,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="52"/>
+    <w:bookmarkStart w:name="z125" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығындағы ойын жабдықтарының болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің м.а. 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39610,442 +41085,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 195 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="53"/>
+    <w:bookmarkStart w:name="z113" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Мәдениет және спорт министрінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z114" w:id="54"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 17 сәуірдегі № 140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11307 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 9 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z115" w:id="55"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Лотерея қызметі және ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 14 мамырдағы № 181 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11446 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 14 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z116" w:id="56"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2016 жылғы 28 қаңтардағы № 19 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13402 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 17 наурызда жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z117" w:id="57"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z117" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2016 жылғы 26 ақпандағы № 57 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13545 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 4 сәуірде жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z118" w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z118" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер және толықтырулар енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 20167 жылғы 3 шілдедегі № 203 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15611 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 13 қыркүйекте жарияланған) бекітілген Қазақстан Республикасы Мәдениет және спорт министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z119" w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z119" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Мәдениет және спорт министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 11 қазандағы № 273 бұйрығында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15945 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 6 қарашада жарияланған) 1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z120" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Лотерея қызметі және ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт Министрінің 2015 жылғы 17 сәуірдегі № 140 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2018 жылғы 25 желтоқсандағы № 374 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18056 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 4 қаңтарда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z121" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Ойын бизнесі саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2015 жылғы 17 сәуірдегі № 140 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 22 шілдедегі № 207 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19077 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 2 тамызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>