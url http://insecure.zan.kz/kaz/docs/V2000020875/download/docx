--- v0 (2025-10-01)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76b1565" w14:textId="76b1565">
+    <w:p w14:paraId="fb60c1a" w14:textId="fb60c1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,100 +172,214 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -284,251 +398,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 27 желтоқсандағы № 478 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16301 болып тіркелген, 2018 жылғы 21 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 9 сәуірдегі № 116 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16837 болып тіркелген, 2018 жылғы 27 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Қалдықтарды басқаруда мемлекеттік саясат департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық алғашқы ресми жарияланған күнінен кейін Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекетік тіркелген күнінен бастап он жұмыс күні ішінде Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі берілген тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -543,91 +657,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қарастырылған іс-шаралардың орындалуы туралы мәліметтерді Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Экология, геология және табиғи ресурстар вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -986,3283 +1100,2952 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 15 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 145 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 05.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткенге дейін қолданысқа енгізілмейді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 05.05.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткенге дейін қолданысқа енгізілмейді) бұйрығымен.</w:t>
+      1. "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасының Экология және табиғи ресурстар министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік қызметті Қазақстан Республикасының Экология және табиғи ресурстар министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      3. Қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 174</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі .</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы қалдықтарды транзиттеу туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берген кезде Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияға (қағаз жеткізгіште):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті алушының (не сенімхат бойынша оның өкілі) жеке басын куәландыратын құжаты немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалдықтардың транзиті туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы сауда мәмілесіне қатысушылар арасындағы қалдықтарды сатып алу-сату келісімшартының (шарттың) немесе өзге де иеліктен шығару шартының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экспорттаушы мен өндіруші немесе, егер өтініш беруші делдал болған жағдайда, импорттаушы мен қалдық (қалдықтар) тұтынушы арасындағы шарттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) "Қауіпті қалдықтарды трансшекаралық тасымалдауды және оларды аулаққа шығаруды бақылау туралы Базель конвенциясына Қазақстан Республикасының қосылуы туралы" 2003 жылғы 10 ақпандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Базель конвенциясы) сәйкес қалдықтар әкелінетін мемлекеттің құзыретті органының жазбаша түрдегі келісімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тасымалдауға арналған келісімшарттың (шарттың) және осы қалдықтарды экологиялық қауіпсіз пайдалану келісілетін экспорттаушы мен қалдықтарды жоюға жауап беретін тұлға арасындағы келісімшарттың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалдықтарды тасымалдау туралы құжаттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтініш берушінінің (экспорттаушыны, қалдықтарды өндірушіні) немесе қалдықтарды импорттаушының (тұтынушыны) мiндеттi экологиялық сақтандыру шартын жасасу туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) төтенше авариялық жағдайлар кезіндегі іс-қимылдар жоспарының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қауіпті қалдықтардың паспорты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қауіпті қалдықтарды трансшекаралық тасымалдау туралы хабарлама (3 данада).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы сауда мәмілесіне қатысушылар арасындағы қалдықтарды сатып алу-сату келісімшартының (шарттың) немесе өзге де иеліктен шығару шартының электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экспорттаушы мен өндіруші немесе, егер өтініш беруші делдал болған жағдайда, импорттаушы мен қалдық (қалдықтар) тұтынушы арасындағы шарттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Заңға сәйкес аумағына қалдықтар әкелінетін мемлекеттің құзыретті органының келісімінің электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тасымалдауға арналған келісімшарттың (шарттың) және осы қалдықтарды экологиялық қауіпсіз пайдалану келісілетін экспорттаушы мен қалдықтарды жоюға жауап беретін тұлға арасындағы келісімшарттың электрондық көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалдықтарды тасымалдау туралы құжаттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтініш берушінінің (экспорттаушыны, қалдықтарды өндірушіні) немесе қалдықтарды импорттаушының (тұтынушыны) мiндеттi экологиялық сақтандыру шартын жасасу туралы хабарламаның электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) төтенше авариялық жағдайлар кезіндегі іс-қимылдар жоспарының электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қауіпті қалдықтардың паспортының электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қауіпті қалдықтарды трансшекаралық тасымалдау туралы хабарламаның электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері (көрсетілетін қызметті берушіге беру үшін) тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады және көрсетілетін қызметті берушіге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік қызметті көрсету үшін мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтініш берген кезде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияда тиісті құжаттардың қабылданғаны туралы қолхат қағаз жеткізгіштегі өтініштің қабылданғанын растау болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы қалдықтарды транзиттеу туралы өтініш береді.</w:t>
+      5. Көрсетілетін қызметті алушы осы Қағидалардың 4-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Мемлекеттік корпорацияға, сондай-ақ порталға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация олар келіп түскен күні құжаттарды көрсетілетін қызметті берушіге жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші құжаттар түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берген кезде Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі:</w:t>
+      Портал арқылы жүгінген жағдайда, осы Қағидалардың 4-тармағында көрсетілген тізбеге сәйкес ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданылу мерзімі өткен құжаттар анықталған кезде көрсетілетін қызметті беруші көрсетілген мерзімде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және өтініш берушіге порталдың жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      1) көрсетілетін қызметті алушының (не сенімхат бойынша оның өкілі) жеке басын куәландыратын құжаты немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) және осы Қағидаларға </w:t>
-[...627 lines deleted...]
-      портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты бөлімшесінің қызметкері 8 (сегіз) жұмыс күні ішінде құжаттарды Базель конвенциясының 6-бабында, Қазақстан Республикасы Үкіметінің 2022 жылғы 17 наурыздағы № 135 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қауіпті және басқа да қалдықтарды Қазақстан Республикасының аумағына әкелу, Қазақстан Республикасының аумағынан әкету және Қазақстан Республикасының аумағы бойынша транзиттеу қағидаларының 2-тарауында (бұдан әрі – Қағидалар), "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссия Алқасының 2015 жылғы 21 сәуірдегі шешімінің 1.2 және 2.3-қосымшаларында (бұдан әрі – ЕЭК Алқасының шешімі), Қазақстан Республикасының 2021 жылғы 2 қаңтардағы Экология кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), осы Қағидада белгіленген талаптарға сәйкестігін қарастырып, нәтижелері бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қорытынды береді, немесе мемлекеттік қызмет көрсетуден дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+        <w:t>
+      8. Мемлекеттік қызметті көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы Мемлекеттік корпорацияға, сондай-ақ порталға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін қажетті құжаттарды және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықталу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...76 lines deleted...]
-      Портал арқылы жүгінген жағдайда, осы Қағидалардың 4-тармағында көрсетілген тізбеге сәйкес ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданылу мерзімі өткен құжаттар анықталған кезде көрсетілетін қызметті беруші көрсетілген мерзімде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және өтініш берушіге порталдың жеке кабинетіне жібереді.</w:t>
+        <w:t xml:space="preserve">
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Базель конвенциясының 6-бабында, Қалдықтарды әкелу, әкету және транзиттеу ережесінің 2 және 3-бөлімдерінде, ЕЭК Алқа шешімінің 1.2 және 2.3-қосымшаларында, Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, осы Қағидада белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қорытынды береді, немесе мемлекеттік қызмет көрсетуден дәлелді бас тартады.</w:t>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік қызметті көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+      9. Мемлекеттік корпорацияның мемлекеттік қызметті көрсету нәтижесін беруі көрсетілетін қызметті алушының жеке басын куәландыратын құжатын немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) (не сенімхат бойынша оның өкілі) көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін қажетті құжаттарды және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықталу;</w:t>
+      10. Мемлекеттік корпорация дайын құжаттардың бір ай бойы сақталуын қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Базель конвенциясының 6-бабында, Қалдықтарды әкелу, әкету және транзиттеу ережесінің 2 және 3-бөлімдерінде, ЕЭК Алқа шешімінің 1.2 және 2.3-қосымшаларында, Кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t>, осы Қағидада белгіленген талаптарға сәйкес келмеуі;</w:t>
+      11. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
+      11-1. Қазақстан Республикасының Қоршаған ортаны қорғау саласындағы уәкілетті органы осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде көрсетілетін қызметті берушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 11-1-тармақпен толықтырылды - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану үшін көрсетілетін қызметті алушы өз таңдауы бойынша Заңның 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа талап-арыз және (немесе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тармағында көрсетілген мекенжай бойынша көрсетілетін қызметті беруші басшылығының атына шағым беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>92-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – ӘРПК) көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану үшін шағым көрсетілетін қызметті алушыға әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тармағында көрсетілген мекенжай бойынша көрсетілетін қызметті беруші басшылығының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар.</w:t>
+      1) мемлекеттік қызметті тікелей көрсетілетін қызметті беруші тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің, Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда лауазымды тұлға шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК 91-бабының 4-тармағына сәйкес шағым келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы ӘРПК 100-бабының 6-тармағына сәйкес шағымды қарайтын органға немесе сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...358 lines deleted...]
-      1) шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 7-тармағында көрсетілген мекенжай бойынша көрсетілетін қызметті беруші басшылығының атына беріледі.</w:t>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес:</w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Заңның 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік қызметті тікелей көрсетілетін қызметті беруші тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      13. Осы Қағидалардың 12-тармағына сәйкес ұсынымдарды ескере отырып, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...162 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 174</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
-[...990 lines deleted...]
-      ЖСН/БСН – Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4350,64 +4133,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транзитіне Еуразиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экономикалық одаққа</w:t>
+              <w:t>экономикалық одаққа мүше</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүше мемлекеттердің уәкілетті</w:t>
+              <w:t>мемлекеттердің уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органының қорытындысы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4415,51 +4198,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4485,69 +4268,1002 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экология, геология және табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресурстар министрлігіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә. (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә. (бар болса),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға берген жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауын көрсету қажет )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН __________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефоны ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Қалдықтарды транзиттеу туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т. А. Ә. ( бар болса) немесе заңды тұлғаның толық атауы және оның басшысының немесе өкілінің тегі, аты, әкесінің аты (болған кезде), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еуразиялық экономикалық одақтың кедендік аумағы арқылы қауіпті қалдықтардың транзитіне Еуразиялық экономикалық одаққа мүше мемлекеттердің уәкілетті органының қорытындысы" мемлекеттік қызметтін көрсетуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпиядан тұратын мәлiметтердi пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күні: "____" ___________20__жыл      Қолы: ______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. А. Ә. ( бар болса) – Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. – Мөр орны (жеке кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН – Жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Еуразиялық экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одақтың кедендік аумағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арқылы қауіпті қалдықтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транзитіне Еуразиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық одаққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүше мемлекеттердің уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының қорытындысы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қалдықтарды тасымалдау туралы құжат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12394,68 +13110,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қауіпті қалдықтарды трансшекаралық тасымалдау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17597,50 +18313,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       D коды – Жою операциялары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R коды – Рекуперацияға, рециркуляцияға, кәдеге жаратуға, тікелей қайта немесе баламалы пайдалануға әкелуі мүмкін операциялар</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17834,50 +18676,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19989,603 +20838,163 @@
               <w:t>
 4) Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары: 8 (7172) 58 00 58, 119 және бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Адамның тыныс-тіршілігін шектейтін организм функцияларының үнемі нашарлауы салдарынан денсаулығы бұзылған көрсетілетін қызметті алушылар 1414, 8 800 080 7777 - Бірыңғай байланыс орталығы арқылы жүгінген кезде, олардың мемлекеттік қызметті көрсету үшін құжаттарын қажеттілігі болған жағдайда тұрғылықты жеріне бара отырып, Мемлекеттік корпорация қызметкері қабылдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...264 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...50 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болмаған құжаттардың атауы:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) __________________________________</w:t>
-[...197 lines deleted...]
-      Т. А. Ә. ( бар болса) – Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20712,77 +21121,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органының қорытындысы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік көрсетілетін</w:t>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет қағидасына</w:t>
+              <w:t>қағидасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20809,68 +21218,623 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Өтінішті қабылдаудан бас тарту туралы Қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалының №___ бөлімі ( мекенжайын көрсету), Қағида қарастырылған тізбеге сәйкес, ________________________құжаттардың толық пакетінің болмауына байланысты, және (немесе) қолданылу мерзімі өткен құжаттар Сізге мемлекеттік қызмет көрсетуге өтінішті қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болмаған құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін біреуден, 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация                  ( қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерінің Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алдым:_____________________________________/______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. А. Ә. ( бар болса) / көрсетілетін қызмет алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. А. Ә. ( бар болса) – Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Еуразиялық экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одақтың кедендік аумағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арқылы қауіпті қалдықтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транзитіне Еуразиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық одаққа мүше</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттердің уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының қорытындысы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ҚОРЫТЫНДЫ (рұқсат беру құжаты) № _________/202/_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21705,55 +22669,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22079,31 +23043,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>