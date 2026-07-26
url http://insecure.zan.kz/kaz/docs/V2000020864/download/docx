--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14b388e" w14:textId="14b388e">
+    <w:p w14:paraId="5e4e0ba" w14:textId="5e4e0ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1011,596 +1011,684 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес әзірленді және "Орманның жай-күйі мен молықтырылуына әсер ететін объектілерді салу орындарын келісу" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қағидаларды Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі (бұдан әрі – Министрлік) әзірледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызмет тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушылар көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы арқылы өтінішті осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша www.egov.kz (бұдан әрі – портал) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "Орманның жай-күйі мен молықтырылуына әсер ететін объектілерді салу орындарын келісу" мемлекеттік көрсетілетін қызмет стандартында баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жүгінген кезде мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учаскелер егжей-тегжейлі көрсетілген карталар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы не жеке кәсіпкер ретінде қызметтің басталғаны туралы, мемлекеттік экологиялық және мемлекеттік санитариялық-эпидемиологиялық сараптамалар жүргізу туралы мәліметтерді, көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы сағат 17.00-ден кейін немесе 2017 жылғы 23 желтоқсандағы Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күнімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар түскен күні ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттар пакеті толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде ұсынылған деректердің 2003 жылғы 8 шілдедегі Қазақстан Республикасының Орман кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген ормандардың жай-күйi мен молықтырылуына әсер ететiн объектiлер салынатын орындарды келiсу талаптарына сәйкестігін қарайды және орманның жай-күйі мен молықтырылуына әсер ететін объектілерді салу орындарын келісуді дайындайды, немесе мемлекеттік қызметті көрсетуден дәлелді бас тартады. Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының электронды цифрлық қолы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген ормандардың жай-күйi мен молықтырылуына әсер ететiн объектiлер салынатын орындарды келiсу талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған жағдайда өтінішті одан әрі қараудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден дәлелді бас тарту, көрсетілетін қызметті берушінің уәкілетті адамының электронды цифрлық қолы қойылған электрондық құжат нысанында көрсетілетін қызметті алушыға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) көрсетеді.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қағидаларды Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі (бұдан әрі – Министрлік) әзірледі.</w:t>
-[...453 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1687,50 +1775,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2530,50 +2744,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4399,522 +4739,610 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес әзірленді және "Мемлекеттік орман қорында орман шаруашылығын жүргізуге байланысты емес жұмыстарды жүргізуге келісу" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қағидаларды Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі (бұдан әрі – Министрлік) әзірледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызмет тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушылар көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы арқылы өтінішті осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша www.egov.kz (бұдан әрі – портал) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "Мемлекеттік орман қорында орман шаруашылығын жүргізуге байланысты емес жұмыстарды жүргізуге келісу" мемлекеттік көрсетілетін қызмет стандартында баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы не жеке кәсіпкер ретінде қызметтің басталғаны туралы, мемлекеттік экологиялық және мемлекеттік санитариялық-эпидемиологиялық сараптамалар жүргізу туралы мәліметтерді, көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы сағат 17.00-ден кейін немесе 2017 жылғы 23 желтоқсандағы Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күнімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар түскен күні ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттар пакеті толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде ұсынылған деректердің 2003 жылғы 8 шілдедегі Қазақстан Республикасының Орман кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мемлекеттiк орман қорында орман шаруашылығын жүргiзуге және орман пайдалануға байланысты емес жұмыстарды жүргiзу талаптарына сәйкестігін қарайды және мемлекеттік орман қорында орман шаруашылығын жүргізуге байланысты емес жұмыстарды жүргізуге келісуді дайындайды, немесе мемлекеттік қызметті көрсетуден дәлелді бас тартады. Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының электронды цифрлық қолы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мемлекеттiк орман қорында орман шаруашылығын жүргiзуге және орман пайдалануға байланысты емес жұмыстарды жүргiзу талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған жағдайда өтінішті одан әрі қараудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден дәлелді бас тарту, көрсетілетін қызметті берушінің уәкілетті адамының электронды цифрлық қолы қойылған электрондық құжат нысанында көрсетілетін қызметті алушыға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушылар) көрсетеді.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қағидаларды Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі (бұдан әрі – Министрлік) әзірледі.</w:t>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>