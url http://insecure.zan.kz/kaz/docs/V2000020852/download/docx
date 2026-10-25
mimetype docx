--- v1 (2025-11-23)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96a7ab2" w14:textId="96a7ab2">
+    <w:p w14:paraId="798b690" w14:textId="798b690">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,131 +149,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 24.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 188</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -895,94 +865,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызметін көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Ғылым саласындағы сыйлықтарды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Ғылым саласындағы сыйлықтарды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік қызметті аграрлық ғылым саласындағы сыйлықақыларды қоспағанда, Қазақстан Республикасы Ғылым және жоғары білім министрлігі Қазақстан Республикасы Президентінің жанындағы "Қазақстан Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – көрсетілетін қызметті беруші) жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1013,108 +1025,108 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы Ұлттық инновациялық жүйенің "Бірыңғай терезесі" (astanahub.com) (бұдан әрі – ҰИЖБТ) ақпараттандыру объектісінде осы Қағидаларға </w:t>
+      3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы Ұлттық инновациялық жүйенің "Бірыңғай терезесі" (astanahub.com) (бұдан әрі – ҰИЖБТ) цифрлық объектісінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дербес деректерге қол жеткізуді мемлекеттік бақылау сервисі арқылы алынған дербес деректерді жинауға, өңдеуге келісіммен өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰИЖБТ-те ғылым саласындағы сыйлықақылар, мемлекеттік ғылыми стипендиялар алу үшін жұмыстарды қабылдауға өтініш, жеке тұлғаның дербес деректері "Жеке тұлғалар" Мемлекеттік деректер қоры" ақпараттық жүйесімен интеграциялау арқылы автоматты түрде қалыптастырылады.</w:t>
+      ҰИЖБТ-те ғылым саласындағы сыйлықақылар, мемлекеттік ғылыми стипендиялар алу үшін жұмыстарды қабылдауға өтініш, жеке тұлғаның дербес деректері "Жеке тұлғалар" мемлекеттік деректер қоры" цифрлық жүйесімен интеграциялау арқылы автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Верификация қорытындысы бойынша ҰИЖБТ "Жоғары білім берудің бірыңғай платформасы" (бұдан әрі – ЖББП) ақпараттық жүйесінен академиялық немесе ғылыми дәрежесі туралы диплом бойынша мәліметтерді сұратады. </w:t>
+        <w:t>
+      Верификация қорытындысы бойынша ҰИЖБТ "Жоғары білім берудің бірыңғай платформасы" (бұдан әрі – ЖББП) цифрлық жүйесінен академиялық немесе ғылыми дәрежесі туралы диплом бойынша мәліметтерді сұратады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғылым саласындағы сыйлықақыны, мемлекеттік ғылыми стипендияны таңдағаннан кейін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1148,51 +1160,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сауалнама деректерін толтырады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға жұмыстарды қабылдау" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген талап етілетін құжаттарды қоса береді (бұдан әрі – Негізгі талаптар тізбесі).</w:t>
+        <w:t xml:space="preserve"> сәйкес "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға жұмыстарды қабылдау" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген талап етілетін құжаттарды қоса береді (бұдан әрі – Негізгі талаптар тізбесі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттар ғылым саласындағы сыйлықақыларды алу үшін құжаттарды ресімдеу талаптарына және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1290,51 +1302,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1625,538 +1657,616 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Негізгі талаптар тізбесінің 9-тармағында көзделген мемлекеттік қызмет көрсетуден бас тартуға негіздер болған кезде көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша өз ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, орны және тәсілі туралы хабарлайды. Хабарлама (ескертпе) осы Қағидаларға </w:t>
+      7. Негізгі талаптар тізбесінің 11-тармағында көзделген негіздер болған кезде, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тарту себептерін көрсете отырып, 2 (екі) жұмыс күні ішінде хабарлама жібереді. Хабарлама (ескерпе) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәтіндік хабарламамен көрсетілетін қызметті алушының жеке кабинеті арқылы ҰИЖБТ-ға және көрсетілетін қызметті алушының электрондық мекенжайына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығы көрсетілетін қызметті берушімен ол жіберілген күннен бастап 2 (екі) жұмыс күні ішінде (жіберілген күнді қоса алғанда) қабылданады.</w:t>
-[...17 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде (тыңдау өткізілген күнді қоса алғанда) мемлекеттік қызметті көрсету туралы шешім қабылдайды не Негізгі талаптар тізбесінің 9-тармағында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болған кезде дәлелді бас тартуды қалыптастырады.</w:t>
+      Мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін осы қызметті алу құқығының туындауына байланысты емес талаптар негіз бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 495</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін басқа өңірлердің не Алматы қаласының Мемлекеттік корпорациясына мемлекеттік қызметтерді көрсету мерзімі аяқталғанға дейін кемінде бір тәулік бұрын жібереді.</w:t>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші Заңның 5-бабының 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тәртіппен мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      10. Осы Қағидаларға өзгерістер (және) немесе толықтырулар енгізу кезінде ғылым саласындағы уәкілетті орган Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер (және) немесе толықтырулар туралы ақпаратты электрондық құжат айналымы жүйесі арқылы көрсетілетін қызметті берушіге, Бірыңғай байланыс орталығына және Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Осы Қағидаларға өзгерістер (және) немесе толықтырулар енгізу кезінде ғылым саласындағы уәкілетті орган Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер (және) немесе толықтырулар туралы ақпаратты электрондық құжат айналымы жүйесі арқылы көрсетілетін қызметті берушіге, Бірыңғай байланыс орталығына және Мемлекеттік корпорацияға жібереді.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      11. Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағым келіп түскен кезде, көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған кезде, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес шағым келіп түскен кезде, көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған кезде, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағым жібермейді.</w:t>
+        <w:t>
+      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының </w:t>
-[...9 lines deleted...]
-        <w:t>2-тармағына</w:t>
+      13. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
-[...57 lines deleted...]
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      2) қосымша ақпарат алу қажет болған кезде 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қосымша ақпарат алу қажет болған кезде 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      Шағымды қарау мерзімі ұзартылған кезде, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       14. ҚР ӘРПК-нің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2242,64 +2352,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2354,347 +2464,316 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 495</w:t>
+        <w:t>№ 392</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президенті жанындағы "Қазақстан</w:t>
+      Қазақстан Республикасы Президенті жанындағы "Қазақстан Республикасының  Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республикасының Ұлттық ғылым академиясы" коммерциялық емес</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>акционерлік қоғамы.</w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (ЖСН):_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жағдайда): _____________________________________________________</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушының мекенжайы:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (ЖСН):</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушының телефон нөмірі: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">______________________  Көрсетілетін қызметті алушының </w:t>
+        <w:t xml:space="preserve">
+      Мен, _______________________(тегі, аты, әкесінің аты (ол болған жағдайда)), ғылым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>мекенжайы:_______________________________</w:t>
+        <w:t xml:space="preserve">саласындағы сыйлықақыны / мемлекеттік ғылыми стипендияны алу конкурсына қатысу үшін </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Көрсетілетін қызметті алушының телефон нөмірі:</w:t>
+        <w:t>құжаттар топтамасын қабылдауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Өтініш</w:t>
+        <w:t>Өтініш берілген күні:_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мен, _______________ (тегі, аты, әкесінің аты (ол болған жағдайда)), ғылым саласындағы сыйлықақыны / мемлекеттік ғылыми стипендияны алу конкурсына қатысу үшін құжаттар топтамасын қабылдауды сұраймын.</w:t>
+        <w:t>_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Өтініш берілген күні: </w:t>
+        <w:t xml:space="preserve">           (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                             ___________________</w:t>
-[...34 lines deleted...]
-      Мен заңмен қорғалатын құпия мәліметтерді пайдалануға, менің дербес деректерімді жинауға, өңдеуге, сондай-ақ оларды Қазақстан Республикасы Президентінің жанындағы "Қазақстан Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамына (БСН 230440024058) "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызметін көрсету аясында "Ұлттық инновациялық жүйенің Бірыңғай терезесі" (astanahub.com) ақпараттық жүйесі арқылы ұсынуға келісімімді беремін.</w:t>
+      Мен заңмен қорғалатын құпия мәліметтер пайдалануға, менің дербес деректерімді жинауға, өңдеуге, сондай-ақ оларды Қазақстан Республикасы Президентінің жанындағы "Қазақстан Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамына (бизнес-сәйкестендіру нөмірі 230440024058) "Ғылым саласындағы сыйлықақыларға, мемлекеттік ғылыми стипендияларға үміткер жұмыстарды қабылдау" мемлекеттік қызметтер көрсету аясында "Ұлттық инновациялық жүйенің Бірыңғай терезесі" (astanahub.com) цифрлық жүйесі арқылы беруге келісімімді беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дербес деректерді шетелге трансшекаралық беру фактісі жоқ екенін, сондай-ақ дербес деректердің жалпыға қолжетімді көздерде таратылмағанын хабарлаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2810,90 +2889,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыйлықақыларға, мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми стипендияларға</w:t>
+              <w:t>ғылыми стипендияларға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер жұмыстарды қабылдау"</w:t>
+              <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2964,71 +3043,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылым саласындағы сыйлықақы алуға ұсынылған жұмыстың сауалнамалық деректері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 495</w:t>
+        <w:t>№ 392</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3099,157 +3178,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тармақтың</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Тармақтың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
-[...85 lines deleted...]
-              <w:t>толтырады)</w:t>
+              <w:t>Мәні (ізденуші толтырады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3500,51 +3519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ұсынушы ұйымның толық атауы </w:t>
+ Ұсынушы ұйымның толық атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5244,51 +5263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алынған нәтижелердің практикалық маңыздылығы (жұмыстың экономикаға, қоғамға, денсаулық сақтау саласына, мәдениетке, саясатқа, мемлекеттік басқаруға, мемлекеттік қызметтерге, өндіріске, білім беруге, қоршаған ортаға әсері, 5000 таңбадан аспауы тиіс)</w:t>
+Алынған нәтижелердің практикалық маңыздылығы (жұмыс нәтижелерінің экономикаға, қоғамға, денсаулық сақтауға, мәдениетке, саясатқа, елді басқаруға, мемлекеттік қызметтерге, өндіріске, білім беруге және қоршаған ортаға әсері), қол жеткізілген экономикалық тиімділік млн теңгемен және қамту аясы мың адаммен көрсетіле отырып (5000 таңбадан аспауға тиіс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5353,51 +5372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конкурс өткізілетін жылға дейінгі бес жылдық кезеңде (жас ғалымдар үшін-соңғы үш жылда) жұмыстың нәтижелері бойынша жарияланған бестен аспайтын негізгі ғылыми басылымдарының (монографиялар, монография бөлімдері, мақалалар, шолулар, қорғау құжаттары) деректері (түрі, атауы, DOI (ДОЙ), Web of Science Accession Number (Веб оф Сайенс Аксешн Намбер), Scopus EID (Скопус ЕАйДи), ISBN (АйЭсБиЭн), баспа, URL (ЮРЛ), авторлар арасындағы авторлар саны (m), жалпы авторлар саны (n), авторлық түрі, нөмірі (ол болған жағдайда)</w:t>
+Конкурс жарияланған жылды қоспағанда, соңғы бес жыл ішінде жұмыстың нәтижелері бойынша жарияланған бестен аспайтын негізгі ғылыми басылымдарының (монографиялар, монография бөлімдері, мақалалар, шолулар, қорғау құжаттары) деректері (түрі, атауы, DOI (ДОЙ), Web of Science Accession Number (Веб оф Сайенс Аксешн Намбер), Scopus EID (Скопус ЕАйДи), ISBN (АйЭсБиЭн), баспа, URL (ЮРЛ), жарияланым авторларының арасындағы жұмыс авторларының саны (m), жалпы авторлар саны (n), авторлық түрі, нөмірі (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6257,90 +6276,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыйлықақыларға, мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми стипендияларға</w:t>
+              <w:t>ғылыми стипендияларға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер жұмыстарды қабылдау"</w:t>
+              <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6411,71 +6430,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік ғылыми стипендияны алуға үміткердің сауалнамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 495</w:t>
+        <w:t>№ 392</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6546,157 +6565,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тармақтың</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Тармақтың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
-[...85 lines deleted...]
-              <w:t>толтырады)</w:t>
+              <w:t>Мәні (ізденуші толтырады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,51 +6797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми бағыттың атауы</w:t>
+Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 30 қыркүйектегі № 466 бұйрығымен бекітілген ғылыми бағыттар классификаторының бірінші деңгейдегі ғылыми бағытының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7710,51 +7669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-негізгі жұмыс (оқу) орны </w:t>
+ негізгі жұмыс (оқу) орны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7819,51 +7778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-негізгі жұмыс (оқу) орнындағы лауазымы </w:t>
+ негізгі жұмыс (оқу) орнындағы лауазымы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9018,51 +8977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-екінші жоба (немесе бағдарлама) </w:t>
+ екінші жоба (немесе бағдарлама) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9236,51 +9195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конкурс өткізілетін жылға дейінгі бес жылдық кезеңде жұмыстың нәтижелері бойынша жарияланған бестен аспайтын негізгі ғылыми басылымдарының (монографиялар, монография бөлімдері, мақалалар, шолулар, қорғау құжаттары) деректері (түрі, атауы, DOI (ДОЙ), Web of Science Accession Number (Веб оф Сайенс Аксешн Намбер), Scopus EID (Скопус ЕАйДи), ISBN (АйЭсБиЭн), баспа, URL (ЮРЛ), авторлар арасындағы авторлар саны (m), жалпы авторлар саны (n), авторлық түрі, нөмірі (ол болған жағдайда)</w:t>
+Конкурс жарияланған жылды қоспағанда, соңғы бес жыл ішінде ізденушінің жарияланған бестен аспайтын негізгі ғылыми басылымдарының (монографиялар, монография бөлімдері, мақалалар, шолулар, қорғау құжаттары) деректері (түрі, атауы, DOI (ДОЙ), Web of Science Accession Number (Веб оф Сайенс Аксешн Намбер), Scopus EID (Скопус ЕАйДи), ISBN (АйЭсБиЭн), баспа, URL (ЮРЛ), жалпы авторлар саны (n), авторлық түрі, нөмірі (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9999,51 +9958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күтілетін нәтижелерді, олардың ғылыми және қолданбалы маңыздылығын (5000 таңбадан аспауы тиіс) көрсете отырып, ғылыми қызмет бағдарламасы (тек талантты жас ғалымдарға мемлекеттік стипендия ізденушілер үшін)</w:t>
+Күтілетін нәтижелер, олардың ғылыми және қолданбалы маңыздылығы, күтілетін экономикалық тиімділік млн теңгемен және қамту аясы мың адаммен көрсетілген ғылыми қызмет бағдарламасы (5000 таңбадан аспауға тиіс) (тек талантты жас ғалымдарға арналған мемлекеттік ғылыми стипендияларға үміткерлер үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10217,51 +10176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономикаға, қоғамға, денсаулық сақтауға, мәдениетке, саясатқа, мемлекеттік басқаруға, мемлекеттік қызметтерге, өндіріске, білім беруге және қоршаған ортаға әсері (конкурс өткізілетін жылға дейінгі бес жылдық кезең ішінде) (5000 таңбадан аспауы тиіс, талантты жас ғалымдарға арналған мемлекеттік стипендия ізденушілеріне талап етілмейді)</w:t>
+Экономикаға, қоғамға, денсаулық сақтауға, мәдениетке, саясатқа, елді басқаруға, мемлекеттік қызметтерге, өндіріске, білім беруге, қоршаған ортаға тигізген әсері (соңғы бес жыл ішінде) қол жеткізілген экономикалық тиімділікті млн теңгемен және қамту аясын мың адаммен көрсете отырып (5000 таңбадан аспайтын, талантты жас ғалымдарға арналған мемлекеттік стипендияларға үміткерлер үшін талап етілмейді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10493,120 +10452,68 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -10628,123 +10535,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...71 lines deleted...]
-      2) Мемлекеттік ғылыми стипендиялар алуға жұмыстарды қабылдау.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10815,617 +10670,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті</w:t>
-[...545 lines deleted...]
-              <w:t>беруші)</w:t>
+              <w:t>Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11458,87 +10793,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
-[...35 lines deleted...]
-Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру ұлттық инновациялық жүйенің "Бірыңғай терезе" (astanahub.com) ақпараттандыру объектісі арқылы жүзеге асырылады.</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Ғылым саласындағы сыйлықақылар алуға жұмыстарды қабылдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік ғылыми стипендиялар алуға жұмыстарды қабылдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11571,87 +10924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...35 lines deleted...]
-3 (үш) жұмыс күні</w:t>
+Мемлекеттік көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамы, аграрлық ғылым саласындағы сыйлықақылардан басқа (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11684,87 +11037,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...35 lines deleted...]
-Электрондық (ішінара автоматтандырылған)</w:t>
+Мемлекеттік көрсетілетін қызметтің және оның кіші түрлерін көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижесін беру ұлттық инновациялық жүйенің "Бірыңғай терезесі" (astanahub.com) цифрлық объектілері арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11797,87 +11150,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...35 lines deleted...]
-Осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша құжаттарды қабылдау туралы хабарлама немесе осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан алдын ала бас тарту туралы хабарлама Тізбенің 9-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыны тыңдау рәсімін өткізе отырып жолданады.</w:t>
+Мемлекеттік көрсетілетін қызметтің және оның кіші түрлерін көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11910,87 +11263,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында көзделген жағдайларда, мемлекеттік қызмет көрсетілгені үшін көрсетілетін қызметті алушыдан алынатын ақы мөлшері және оны алу тәсілдері</w:t>
-[...35 lines deleted...]
-Тегін</w:t>
+Мемлекеттік көрсетілетін қызметтің және оның кіші түрлерін көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12023,105 +11376,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпараттық жүйенің жұмыс кестесі</w:t>
-[...53 lines deleted...]
-2)ақпараттық жүйе – өтініштерді қабылдау және дайын нәтижелерді беру ұлттық инновациялық жүйенің "Бірыңғай терезесі" ақпараттық жүйесі арқылы жүзеге асырылады (astanahub.com), өтінімдерді өңдеу Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.00-ға дейін сағат жүргізіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтің және оның кіші түрлерін көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша құжаттарды қабылдау туралы хабарлама немесе тізбенің 11-тармағында көзделген негіздер бойынша осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12154,465 +11489,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
-[...413 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Қазақстан Республикасының заңнамасында көзделген жағдайларда, мемлекеттік қызмет көрсетілгені үшін көрсетілетін қызметті алушыдан алынатын ақы мөлшері және оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12645,179 +11602,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
-[...91 lines deleted...]
-          </w:p>
+Мемлекеттік көрсетілетін қызметті берушінің және ақпараттық жүйенің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) цифрлық жүйе – өтініштерді қабылдау және дайын нәтижелерді беру ұлттық инновациялық жүйенің "Бірыңғай терезесі" цифрлық жүйесі арқылы жүзеге асырылады (astanahub.com), өтінімдерді өңдеу Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 18.00-ға дейін жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12850,87 +11773,783 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері арқылы қашықтан қол жеткізу режимінде алу мүмкіндігі бар. Конкурстың ақпараттық жүйесіне қолдау көрсету қызметі – 1818.</w:t>
+Мемлекеттік көрсетілетін қызметті алушыдан қызметті көрсету үшін талап етілетін құжаттар мен мәліметтердің тізбесі және оның кіші түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым саласындағы сыйлықақыларды алуға үміткерлер үшін құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) монографиялар, монографиялардағы тараулар, мақалалар, шолулар, патенттер, авторлық куәліктер түріндегі ғылыми жұмыс (бестен аспауы тиіс);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жұмыстың мазмұны, зерттеулердің өзектілігі мен жаңалығы, негізгі ғылыми нәтижелері, олардың маңыздылығы мен одан әрі пайдалану мүмкіндігі баяндалатын жұмыстың сипаттамасы (баспа бетінің жартысынан аспайтын);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жұмысты ұсынған ұйымның консультативтік-кеңесші органы отырысының хаттамасынан үзінді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сыйлықақы алуға кандидаттың негізгі жұмыс орнынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сыйлықақы алуға кандидаттың шығармашылық үлесін көрсете отырып, оның ғылыми қызметінің қысқаша сипаттамасы (ұжымдық жұмыстар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) конкурсқа ұсынылған жұмыстың бұрын республикалық бюджет қаражатынан төленетін сыйлықақыларға ие болмағанын куәландыратын жұмысты ұсынған ұйымнан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) енгізу актісінің көшірмесі (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) қолданыстағы жиырма таңбалы карталық шот туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың 4), 5) және 6) тармақшаларында көрсетілген құжаттар сыйлықақы алуға кандидат жұмыстан босатылған кезде оның соңғы жұмыс орнынан ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ғылыми стипендияларды алуға ізденушілер үшін құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ұйымның консультативтік-кеңесші органының дәлелді өтінішхаты (ұсынымы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік ғылыми стипендия алуға кандидаттың негізгі жұмыс орнынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) мемлекеттік ғылыми стипендия алуға кандидаттың соңғы бес жылдағы (конкурс жарияланған жылды есепке алмағанда) ғылыми жарияланымдарының тізімі, сондай-ақ олардың ең маңыздыларының (бестен аспайтын) баспа-таңбасы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) енгізу актісінің көшірмесі (ол болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) ғылыми жобалар мен бағдарламаларға басшылықты растайтын құжаттар (ол болған жағдайда, талантты жас ғалымдарға мемлекеттік стипендия ізденушілер үшін талап етілмейді);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесі берілген кадрларды даярлауды растайтын құжаттар (ол болған жағдайда, талантты жас ғалымдарға мемлекеттік стипендия ізденушілер үшін талап етілмейді);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) халықаралық ынтымақтастықты растайтын құжаттар (ол болған жағдайда, талантты жас ғалымдарға мемлекеттік ғылыми стипендия ізденушілер үшін ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 8) қолданыстағы жиырма таңбалы карталық шоты туралы хабарлама. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отандық баспа шығарған монография бойынша баспа мәтінінің екі бетіне дейінгі көлемде аннотация, титулдық парақтың көшірмесі, шығыс деректері және кемінде екі рецензия ұсынылады. Шетелдік баспа шығарған монография бойынша баспа мәтінінің екі бетіне дейінгі көлемде аннотация, титулдық парақтың көшірмесі және шығыс деректері ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монографияларда, монография бөлімдерінде, мақалалар мен шолуларда үміткерлер аффилиация ретінде Қазақстан ұйымын немесе Қазақстан Республикасын көрсетуі тиіс. Монографияның (оның ішінде бөлім жарияланған монографияның да) қысқаша сипаттамасы мен мазмұны ресми веб-сайтта орналастырылып, оны қайдан сатып алуға немесе оқуға болатыны туралы ақпарат қолжетімді болуы қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті және оның кіші түрлерін көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының Бірыңғай байланыс орталығының 1414 нөмірі, көрсетілетін қызметті берушінің анықтамалық қызметтері және конкурстың цифрлық жүйесінің қолдау қызметінің 1818 нөмірі арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12969,113 +12588,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>"Ғылым саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыйлықақыларға, мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми стипендияларға</w:t>
+              <w:t>ғылыми стипендияларға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер жұмыстарды қабылдау"</w:t>
+              <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13114,51 +12723,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жұмыстың сипаттамасында оның мазмұны, зерттеулердің өзектілігі мен жаңалығы, негiзгi ғылыми нәтижелерi, олардың маңыздылығы мен болашақта пайдалану мүмкіндігі баяндалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13330,51 +12959,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) атқаратын қызметі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ізденушінің қызметтік және үй мекенжайлары мен телефон нөмірлері, электрондық пошта мекенжайы.</w:t>
+      6) ғылыми, ғылыми-зерттеу және (немесе) ғылыми-педагогикалық қызмет стажы (бала үш жасқа толғанға дейін оның күтіміне байланысты кезең есепке алынбайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ізденушінің қызметтік және үй мекенжайлары мен телефон нөмірлері, электрондық пошта мекенжайы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтамаға ізденуші қол қояды және негізгі жұмыс (оқу) орны бойынша кадр бөлімі қызметкерінің қолымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13508,90 +13155,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыйлықақыларға, мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми стипендияларға</w:t>
+              <w:t>ғылыми стипендияларға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер жұмыстарды қабылдау"</w:t>
+              <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13617,51 +13264,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Консультативтік-кеңесші органның дәлелді өтінішхаты (ұсынымы) ізденушінің ғылымға қосқан үлесі, жетістіктері мен әзірлемелері, олардың жоғары бағаланғаны және практикаға енгізілгені туралы ақпаратты, сондай-ақ ізденушінің ұсынылу сәтіндегі күтілетін нәтижелер мен олардың ғылыми және қолданбалы маңыздылығын көрсете отырып, ғылыми қызметінің бағдарламасы туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13743,51 +13410,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі жұмыс (оқу) орны және атқаратын лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми және педагогикалық жұмыс өтілі немесе оқу жылы (докторанттар үшін);</w:t>
+      4) ғылыми, ғылыми-зерттеу және (немесе) ғылыми-педагогикалық қызмет өтілі (бала үш жасқа толғанға дейін оның күтіміне байланысты кезеңді есепке алмағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ғылыми дәрежесі және оны алған уақыты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14470,77 +14137,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыйлықақыларға, мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми стипендияларға</w:t>
+              <w:t>ғылыми стипендияларға үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткер жұмыстарды қабылдау"</w:t>
+              <w:t>жұмыстарды қабылдау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14673,466 +14340,300 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" ______ 20___ ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (Тегі, аты, әкесінің аты (ол болған жағдайда), </w:t>
+        <w:t xml:space="preserve">(Тегі, аты, әкесінің аты (ол болған жағдайда) (бұдан әрі - ТАӘ),  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
+        <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (көрсетілетін қызметті алушының электрондық пошта мекенжайы)</w:t>
+        <w:t>(көрсетілетін қызметті алушының электрондық пошта мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Құжаттарды қабылдаудан бас тарту туралы алдын ала шешім туралы хабарлама</w:t>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 8-қосымшамен толықтырылды - ҚР Ғылым және жоғары білім министрінің 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Президенті жанындағы "Қазақстан </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19–1 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Президенті жанындағы "Қазақстан Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамы "Ғылым саласындағы сыйлықақыларға, мемлекеттік ғылыми стипендияларға үміткер жұмыстарды қабылдау" мемлекеттік қызметін көрсету үшін құжаттарды қабылдаудан бас тартады, себебі "Ғылым саласындағы сыйлықақыларға, мемлекеттік ғылыми стипендияларға үміткер жұмыстарды қабылдау" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын Негізгі талаптар тізбесінің 11-тармағында көрсетілген келесі бас тарту негіздері бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Республикасының Ұлттық ғылым академиясы" коммерциялық емес акционерлік қоғамы </w:t>
+        <w:t>
+      1. ______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Ғылым саласындағы сыйлықақыларға, мемлекеттік ғылыми стипендияларға үміткер </w:t>
+        <w:t>2.  ______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">жұмыстарды қабылдау" мемлекеттік қызметін көрсету үшін құжаттарды қабылдаудан бас </w:t>
+        <w:t>3. ______________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">тартады, себебі "Ғылым саласындағы сыйлықақыларға, мемлекеттік ғылыми стипендияларға </w:t>
+        <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">үміткер жұмыстарды қабылдау" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын </w:t>
-[...186 lines deleted...]
-        <w:t xml:space="preserve">             қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+        <w:t>(Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі қызметкерінің Т.А.Ә.(ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15226,282 +14727,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 242 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрлігінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 15 сәуірдегі № 206 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 21 мамырда № 11107 болып тіркелген, 2015 жылғы 12 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 9 маусымдағы № 370 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 10 шілдеде № 11627 болып тіркелген, 2015 жылғы 16 шілдеде "Әділет" құқықтық-акпараттық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік қызмет стандартын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 15 сәуірдегі № 206 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 13 ақпандағы № 62 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 28 наурызда № 14950 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды алуға ұсынылған жұмыстарды қабылдау" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 9 маусымдағы № 370 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 17 мамырдағы № 223 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 20 маусымда № 15236 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15827,31 +15328,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>