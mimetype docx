--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fa294d" w14:textId="2fa294d">
+    <w:p w14:paraId="c3c95fc" w14:textId="c3c95fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1097,51 +1097,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) біліктілік талаптары – өтініш берушінің және лицензиаттың жекелеген лицензияланатын қызмет түрімен және (немесе) лицензияланатын қызмет түрінің кіші түрімен айналысу қабілетін сипаттайтын, лицензия және (немесе) лицензияға қосымшаны беру кезінде, сол сияқты оның жарамдылығы уақытының бүкіл кезеңінде талап етілетін сандық және сапалық нормативтер мен көрсеткіштер жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z59" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға – ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      2) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға – ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi цифрлық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z60" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z61" w:id="17"/>
     <w:p>
@@ -1197,51 +1197,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z64" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесі – мемлекеттік, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсетілетін қызметтерді көрсету процесін автоматтандыруға және мониторингтеуге арналған ақпараттық жүйе;</w:t>
+      7) мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі – мемлекеттік, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсетілетін қызметтерді көрсету процесін автоматтандыруға және мониторингтеуге арналған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z65" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z66" w:id="22"/>
     <w:p>
@@ -1257,51 +1257,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті орган – табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z67" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      10) "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z68" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
@@ -1326,161 +1326,161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z17" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттарды ұсынады.</w:t>
+        <w:t>
+      4. Көрсетілетін қызметті алушы лицензияны алу немесе қайта ресімдеу үшін көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы арқылы жүгінеді www.egov.kz (бұдан әрі – портал) және осы Қағидаларға 6-қосымшаға сәйкес "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 15.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1876,99 +1876,119 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың бірінші бөлігінің 2) және 4) тармақшаларының күші дара кәсіпкер-лицензиаттың заңды мекенжайының өзгеруі "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеруіне байланысты болған жағдайларға қолданылмайды. Лицензиаттар мен лицензия объектісі мекенжайларының бұлай өзгеруі мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеруіне байланысты болған жағдайларға қолданылмайды. Лицензиаттар мен лицензия объектісі мекенжайларының бұлай өзгеруі мемлекеттік цифрлық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2135,52 +2155,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші лицензияны алуға және қайта ресімдеуге ұсынылған құжаттар мен мәліметтер тіркелген кезден бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш беруші құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны өтініш берушіге портал арқылы электрондық құжат нысанында жолдайды.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметтерді көрсету тәртібі, сондай-ақ мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Бірыңғай байланыс орталығына және өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, көрсетілетін қызметті алушыны тыңдаудың өткізілетін уақыты мен орны (тәсілі) туралы үш жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2278,51 +2318,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту.  11-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2414,71 +2474,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z75" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-2-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2. Электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің көрсетілетін қызметті алушының электр энергиясын кемінде отыз мың тікелей қосылған тұтынушылардың, оның ішінде жалпы үй желілері арқылы болуы туралы талаптарға сәйкестігі тұрғысынан келісімін алу үшін көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушының лицензия алуға арналған құжаттары тіркелген күннен бастап екі жұмыс күні ішінде электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының 5) және 6) тармақшаларында көзделген сұрау салуды және құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсат беру органының сұрау салуы негізінде электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 51-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2535,70 +2691,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="40"/>
+    <w:bookmarkStart w:name="z25" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензия алу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2752,127 +2908,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензиялық алымның енгізілмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттар көшірмелерінің ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
+      2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттар көшірмелерінің ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынылуы Қазақстан Республикасының заңдарында көзделген өзге де құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында көзделген тексеріс жағдайында өтініш берушінің біліктілік талаптарына сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z27" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымды Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші, табиғи монополиялар салаларында басшылықты жүзеге асыратын уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беруге болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z27" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2885,164 +3103,164 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="43"/>
+    <w:bookmarkStart w:name="z28" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3076,636 +3294,373 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Энергиямен жабдықтау </w:t>
+              <w:t>"Энергиямен жабдықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мақсатында электр энергиясын </w:t>
+              <w:t>мақсатында электр энергиясын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сатып алу қызметіне лицензия </w:t>
+              <w:t>сатып алу қызметіне лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызметін </w:t>
+              <w:t>беру" мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="45"/>
+    <w:bookmarkStart w:name="z31" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес- сәйкестендіру нөмірі) ___________________________________________________________ (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің) толық атауы көрсетiлсiн) жүзеге асыруға лицензия және (немесе) лицензияға қосымша беруіңізді өтінемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңд тұлғаның мекенжайы _____________________________________________ (пошталық индексі, елі (шетелдік заңды тұлға үшін), облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірлері ______________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс __________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...377 lines deleted...]
-      (стационарлық үй-жай) нөмірі).</w:t>
+      Банктік шот __________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыру объектісінің мекенжайы _____________________________________________________ (пошталық индекс, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылармен жұмысты қамтамасыз ететін қызмет – абоненттік қызметтерді, учаскелерді құру туралы бұйрықтың болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3751,68 +3706,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жауапты адамның аты, әкесiнiң аты (болған жағдайда), тегi __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Кемiнде 10 000 айлық есептiк көрсеткiш мөлшерінде айналым қаражатының болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің атауы ________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3841,51 +3778,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) айналым қаражатының көлемі (сомасы) __________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензия беру үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
+      "Цифрлық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензия беру үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түбіртектің нөмірі мен күні ___________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3969,105 +3906,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады.</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________</w:t>
+      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен, өзім ұсынған (толтырған) ақпараттың анық болуы үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болатынымды растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басшы __________________________________________________________________ </w:t>
+        <w:t>
+      Басшы __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4165,556 +4084,383 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мақсатында электр энергиясын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сатып алу қызметіне лицензия </w:t>
+              <w:t>сатып алу қызметіне лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызметін </w:t>
+              <w:t>беру" мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсету қағидаларына </w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="46"/>
+    <w:bookmarkStart w:name="z33" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...53 lines deleted...]
-      __________________________________________________________________________ </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның аты, әкесiнiң аты (болған жағдайда), тегi, жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...252 lines deleted...]
-      (стационарлық үй-жай) нөмірі).</w:t>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің) толық атауы көрсетiлсiн) жүзеге асыруға лицензия және (немесе) лицензияға қосымша беруiңiздi өтінемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты мекенжайы _____________________________ (пошталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірлері ______________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс __________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот ____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыру объектісінің мекенжайы ______________________________________________ (пошталық индекс, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылармен жұмысты қамтамасыз ететін қызмет – абоненттік қызметтерді, учаскелерді құру туралы бұйрықтың болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4760,68 +4506,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жауапты адамның аты, әкесiнiң аты (болған жағдайда), тегi __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Кемiнде 10 000 айлық есептiк көрсеткiш мөлшерінде айналым қаражатының болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің атауы ________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4850,51 +4578,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) айналым қаражатының көлемі (сомасы) __________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензия беру үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
+      "Цифрлық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензия беру үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түбіртектің нөмірі мен күні ___________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4978,123 +4706,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады.</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________</w:t>
+      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен, өзім ұсынған (толтырған) ақпараттың анық болуы үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болатынымды растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-                  (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
+        <w:t>
+      Басшы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -5284,68 +4994,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="47"/>
+    <w:bookmarkStart w:name="z35" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметі түрін жүзеге асыруға лицензия алуға арналған мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылармен жұмысты қамтамасыз ететін қызметті - абоненттiк қызметтерді, учаскелерді құруы туралы бұйрықтың болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5521,964 +5231,627 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="48"/>
+    <w:bookmarkStart w:name="z37" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...361 lines deleted...]
-      бөлініп шығу ______________________________________________________________.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды) берген лицензиардың атауы) берілген 20____ жылғы "____" _____________ № ____________ лицензияны және (немесе) лицензияға қосымшаны (тиістінің астын сызыңыз) мына негіз (дер) бойынша (тиісті ұяшықта Х қойыңыз) қайта ресімдеуді сұраймын: _______________________________________________________________ (қызметтің түрі және (немесе) қызметтің кіші түрінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 34-бабында айқындалған тәртіпке сәйкес заңды тұлға-лицензиаттың:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірігу ________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта құрылу ___________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылу ________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлініп шығу ___________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөліну жолымен (тиісті торкөзде Х көрсетіңіз) қайта ұйымдастырылуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлға-лицензиат атауының ____________________________болып өзгеруі;</w:t>
+      2) заңды тұлға-лицензиат атауының _______________________болып өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлға-лицензиаттың орналасқан жерінің ______________болып өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) егер лицензияны иеліктен шығару Заңға 1-қосымшада________________ көзделген жағдайларда, лицензиаттың "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны үшінші тұлғалардың пайдасына объектімен бірге иеліктен шығаруы;</w:t>
+      4) егер лицензияны иеліктен шығару Заңға 1-қосымшада______________ көзделген жағдайларда, лицензиаттың "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны үшінші тұлғалардың пайдасына объектімен бірге иеліктен шығаруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайының __________________________ болып өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...324 lines deleted...]
-      Осымен: </w:t>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ талаптың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызмет түрі атауының _______________________________болып өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметтің кіші түрі атауының ________________________болып өзгеруі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ел – шетелдік заңды тұлға үшін, пошталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот_____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыру объектісінің мекенжайы _______________________________________________ (пошталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)"Цифрлық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеу үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) түбіртектің нөмірі мен күні ____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6488,87 +5861,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады;</w:t>
-[...35 lines deleted...]
-      (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы_________________________________________________________ (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырған күні: 20__ жылғы "__"________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6692,568 +6047,431 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="49"/>
+    <w:bookmarkStart w:name="z39" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның аты, әкесiнiң аты (болған жағдайда) тегi, жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрiнің және (немесе) қызметтің кіші түрінің (лерінің) толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ жүзеге асыруға берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды) берген лицензиардың атауы) 20____ жылғы "___" _____________ № ____________ лицензияны және (немесе) лицензияға қосымшаны (тиістінің астын сызыңыз) мына негіз (дер) бойынша (тиісті ұяшықта Х көрсетіңіз) қайта ресімдеуді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға-лицензиаттың атының, әкесінің атының (болған жағдайда) тегінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ болып өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дара кәсіпкер-лицензиаттың қайта тіркелуі, оның атауының болып өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дара кәсіпкер-лицензиаттың қайта тіркелуі, оның заңды мекенжайының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________болып өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...343 lines deleted...]
-        <w:t xml:space="preserve"> 1-қосымшада көзделген жағдайларда __________________________________________ лицензиаттың "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны үшінші тұлғалардың пайдасына объектімен бірге иеліктен шығаруы</w:t>
+      4) егер лицензияны иеліктен шығару "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда __________________________________________ лицензиаттың "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны үшінші тұлғалардың пайдасына объектімен бірге иеліктен шығаруы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайының _______________________________________________________ болып өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың болуы </w:t>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың болуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7281,267 +6499,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қызметтің кіші түрі атауының өзгеруі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның тұрғылықты жерінің мекенжайы</w:t>
-[...17 lines deleted...]
-      __________________________________________________________________________ </w:t>
+      Жеке тұлғаның тұрғылықты жерінің мекенжайы______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта ________________________________________________________.</w:t>
-[...161 lines deleted...]
-      "Электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеу үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
+      Электрондық пошта _____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар _____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс _____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот ____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыру объектісінің мекенжайы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (пошталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі) "Цифрлық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеу үшін бюджетке лицензиялық алым төлеу туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) түбіртектің нөмірі мен күні _____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7587,87 +6733,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады;</w:t>
-[...35 lines deleted...]
-                  (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (аты, әкесiнiң аты (болған жағдайда), тегi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырған күні: 20__ жылғы "__"________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -7721,51 +6867,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Энергиямен жабдықтау</w:t>
+              <w:t>"Энергиямен жабдықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мақсатында электр энергиясын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7807,61 +6953,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 15.01.2025 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -7982,51 +7128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8095,51 +7241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8167,51 +7313,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштер мен құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады:</w:t>
+Өтініштер мен құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Лицензия беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8244,51 +7390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8316,110 +7462,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензияны беру кезінде – 10 (он) жұмыс күні;</w:t>
-[...17 lines deleted...]
-лицензияны қайта ресімдеу кезінде – 3 (үш) жұмыс күні</w:t>
+Лицензияны беру кезінде – 10 (он) жұмыс күні; лицензияны қайта ресімдеу кезінде – 3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8488,51 +7616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8559,129 +7687,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия, қайта ресімделген лицензия не электрондық нысандағы мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. </w:t>
+              <w:t>
+Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия, қайта ресімделген лицензия не электрондық нысандағы мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-электрондық.</w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8721,172 +7831,162 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. Мемлекеттік қызметті көрсету үшін жекелеген қызмет түрлерiмен айналысу құқығы үшiн лицензиялық алым алынады, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексіне</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны беру үшін – 10 айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
+(Салық кодексі) сәйкес:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресімдеу үшін – лицензия беру кезіндегі мөлшерлеменің 10% құрайды.</w:t>
+1) лицензияны беру үшін – 10 айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиялық алымды төлеу қолма-қол ақшамен және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады.</w:t>
+2) лицензияны қайта ресімдеу үшін – лицензия беру кезіндегі мөлшерлеменің 10% құрайды. Лицензиялық алымды төлеу қолма-қол ақшамен және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салу портал арқылы берілген кезде төлем "Электрондық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) немесе екінші деңгейдегі банктер арқылы жүзеге асырылады</w:t>
+Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салу портал арқылы берілген кезде төлем "цифрлық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) немесе екінші деңгейдегі банктер арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8973,51 +8073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9062,467 +8162,311 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алу үшін заңды тұлғаның өтініші;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алу үшін заңды тұлғаның өтініші; көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алу үшін жеке тұлғаның өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны алу үшін жеке тұлғаның өтініші;</w:t>
+              <w:t>
+2) осы Қағидаларға 3-қосымшаға сәйкес абоненттік қызметтер, учаскелер-тұтынушылармен жұмысты қамтамасыз ететін қызметті (персоналды) құру туралы бұйрықтың болуы туралы мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес абоненттік қызметтер, учаскелер-тұтынушылармен жұмысты қамтамасыз ететін қызметті (персоналды) құру туралы бұйрықтың болуы туралы мәліметтер нысаны;</w:t>
+              <w:t>
+3) айналым қаражатының болуы туралы банктен кемінде 10 000 айлық есептік көрсеткіш мөлшерінде анықтама;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) айналым қаражатының болуы туралы банктен кемінде 10 000 айлық есептік көрсеткіш мөлшерінде анықтама;</w:t>
+4) құқық белгілейтін құжаттар не оны пайдалануға алғанын куәландыратын құжаттың көшірмесі, оның ішінде тұтынушылармен жұмыс істеуге және абоненттік қызметтерді орналастыруға арналған ғимаратқа немесе үй-жайға жалдау, қосымша жалдау шарты бойынша (цифрлық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) құқық белгілейтін құжаттар не оны пайдалануға алғанын куәландыратын құжаттың көшірмесі, оның ішінде тұтынушылармен жұмыс істеуге және абоненттік қызметтерді орналастыруға арналған ғимаратқа немесе үй-жайға жалдау, қосымша жалдау шарты бойынша (ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
+              <w:t xml:space="preserve">
+5) "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 22-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес электр энергиясын берудің бірыңғай технологиялық процесіне қатысатын кернеудің кемінде төрт сыныбының (кернеудің әрбір сыныбы бойынша электр желілерінің кемінде бір бірлігінің) электр желілеріне құқық белгілейтін құжаттарының көшірмелері, сондай-ақ "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 22-бабының 3-тармағына сәйкес ұлттық электр желісін пайдалануды жүзеге асыратын оператор;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұлттық электр желісін пайдалануды жүзеге асыратын оператор;</w:t>
+              <w:t>
+6) электр энергиясын кемінде отыз мың тікелей қосылған тұтынушылардың, оның ішінде жалпы үй желілері арқылы бар екенін растайтын құжаттардың көшірмелері:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) электр энергиясын кемінде отыз мың тікелей қосылған тұтынушылардың, оның ішінде жалпы үй желілері арқылы бар екенін растайтын құжаттардың көшірмелері:</w:t>
+- тұтынушының тегі, аты және әкесінің аты көрсетілген тұрмыстық тұтынушылар тізілімі, абоненттік нөмірі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- тұтынушының тегі, аты және әкесінің аты көрсетілген тұрмыстық тұтынушылар тізілімі, абоненттік нөмірі;</w:t>
+- тұрмыстық емес тұтынушылар тізілімі (оның ішінде мемлекеттік бюджеттен қаржыландырылатын заңды тұлғалар бойынша) – заңды тұлғаның атауы, электрмен жабдықтау шартының нөмірі. лицензияны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- тұрмыстық емес тұтынушылар тізілімі (оның ішінде мемлекеттік бюджеттен қаржыландырылатын заңды тұлғалар бойынша) – заңды тұлғаның атауы, электрмен жабдықтау шартының нөмірі.</w:t>
+көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін заңды тұлғаның өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-лицензияны қайта ресімдеу үшін: </w:t>
+              <w:t>
+көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін жеке тұлғаның өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін заңды тұлғаның өтініші;</w:t>
+              <w:t>
+Ұсынылған құжаттар мен мәліметтердің дұрыстығын көрсетілетін қызметті алушы қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Ұсынылған құжаттар мен мәліметтердің дұрыстығын көрсетілетін қызметті алушы қамтамасыз етеді.</w:t>
-[...17 lines deleted...]
-Жеке басын куәландыратын, жылжымайтын мүлікке меншік құқығын растайтын заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), осы қызметпен айналысу құқығы үшін бюджетке лицензиялық алымды төлеу туралы, лицензия туралы құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "Электрондық үкімет" шлюзі арқылы алады</w:t>
+Жеке басын куәландыратын, жылжымайтын мүлікке меншік құқығын растайтын заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), осы қызметпен айналысу құқығы үшін бюджетке лицензиялық алымды төлеу туралы, лицензия туралы құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "Цифрлық үкімет" шлюзі арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9677,52 +8621,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) сот орындаушысының ұсынуы негізінде соттың өтініш беруші-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-6) өтініш берушінің лицензия алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) анық емес екенінің анықталуы; </w:t>
+              <w:t>
+6) өтініш берушінің лицензия алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) анық емес екенінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9732,51 +8676,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензиялық алымның енгізілмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттар көшірмелерінің ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттар көшірмелерінің ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылуы Қазақстан Республикасының заңдарында көзделген өзге де құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9809,51 +8753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9881,87 +8825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www. economy. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Бірыңғай байланыс орталығы: 1414, 8-800-080-7777</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www. economy. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Бірыңғай байланыс орталығы: 1414, 8-800-080-7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10058,722 +8966,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="50"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z43" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11019 болып тіркелген, 2015 жылғы 20 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z44" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11214 болып тіркелген, 2015 жылғы 22 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z45" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 қаңтардағы № 38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13293 болып тіркелген, 2016 жылғы 9 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z46" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасының Ұлттық экономика министрінің 2016 жылғы 24 ақпандағы № 96 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13518 болып тіркелген, 2016 жылғы 5 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z47" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 30 маусымдағы № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14031 болып тіркелген, 2016 жылғы 12 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z48" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z48" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 26 қыркүйектегі № 422 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14361 болып тіркелген, 2016 жылғы 10 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z49" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z49" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2017 жылғы 15 наурыздағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15019 болып тіркелген, 2017 жылғы 28 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z50" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z50" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 11 шілдедегі № 275 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15480 болып тіркелген, 2017 жылғы 24 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z51" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z51" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 25 қыркүйектегі № 341 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15868 болып тіркелген, 2017 жылғы 19 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z52" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z52" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 28 сәуірдегі № 166 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16889 болып тіркелген, 2018 жылғы 23 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z53" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z53" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 13 маусымдағы № 215 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17120 болып тіркелген, 2018 жылғы 9 шілдеде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z54" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z54" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 28 қарашадағы № 87 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17835 болып тіркелген, 2018 жылғы 7 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z55" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 17 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18218 болып тіркелген, 2019 жылғы 23 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z56" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 6 мамырдағы № 35 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18650 болып тіркелген, 2019 жылғы 20 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z57" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z57" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 29 шілдедегі № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19153 болып тіркелген, 2019 жылғы 7 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>