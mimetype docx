--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3c95fc" w14:textId="c3c95fc">
+    <w:p w14:paraId="4b3a26c" w14:textId="4b3a26c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,130 +188,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 164</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -935,120 +925,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      1. Осы "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 164</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1117,71 +1107,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға – ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi цифрлық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z60" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      3) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z61" w:id="17"/>
-[...15 lines deleted...]
-      4) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z62" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицензия – жеке немесе заңды тұлғаға қауіптіліктің жоғары деңгейіне байланысты лицензияланатын қызмет түрін не лицензияланатын қызметтің кіші түрін жүзеге асыруға лицензиар беретін бірінші санаттағы рұқсат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z63" w:id="19"/>
     <w:p>
@@ -1346,51 +1336,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 124 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2137,242 +2147,256 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Көрсетілетін қызметті беруші лицензияны алуға және қайта ресімдеуге ұсынылған құжаттар мен мәліметтер тіркелген кезден бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
+      11. Көрсетілетін қызметті беруші лицензияны алуға және қайта ресімдеуге ұсынылған құжаттар мен мәліметтерді тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметтерді көрсету тәртібі, сондай-ақ мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
-[...37 lines deleted...]
-      Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, көрсетілетін қызметті алушыны тыңдаудың өткізілетін уақыты мен орны (тәсілі) туралы үш жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарда қателер және (немесе) дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, сондай-ақ көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу жөніндегі қызметке лицензия беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасын толық ұсынбаған жағдайларда, көрсетілетін қызметті беруші құжаттарды цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 3 (үш) жұмыс күні мерзімі белгіленеді, ол мемлекеттік қызметті көрсетудің жалпы мерзіміне енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға өтінішті және (немесе) құжаттарды қабылдау күні көрсетілетін қызметті алушының бастапқы өтініш берген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті алушымен тыңдау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тыңдау рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...37 lines deleted...]
-      Мемлекеттік қызметтерді көрсету тәртібі, сондай-ақ мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      Мемлекеттік қызмет көрсету тәртібі, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына және өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына жолдайды</w:t>
+        <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын "цифрлық үкімет" операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту.  11-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 18.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2474,167 +2498,131 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-2. Электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің көрсетілетін қызметті алушының электр энергиясын, оның ішінде жалпы үй желілері арқылы тікелей қосылған кемінде отыз мың тікелей қосылған тұтынушылардың, коммуналдық меншіктегі және бір мезгілде қызметін "Табиғи монополиялар туралы" Қазақстан Республикасы Заңының 5-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асыратын, акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы мемлекетке тиесілі, олар үшін электр энергиясына тікелей қосылған он екі мың тұтынушының болуы жеткілікті болып табылатын заңды тұлғаларды қоспағанда, оның ішінде үйге ортақ желілер арқылы болуы туралы талаптарға сәйкестігі тұрғысынан келісімін алу үшін көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушының лицензия алуға арналған құжаттары тіркелген күннен бастап екі жұмыс күні ішінде электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне "Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының 5) және 6) тармақшаларында көзделген сұрау салуды және құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсат беру органының сұрау салуы негізінде электр энергетикасы саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 51-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2674,423 +2662,597 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 15.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z25" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z98" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензия алу үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z99" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке немесе заңды тұлғалардың осы санаты үшiн қызмет түрімен айналысуға Қазақстан Республикасының заңдарымен тыйым салынуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z100" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензиялық алымның енгізілмеуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z101" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) өтініш берушінің Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 29 қаңтардағы № 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 10598 болып тіркелген) бекітілген энергиямен жабдықтау мақсатында электр энергиясын сатып алу, магистральдық газ құбырларын, мұнай құбырларын, мұнай өнiмдерi құбырларын пайдалану қызметі үшін біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z102" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе тыйым салу туралы соттың заңды күшiне енген шешімінің (үкiмiнің) болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z103" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сот орындаушысының ұсынуы негізінде соттың өтініш беруші-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z104" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіз бойынша Мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктерді жоймау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z105" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензияны қайта ресімдеу үшін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z106" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензиялық алымның енгізілмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z107" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапты қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктерді жоймау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z108" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынылуы Қазақстан Республикасының заңдарында көзделген өзге де құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z109" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңдарында көзделген тексеріс жағдайында өтініш берушінің біліктілік талаптарына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z110" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін осы қызметті алу құқығының туындауына байланысты емес талаптар негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті беруші бас тарту себептерін көрсете отырып, көрсетілетін қызметті алушыға жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті алушымен тыңдау жүргізілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 164</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="40"/>
+    <w:bookmarkStart w:name="z26" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z27" w:id="41"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z27" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымды Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші, табиғи монополиялар салаларында басшылықты жүзеге асыратын уәкілетті орган басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беруге болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3103,90 +3265,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="42"/>
+    <w:bookmarkStart w:name="z28" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3197,70 +3359,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="43"/>
+    <w:bookmarkStart w:name="z29" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3365,68 +3527,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="44"/>
+    <w:bookmarkStart w:name="z31" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4129,68 +4291,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="45"/>
+    <w:bookmarkStart w:name="z33" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4994,68 +5156,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="46"/>
+    <w:bookmarkStart w:name="z35" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметі түрін жүзеге асыруға лицензия алуға арналған мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылармен жұмысты қамтамасыз ететін қызметті - абоненттiк қызметтерді, учаскелерді құруы туралы бұйрықтың болуы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5232,68 +5394,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="47"/>
+    <w:bookmarkStart w:name="z37" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6048,68 +6210,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="48"/>
+    <w:bookmarkStart w:name="z39" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметіне лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6973,51 +7135,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8458,51 +8640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңнамасында белгіленген  мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8712,51 +8894,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылуы Қазақстан Республикасының заңдарында көзделген өзге де құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қазақстан Республикасының заңдарында көзделген тексеріс жағдайында өтініш берушінің біліктілік талаптарына сәйкес келмеуі</w:t>
+4) Қазақстан Республикасының заңдарында көзделген тексеріс жағдайында өтініш берушінің біліктілік талаптарына сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8966,722 +9148,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="49"/>
+    <w:bookmarkStart w:name="z42" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z43" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11019 болып тіркелген, 2015 жылғы 20 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z44" w:id="51"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z44" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11214 болып тіркелген, 2015 жылғы 22 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z45" w:id="52"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z45" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 қаңтардағы № 38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13293 болып тіркелген, 2016 жылғы 9 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z46" w:id="53"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z46" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасының Ұлттық экономика министрінің 2016 жылғы 24 ақпандағы № 96 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13518 болып тіркелген, 2016 жылғы 5 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z47" w:id="54"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z47" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 30 маусымдағы № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14031 болып тіркелген, 2016 жылғы 12 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z48" w:id="55"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z48" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 26 қыркүйектегі № 422 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14361 болып тіркелген, 2016 жылғы 10 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z49" w:id="56"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z49" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2017 жылғы 15 наурыздағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15019 болып тіркелген, 2017 жылғы 28 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z50" w:id="57"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z50" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 11 шілдедегі № 275 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15480 болып тіркелген, 2017 жылғы 24 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z51" w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z51" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 25 қыркүйектегі № 341 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15868 болып тіркелген, 2017 жылғы 19 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z52" w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z52" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 28 сәуірдегі № 166 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16889 болып тіркелген, 2018 жылғы 23 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z53" w:id="60"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z53" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 13 маусымдағы № 215 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17120 болып тіркелген, 2018 жылғы 9 шілдеде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z54" w:id="61"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z54" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 28 қарашадағы № 87 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17835 болып тіркелген, 2018 жылғы 7 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z55" w:id="62"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z55" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 17 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18218 болып тіркелген, 2019 жылғы 23 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z56" w:id="63"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z56" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 245 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 6 мамырдағы № 35 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18650 болып тіркелген, 2019 жылғы 20 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z57" w:id="64"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z57" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Табиғи монополияларды реттеу саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 362 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 29 шілдедегі № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19153 болып тіркелген, 2019 жылғы 7 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>