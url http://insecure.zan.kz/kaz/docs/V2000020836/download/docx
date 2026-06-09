--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbb4566" w14:textId="bbb4566">
+    <w:p w14:paraId="98b3fc4" w14:textId="98b3fc4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -831,1540 +831,1904 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
+        <w:t xml:space="preserve"> "Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z154" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет (бұдан әрі-мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттау" мемлекеттік көрсетілетін қызмет (бұдан әрі-мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2. Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық әділет органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық әділет органдары (бұдан әрі – көрсетілетін қызметті беруші) жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу (бұдан әрі – аттестаттау) жолымен көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3. "Бір өтініш" қағидаты - бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік көрсетілетін қызметтің нысаны.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік көрсетілетін қызметтің нысаны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z157" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4. Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу (бұдан әрі - аттестация) күні, уақыты мен орны туралы хабарландыруды көрсетілетін қызметті беруші өзінің интернет-ресурсында жариялайды.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызмет жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарға көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
-[...80 lines deleted...]
-      5. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік көрсетілетін қызметті ұсыну тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын/мемлекеттік қызмет көрсету нәтижесін ұсыну нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс кестесін, мемлекеттік қызмет көрсету үшін және мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z160" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге өтінішті осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "электрондық Үкімет" www.egov.kz веб-порталы арқылы электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z161" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z162" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызметтің нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z163" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы, мүгедектігі туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық Үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z164" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар түскен уақыттан бастап бір жұмыс күні ішінде оларды қабылдауды және тіркеуді жүзеге асырады. Мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z165" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасы </w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы </w:t>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті алуға өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+        <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету келесі жұмыс күні жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z166" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған уақыттан бастап екі жұмыс күні ішінде тапсырған құжаттарының толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z167" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште мәліметтер толық болмаған жағдайда, көрсетілетін қызметті беруші өтініш түскен күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде өтінішті одан әрі қараудан дәлелді бас тартады. Бас тарту электрондық құжат нысанында беріледі, көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылады және көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z168" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші Қазақстан Республикасы Әділет министрінің 2015 жылғы 22 қаңтардағы №32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде №10308 болып тіркелген) жеке сот орындаушыларының қызметі үшін біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестігін тексереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z169" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының аттестаттауға жіберу туралы құжаттарын құжаттар тіркелген уақыттан бастап бес жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z170" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z171" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z172" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" Қазақстан Республикасы Заңының 140-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген шектеулер болғанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z173" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Жеке сот орындаушысында тағылымдамадан өту қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 26 қарашадағы № 561 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19669 болып тіркелген) белгіленген </w:t>
-[...21 lines deleted...]
-    </w:p>
+      3) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Жеке сот орындаушысында тағылымдамадан өту қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 26 қарашадағы № 561 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19669 болып тіркелген) белгіленген талаптарға сәйкес келмегенде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z174" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z175" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің алдын ала шешімін алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде оған қарсылығын ұсынады немесе айтады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z176" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші үміткерді аттестаттауға жіберу не жіберуден бас тарту туралы дәлелді шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z177" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттауға жіберуден бас тарту туралы шешімді қызмет алушыға өтініш тіркелген уақыттан бастап он бес жұмыс күнінен кешіктірмей оның абоненттік нөміріне қысқа мәтіндік хабарлама немесе "жеке кабинетіне" портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z178" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аттестаттауға жіберілген көрсетілетін қызметті алушыны аттестаттауға жіберу туралы шешім қабылданған сәттен бастап бір жұмыс күні ішінде аттестаттауды өткізу орны, күні, уақыты, тәртібі туралы көрсетілетін қызметті беруші оның қысқа мәтіндік хабарламаның абоненттік нөміріне немесе портал арқылы "жеке кабинетке" жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z179" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші аттестаттауға жіберу туралы шешім қабылданған сәттен бастап бір жұмыс күні ішінде Тестілеу операторына аттестаттауға жіберілген тұлғалардың тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z180" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестаттау Тестілеу операторының техникалық жабдықталған тестілеу залдарында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z181" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау екі кезеңнен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z182" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасын білуге арналған кешенді компьютерлік тестілеу – 100 сұрақ: "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 45, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық кодексi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық процестік кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 10, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық кодексi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық-процестік кодексi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік құқық бұзушылық туралы кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік рәсімдік-процестік кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 15, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z183" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (3 ситуациялық жағдай бойынша 12 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z184" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы заңнамасының нормаларын білуін тексеруге арналған сұрақтардың жауабының біреуі дұрыс болған кемінде төрт нұсқасы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z185" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған сұрақтарда бір дұрыс жауаппен кемінде төрт нұсқасы қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z186" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аттестаттауға келген кезде көрсетілетін қызметті алушының өзімен бірге оның жеке басын куәландыратын құжаты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) цифрлық жеке куәлігі болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z187" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аттестаттаудан өту алдында Тестілеу операторы көрсетілетін қызметті алушыны аттестаттау кезеңдерін өткізу тәртібі, олардың ұзақтығы туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z188" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті алушы аттестаттаудан өз таңдауы бойынша қазақ немесе орыс тілдерінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z189" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аттестаттауды өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де жеткізгіштерде, қабылдайтын-беретін электрондық құрылғыларда (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z190" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z191" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z192" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аттестаттаудан шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап үш ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z193" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Еңсерілмейтін күш (дүлей құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z194" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда көрсетілетін қызметті алушы аттестаттаудан қайтадан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z195" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мүмкіндігі шектеулі адамдар арасынан үміткерді аттестаттау теңдік, қолжетімділік, кемсітпеу қағидаттарын сақтай отырып олардың жеке ерекшеліктері мен тіршілік әрекетінің шектеулерін ескеретін жағдайларды қамтамасыз ете отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z196" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүмкіндігі шектеулі адамдарға аттестаттау өту кезінде тиісті арнайы шарттар жасалады, қоса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z197" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тестілеуге белгіленген уақытты ұзарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z198" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тестілеу кезінде қосымша үзіліс ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z199" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бағаланатын білім мен дағдылардың мазмұны бойынша артықшылық бермейтін баламалы коммуникациялық құралдарын қоса алғанда, техникалық және (немесе) қосалқы құралдарды пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z200" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тестілеу орындау процесіне араласпайтын ассистентті (еріп жүретін адамды) жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z201" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүмкіндігі шектеулі адамдар үшін заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт - 120 (жүз жиырма) минут (100 сұрақ), практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт - 60 (алпыс) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z202" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт - 90 (тоқсан) минут (100 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z203" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт - 30 (отыз) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z204" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы заңнаманы білуге арналған кешенді компьютерлік тестілеуден өткен болып есептеледі және практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеудің екінші кезеңіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z205" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуден өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z206" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы аттестаттаудың екі кезеңінен оң нәтижемен өткен кезде аттестаттаудан өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z207" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап күнтізбелік отыз күннен кем емес мерзімнен кейін жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z208" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Аттестаттаудың әрбір кезеңінен өту нәтижелерін Тестілеу операторы көрсетілетін қызметті беруші көрсетілетін қызметті алушы аттестаттаудың соңғы кезеңінен өткеннен кейін бір жұмыс күн ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z209" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Мемлекеттік қызметті көрсету нәтижесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша аттестаттау/аттестаттамау туралы дәлелді шешім болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z210" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z211" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Дәлелді себеппен (денсаулық жағдайы бойынша, жақын туысының қайтыс болуы және еңсерілмейтін күш салдарынан) аттестаттауға келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған жағдайда тестілеуден көрсетілетін қызметті беруші бекітілген басқа күні өте алады. Бұл ретте өтініш тестілеуді өткізіп алған күннен бастап бес жұмыс күнінен кешіктірілмей берілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z212" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға дәлелді себептерсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл жағдайда көрсетілетін қызметті алушы аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z213" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Аттестаттау туралы шешім шығарылған күннен бастап үш жыл ішінде жарамды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z214" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызметтің ерекшеліктерін ескере отырып өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z215" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аттестаттауды өткізу кезінде осы Қағидаларға </w:t>
+      33. Көрсетілетін қызметті алушы "Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" екі мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық Үкімет" www.egov.kz веб-порталы арқылы бір өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Комиссия отырысының хаттамасы жүргізіледі.</w:t>
-[...393 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z216" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдардың аттестаттаудан өткені туралы шешім "Жеке сот орындаушысының қызметімен айналысуға лицензия беру" мемлекеттік қызметін одан әрі көрсету үшін Қазақстан Республикасы Әділет министрлігіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z217" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет осы Қағидалардың және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет қағидаларының талаптары ескеріліп көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z218" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z219" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, Әділет министрлігі "электрондық Үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына, "Бірыңғай байланыс орталығына", көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z220" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші уәкілетті органды және/немесе "Ұлттық ақпараттық технологиялар" акционерлік қоғамын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z221" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызметтің ерекшеліктерін ескере отырып өзге де талаптар</w:t>
-[...212 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік көрсетілетін қызмет мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z222" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану кезінде шағым көрсетілетін қызметті берушінің басшысы атына, Қазақстан Республикасының Әділет министрлігіне немесе Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтердің сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z223" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Көрсетілетін қызметті берушінің атына немесе Әділет министрлігіне келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z224" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметтер сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z225" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мемлекеттік көрсетілетін қызметтің нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2411,159 +2775,121 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жеке сот орындаушысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметімен айналысуға үміткер</w:t>
+              <w:t xml:space="preserve"> қызметімен айналысу құқығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t xml:space="preserve"> үміткер адамдарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу" мемлекеттік</w:t>
+              <w:t xml:space="preserve">аттестаттаудан өткізу" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2577,89 +2903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе).</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+"Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2841,51 +3129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
+"электрондық Үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2954,51 +3242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар қабылдайтын біткен күннен бастап 10 жұмыс күн.</w:t>
+Тіркеген уақыттан бастап 15 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3031,87 +3319,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нысаны/Мемлекеттік көрсетілетін қызметтің нәтижесі</w:t>
+мемлекеттік қызмет көрсету нысанын/мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (толық автоматтандырылған) / "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электронды (ішінара автоматтандырылған) / "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3180,51 +3468,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сот орындаушысы қызметімен айналысуға үміткер адамдардың аттестаттаудан өткені туралы шешім.</w:t>
+Аттестаттау/аттестаттамау туралы дәлелді шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3257,51 +3545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде алынатын төлем</w:t>
+Мемлекеттік қызмет көрсету кезінде көсетілетін қызмет алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген мән-жайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3424,107 +3712,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші - демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті беруші - демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін; өтінімдерді қабылдау - 9.00-ден 17.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, 2015 жылғы 23 қарашадағы Қазақстан Республикасы </w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы </w:t>
+              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті алуға өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3612,72 +3882,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес электрондық құжат нысанындағы өтініш.</w:t>
+              <w:t>
+Жеке сот орындаушысы қызметімен айналысу құқығына аттестаттаудан өтуге жіберу туралы Қағидалардың 2-қосымшасына сәйкес электрондық құжат нысанындағы өтініш. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы, мүгедектігі туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық Үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3764,71 +4014,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" 2010 жылғы 2 сәурдегі Қазақстан Республикасы Заңының 140-бабының </w:t>
+2) "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" Қазақстан Республикасы Заңының 140-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген шектеулер анықталғанда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Жеке сот орындаушысында тағылымдамадан өту қағидасын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 26 қарашадағы № 561 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19669 болып тіркелген) белгіленген талаптарға сәйкес келмегенде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3897,105 +4185,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсы - www.adilet.gov.kz орналастырылған.</w:t>
+Көрсетілетін қызметті берушінің мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсы - www.adilet.gov.kz орналастырылған. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ көрсетілетін қызметті алушының және Бірыңғай байланыс орталығының телефондары арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ көрсетілетін қызметті алушының және Бірыңғай байланыс орталығының телефондары арқылы алу мүмкіндігі бар.</w:t>
+Мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурстарында көрсетілген, Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурстарында көрсетілген, Бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушы "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" екі мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы арқылы мемлекеттік қызметтер көрсетуге өтініш жолдайды.</w:t>
+Көрсетілетін қызметті алушы "Жеке сот орындаушысы қызметімен айналысуға құқығына үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" екі мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық Үкімет" www.egov.kz веб-порталы арқылы мемлекеттік қызметтер көрсетуге өтініш жолдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4047,103 +4317,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жеке сот орындаушысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметімен айналысуға үміткер</w:t>
+              <w:t xml:space="preserve">қызметімен айналысу құқығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t xml:space="preserve">үміткер адамдарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу" мемлекеттік</w:t>
+              <w:t xml:space="preserve">аттестаттаудан өткізу" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4196,177 +4466,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттау үшін өтініш</w:t>
-[...89 lines deleted...]
-      (жеке тұлғаның, аты, әкесiнiң аты (болған жағдайда), </w:t>
+        <w:t xml:space="preserve"> Жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттау үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық әділет органына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның, аты, әкесiнiң аты (болған жағдайда),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегi), жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттауға мені жіберуді сураймын</w:t>
+      1. Мені жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттауға жіберуіңізді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Дипломы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4450,51 +4702,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Білім туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нострификациялау немесе </w:t>
+        <w:t xml:space="preserve"> сәйкес нострификациялау немесе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тану рәсімдерінен өткенін растайтын құжат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4611,52 +4863,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тағылымдаманың аяқталған күні _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жеке тұлғаның тұрғылықты жері, мекенжайы _______________________, электрондық </w:t>
+        <w:t>
+      Жеке тұлғаның тұрғылықты жері, мекенжайы _______________________, электрондық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поштасы _____________, байланыс телефоны__________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4755,70 +5007,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       денсаулық сақтау ұйымдарына "Наркологиялық науқастар тізімі" және "Психикалық науқастар тізімінен" диспансерлік есепте тұрғандығы туралы анықтама алу үшін электронды түрде сұрау салуға және нәтижелерін көрсетілетін қызметті берушіге беруге келісетіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (ЭЦҚ) (тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭЦҚ) (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20___ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4885,116 +5137,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жеке сот орындаушысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметімен айналысуға үміткер</w:t>
+              <w:t xml:space="preserve">қызметімен айналысу құқығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t>үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу" мемлекеттік</w:t>
+              <w:t xml:space="preserve"> аттестаттаудан өткізу" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5015,702 +5254,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттауға және жеке сот орындаушысы қызметімен айналысуға лицензия беру туралы өтініш</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жеке сот орындаушысы қызметімен айналысу құқығына аттестаттау/аттестаттамау туралы шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________ қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күні__________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________________________________________________________________________ </w:t>
-[...613 lines deleted...]
-      Толтырылған күні: 20___ жылғы "__" ___________</w:t>
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сот орындаушысы қызметімен айналысу құқығына аттестаттау/аттестаттамау деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Басшы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5759,103 +5636,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жеке сот орындаушысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметімен айналысуға үміткер</w:t>
+              <w:t xml:space="preserve"> қызметімен айналысу құқығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды аттестаттаудан</w:t>
+              <w:t>үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу" мемлекеттік</w:t>
+              <w:t xml:space="preserve"> аттестаттаудан өткізу" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5908,285 +5785,647 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрлігі ________________ Әділет департаментінің Жеке сот орындаушысының қызметімен айналысуға үміткер адамдардың аттестаттау комиссиясының отырысының хаттамасы</w:t>
+        <w:t xml:space="preserve"> Жеке сот орындаушысы қызметімен айналысуға құқығына үміткер адамдарды аттестаттауға және жеке сот орындаушысы қызметімен айналысуға лицензия беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық әділет органына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мені жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттауға жіберуіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Дипломы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары оқу орнының атауы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық шифрі _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дипломның нөмірі_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дипломның берілген күні ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Төрағағалық етуші: </w:t>
-[...215 lines deleted...]
-      20___ жылғы "__" ___________</w:t>
+      2) "Білім туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нострификациялау немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тану рәсімдерінен өткенін растайтын құжат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сериясы және нөмірі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тағылымдамадан өткені туралы қорытынды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тағылымдамадан өткені туралы қорытындыны бекіту күні _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________ облысының/қаласының жеке сот орындаушыларының өңірлік палатасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың жетекшісі____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың басталу күні____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың аяқталған күні _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алым ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке сот орындаушысы қызметімен айналысуға лицензия беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты жері, мекенжайы _______________________, электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поштасы _____________, байланыс телефоны__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыс болып табылатындығы және аттестаттауға жіберілгені немесе одан бас тарту мәселелері бойынша, сондай-ақ лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сотпен тыйым салынбағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы өтініште көрсетілген барлық деректер шынайы, ұсынған деректер үшін жеке жауапты болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі заңмен қорғалатын құпияны құрайтын дербес деректерді пайдалануға келісімін беретіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      денсаулық сақтау ұйымдарына "Наркологиялық науқастар тізімі" және "Психикалық науқастар тізімінен" диспансерлік есепте тұрғандығы туралы анықтама алу үшін электронды түрде сұрау салуға және нәтижелерін көрсетілетін қызметті берушіге беруге келісетіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭЦҚ) (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20___ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6280,244 +6519,244 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 69 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z51" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z52" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі-мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z53" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Әділет министрлігі (бұдан әрі - көрсетілетін қызметті беруші ) көрсетеді .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z54" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Бір өтініш" қағидаты - бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік көрсетілетін қызметтің нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z55" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z56" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке тұлға (бұдан әрі - көрсетілетін қызметті алушы) жеке сот орындаушысы қызметімен айналысуға лицензия алу үшін көрсетілетін қызметті берушіге өтінішті "электрондық үкіметтің" www.egov.kz. веб-порталы арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z57" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті алушы өтініш берген кезде "жеке кабинетіне" мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызметтің нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z58" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қағидаларға 1-қосымшаға сәйкес Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6590,70 +6829,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жеке басын куәландыратын құжат туралы, әрекетке қабілеттілігіне немесе әрекет қабілеттілігі шектеулі шектеулердің жоқтығы туралы, жеке сот орындаушысы лауазымына тағайындалғанға дейін үш жыл ішінде сот тәртібімен әкімшілік жаза қолданылған сыбайлас жемқорлық құқық бұзушылықтар туралы, жасалған сыбайлас жемқорлық құқық бұзушылықтар жайлы мәліметтердің жоқтығы туралы, заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығының жоқтығы туралы, мемлекеттік, әскери қызметтен, құқық қорғау және арнаулы мемлекеттік органдардан, соттардан және әділет органдарынан жағымсыз себептер бойынша бұрын босатылғандар туралы мәліметтердің жоқтығы туралы, жеке сот орындаушысы қызметімен айналысу құқығына берілген лицензиядан айыру туралы, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрған мемлекеттік ақпараттық жүйелерде қамтылған мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6690,70 +6929,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті беруші лицензия алуға құжаттар келіп түскен күні оларды тіркейді және орындауға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, 2015 жылғы 23 қарашадағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6768,108 +7007,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті алуға өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетің қызметті беруші көрсетілетін қызметті алушының құжаттарын алған уақыттан бастап екі жұмыс күні ішінде тапсырған құжаттарының толықтығын тексереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың толық топтамасы ұсынылмаған жағдайда және (немесе) қолдану мерзімі өтіп кеткен құжаттар ұсынылған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тарту туралы жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Келісуші мемлекеттік органның жауабы теріс болған не мемлекеттік қызметті көрсетуден бас тарту үшін өзге де негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6924,248 +7163,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лицензияны беруден бас тарту, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z68" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z69" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензиялық алым енгізілмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z70" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z71" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицензиар тиісті келісуші мемлекеттік органнан өтініш берушінің лицензиялау кезінде қойылатын талаптарға сәйкес келмейтіні туралы жауап алған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z72" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z73" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z74" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z75" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау . Жеке сот орындаушысы қызметімен айналысуға арналған лицензияны қайта ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z76" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші "электрондық үкімет" веб-порталы арқылы ЭЦҚ қойылған электрондық құжат нысанында осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "электрондық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7438,144 +7677,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік көрсетілетін қызметтің ерекшеліктерін ескере отырып өзге де талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z84" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті алушы "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" екі мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы арқылы бір өтінішті жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сот орындаушысы қызметімен айналысуға үміткер адамдардың аттестаттаудан өткені туралы шешім "Жеке сот орындаушысының қызметімен айналысуға лицензия беру" мемлекеттік қызметін одан әрі көрсету үшін Қазақстан Республикасының Әділет министрлігіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет осы Қағидалардың және "Жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет қағидаларының талаптары ескеріліп көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, Әділет министрлігі "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, "Бірыңғай байланыс орталығына" тиісті нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7612,166 +7851,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші уәкілетті органды және/немесе "Ұлттық ақпараттық технологиялар" акционерлік қоғамы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z87" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік көрсетілетін қызмет мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z88" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану кезінде шағым көрсетілетін қызметті берушінің басшысы атына, Қазақстан Республикасының Әділет министрлігіне немесе Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтердің сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z89" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Көрсетілетін қызметті берушінің атына немесе Әділет министрлігіне келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметтер сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік көрсетілетін қызметтің нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8753,90 +8992,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызмет кезінде алынатын төлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="69"/>
+          <w:bookmarkStart w:name="z12" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке сот орындаушысы қызметімен айналысуға лицензия беру және қайта ресімдеу үшін қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алым 2025 жылғы 18 шiлдедегi Қазақстан Республикасы Салық кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>616-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес алынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10481,68 +10720,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="70"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11091,68 +11330,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="71"/>
+    <w:bookmarkStart w:name="z150" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11652,246 +11891,246 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 69 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z98" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z99" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызметтің қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Өндіріп алушының өтініші бойынша атқарушылық құжат негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызмет (бұдан әрі-мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z100" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z101" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бірыңғай байланыс орталығы - Қазақстан Республикасының Үкіметі анықтайтын, көрсетілетін қызметті алушыларға мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша ақпаратты, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпаратты беру жөніндегі ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z102" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекеттік көрсетілетін қызмет-көрсетілетін қызметті алушылардың өтініші бойынша немесе өтінішінсіз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z103" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Осы қағидаларға 1-қосымшаға сәйкес Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z104" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі-портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z105" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11910,168 +12149,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z107" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті атқарушылық іс - әрекеттердің жасалу орны бойынша аумақтық әділет органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z108" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке немесе заңды тұлға (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында белгіленген өтініш пен құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z151" w:id="84"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызмет берушіге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z152" w:id="85"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - мемлекеттік корпорация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z153" w:id="86"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12090,250 +12329,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті беруші арқылы мемлекеттік қызмет көрсету тәртібінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z113" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы көрсетілетін қызметті берушіге құжаттарды жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z114" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды Атқарушылық іс жүргізу органдарының автоматтандырылған ақпараттық жүйесінде (бұдан әрі - АІЖ ОААЖ) тіркеуді жүзеге асырады және мемлекеттік сот орындаушысына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z115" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сот орындаушысы құжаттар келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде атқарушылық іс жүргізуді қозғау немесе қозғаудан бас тарту туралы қаулы шығарады, ол көрсетілетін қызметті алушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z116" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету тәртібінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z117" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы Мемлекеттік корпорацияға құжаттарды тапсырады, олар барынша қысқа мерзім ішінде көрсетілетін қызметті берушіге беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z118" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды АІЖ ОААЖ-да тіркеуді жүзеге асырады және мемлекеттік сот орындаушысына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z119" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сот орындаушы құжаттар келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде атқарушылық іс жүргізуді қозғау немесе қозғаудан бас тарту туралы қаулы шығарады, ол Мемлекеттік корпорацияға және көрсетілетін қызметті алушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z120" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Портал арқылы мемлекеттік қызмет көрсету тәртібінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z121" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы құжаттарды көрсетілетін қызметті берушіге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, 2015 жылғы 23 қарашадағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12348,150 +12587,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті алуға өтінішті тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды АІЖ ОААЖ-да тіркеуді жүзеге асырады және мемлекеттік сот орындаушысына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z123" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сот орындаушы құжаттар келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде атқарушылық іс жүргізуді қозғау немесе қозғаудан бас тарту туралы қаулы шығарады, ол көрсетілетін қызметті алушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z124" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, Мемлекеттік корпорация немесе көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады және бұл туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z125" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, Әділет министрлігі "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, "Бірыңғай байланыс орталығына", көрсетілетін қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12528,166 +12767,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші уәкілетті органды және/немесе "Ұлттық ақпараттық технологиялар" акционерлік қоғамын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z127" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызмет мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z128" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану кезінде шағым көрсетілетін қызметті берушінің басшысы атына, Қазақстан Республикасының Әділет министрлігіне немесе Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтердің сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z129" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті берушінің атына немесе Әділет министрлігіне келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметтер сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік көрсетілетін қызметтің нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16427,388 +16666,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 69 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="106"/>
+    <w:bookmarkStart w:name="z139" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z140" w:id="107"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z140" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы Қазақстан Республикасы Әділет министрінің 2015 жылғы 20 сәуірдегі № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 10963 тіркелген, 2015 жылғы 13 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z141" w:id="108"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z141" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттiк көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 11287 тіркелген, 2015 жылғы 12 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z142" w:id="109"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z142" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тағылымдамадан өткен және жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды тестілеудің және аттестаттаудың кейбір мәселелері туралы Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 қарашадағы № 605 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 12588 тіркелген, 2016 жылғы 13 қантарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z143" w:id="110"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z143" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тағылымдамадан өткен және жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтер стандарттарын бекіту" Қазақстан Республикасы Әділет министрінің 2018 жылғы 11 қаңтардағы № 61 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 16309 тіркелген, 2018 жылғы 15 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z144" w:id="111"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z144" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Тағылымдамадан өткен және жеке сот орындаушысы қызметімен айналысуға үміткер адамдарды тестілеудің және аттестаттаудың кейбір мәселелері туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 қарашадағы № 605 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 1 ақпандағы № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 16372 тіркелген, 2018 жылғы 26 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z145" w:id="112"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z145" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Тағылымдамадан өткен және жеке сот орындаушысы қызметімен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" және "Жеке сот орындаушысы қызметімен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтер стандарттарын бекіту" Қазақстан Республикасы Әділет министрінің 2018 жылғы 20 наурыздағы № 446 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 16976 тіркелген, 2018 жылғы 8 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z146" w:id="113"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z146" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасының Әділет министрінің 2015 жылғы 20 сәуірдегі № 221 бұйрығына өзгеріс енгізу туралы Қазақстан Республикасы Әділет министрінің 2019 жылғы 17 сәуірдегі № 211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 18571 тіркелген, 2019 жылғы 3 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z147" w:id="114"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z147" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Өндіріп алушының өтініші бойынша атқарушылық құжаттың негізінде атқарушылық іс жүргізуді қозғау" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 307 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 9 шілдедегі № 385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 19053 тіркелген, 2019 жылғы 29 шілдеде Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>