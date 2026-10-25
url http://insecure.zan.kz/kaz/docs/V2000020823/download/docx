--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f771a8" w14:textId="5f771a8">
+    <w:p w14:paraId="f547848" w14:textId="f547848">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -32516,191 +32516,75 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "ІІ, ІІІ және ІV санаттардағы объектілер үшін мемлекеттік экологиялық сараптама қорытындысын беру" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-қосымша алып тасталды - ҚР Экология, геология және табиғи ресурстар министрінің м.а. 20.08.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша алып тасталды - ҚР Экология, геология және табиғи ресурстар министрінің м.а. 20.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32736,1518 +32620,773 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экология, геология және</w:t>
+              <w:t>Экология және табиғи ресурстар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>табиғи ресурстар министрінің</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 2 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 130 Бұйрыққа</w:t>
-[...12 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>№130 бұйрығына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z268" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қауіпті қалдықтардың экспорты мен импортына лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
+        <w:t xml:space="preserve"> "Қауіпті қалдықтардың экспортына және импортына лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z269" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z270" w:id="226"/>
+    <w:bookmarkStart w:name="z1037" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қауіпті қалдықтардың экспорты мен импортына лицензия беру" мемлекеттік қызметін көрсетудің осы Қағидасы (бұдан әрі - Қағида) 2013 жылғы 15 сәуірдегі "Мемлекеттік қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Қауіпті қалдықтардың экспорты мен импортына лицензия беру" мемлекеттік қызметін (бұдан әрі - мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
+      1. Осы"Қауіпті қалдықтардың экспортына және импортына лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң), Қазақстан Республикасы Экология кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына (бұдан әрі – Кодекс), сондай-ақ қауіпті қалдықтардың трансшекаралық тасымалын және олардың шығарылуын бақылау туралы Базель Конвенциясына (бұдан әрі – Базель конвенциясы) сәйкес әзірленді және "Қауіпті қалдықтардың экспортына және импортына лицензия беру" мемлекеттік қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z271" w:id="227"/>
+    <w:bookmarkStart w:name="z1038" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік қызметті Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Экологиялық реттеу және бақылау комитеті (бұдан әрі - қызмет беруші) көрсетеді.</w:t>
+      2. Мемлекеттік қызмет Қазақстан Республикасында кәсіпкерлік субъектілері ретінде тіркелген және Қазақстан Республикасының заңнамасына сәйкес қауіпті қалдықтарды экспорттау және импорттау жөніндегі қызметті жүзеге асыратын, тиісті рұқсат беру құжаттары бар жеке және (немесе) заңды тұлғаларға (бұдан әрі - көрсетілетін қызметті алушы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z272" w:id="228"/>
+    <w:bookmarkStart w:name="z1039" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі - көрсетілетін қызметті алушы) көрсетіледі.</w:t>
+      3. Қазақстан Республикасының Экология және табиғи ресурстар министрлігі осы Қағидаларға өзгеріс және (немесе) толықтыру енгізілген күннен бастап 3 (үш) жұмыс күні ішінде оларды өзектендіреді және "цифрлық үкіметтің" цифрлық инфрақұрылым операторына, Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z273" w:id="229"/>
+    <w:bookmarkStart w:name="z1040" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтерді көрсету тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z274" w:id="230"/>
+    <w:bookmarkStart w:name="z1041" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкімет" веб-порталы www.egov.kz (бұдан әрі - портал) арқылы:</w:t>
+      4. Мемлекеттік қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Экологиялық реттеу және бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1042" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе) осы Қағидаларға 5-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1043" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы мемлекеттік көрсетілетін қызмет Қағидасының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1044" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-бабына сәйкес "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден қол жеткізуге алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1045" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1046" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны және (немесе) лицензияға қосымшаны алу үшін көрсетілетін қызметті беруші қауіпті қалдықтардың экспорты мен импортын лицензиялау жөніндегі қызметке қойылатын біліктілік талаптарына, оларға сәйкестігін растайтын құжаттар тізбесіне, лицензияны және (немесе) лицензияға қосымшаны алу үшін өтініш нысандарына, Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қаңтардағы №67 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №1074 болып тіркелген, 2015 жылғы 12 маусымда жарияланған) бекітілген лицензиялар нысандарына және (немесе) лицензияға қосымшаға сәйкестігіне мәліметтердің электрондық нысанын толтырудың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1047" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық еместігі анықталған жағдайда, 2 (екі) жұмыс күні ішінде көрсетілетін қызметті беруші осы Қағидаларға 5-қосымшаның 11-тармағына сәйкес өтінішті әрі қараудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1048" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толықтығы анықталған жағдайда, орындаушы 10 (он) жұмыс күні ішінде осы Қағидаларға 5-қосымшаның 10-тармағында көрсетілген талаптарға сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1049" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келген жағдайда, көрсетілетін қызметті беруші қауіпті қалдықтардың экспортына және импортына лицензияны 3 (үш) жұмыс күні ішінде дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1050" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы мемлекеттік көрсетілетін қызмет Қағидасының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Қызмет алушы біліктілік талаптарына сәйкес келмеген жағдайда, алдын ала бас тарту туралы хабарлама және өтініш берушінің ұстанымын ұсыну Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1051" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-бабына сәйкес порталдың жеке кабинеті арқылы цифрлық нысанда жүзеге асырылады. Барлық түсіндірмелер мен құжаттар қашықтан жолданады, көзбе-көз іс-шараларды өткізуге жол берілмейді, барлық әрекеттер цифрлық жүйеде автоматты түрде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1052" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1053" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтерді көрсетуге қатысты шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті берушінің басшысына осы Қағидаларға 5-қосымшаның 9-тармағында көрсетілген мекенжай бойынша жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1054" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы мемлекеттік көрсетілетін қызмет Қағидасының </w:t>
-[...752 lines deleted...]
-      8. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтерді көрсетуге қатысты шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті берушінің басшысына осы Қағиданың 5-қосымшасының 7-тармағында көрсетілген мекен-жай бойынша жіберіледі.</w:t>
+      Көрсетілетін қызметті алушының Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:p>
-[...166 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1055" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсетілетін қызметті беруші тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1056" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="246"/>
+      мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1057" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      Шағымды қарау мерзімін ұзартуға тек бір рет және тек мемлекеттік органдарға немесе ұйымдарға ресми сұрау салулар жолданған жағдайда ғана жол беріледі, жолданған сұрау салулардың тізбесі мен олардың жіберілген күндер өтініш берушінің жеке кабинетінде орналастырылады, мерзімді ұзартудың өзге негіздері қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z291" w:id="247"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1058" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда лауазымды тұлға шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="248"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1059" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Заңның 4-бабының 1-тармағы 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z293" w:id="249"/>
+    <w:bookmarkStart w:name="z1060" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету ерекшеліктерін ескеретін өзге де талаптар</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету ерекшеліктерін есепке алғандағы өзге де талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z294" w:id="250"/>
+    <w:bookmarkStart w:name="z1061" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Көрсетілетін қызметті алушы порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі мен мәртебесі туралы, сондай-ақ мемлекеттік қызметтерді ұсынудың бірыңғай байланыс орталығы арқылы ақпарат алуға мүмкіндігі бар.</w:t>
+      7. Көрсетілетін қызметті алушы порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі мен мәртебесі туралы, сондай-ақ мемлекеттік қызметтерді ұсынудың бірыңғай байланыс орталығы арқылы ақпарат алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z295" w:id="251"/>
+    <w:bookmarkStart w:name="z1062" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары: бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары: бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34297,90 +33436,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті қалдықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспорты мен импортына</w:t>
+              <w:t>экспортына және импортына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету Қағидасына</w:t>
+              <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -34420,51 +33559,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті қалдықтардың экспортына лицензия және лицензияға қосымша алу үшін жеке тұлғаның өтініші</w:t>
+        <w:t xml:space="preserve"> Қауіпті қалдықтардың экспортына лицензия және (немесе) лицензияға қосымша алу үшін жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34479,88 +33618,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Жылы айы күнінен бастап жылы айы күніне дейін жұмыс істеу аралығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. 202 жылғы " " бастап 202 жылғы " " аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34594,69 +33753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. № бастап</w:t>
-[...17 lines deleted...]
-Келісімшарт</w:t>
+4. № Келісімшарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34731,88 +33872,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Тағайындалған мемлекет|</w:t>
+7. Жеткізілетін ел|</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Сатып алушы мемлекет |</w:t>
+8. Сатып алушы ел |</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35156,123 +34297,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Көрсетілетін қызметті алушының уәкілетті адамы</w:t>
-[...71 lines deleted...]
-электрондық цифрлық қолтаңба орны, күні</w:t>
+18. Көрсетілетін қызметті алушының уәкілетті адамы Тегі, аты, әкесінің аты (бар болса) Лауазымы Телефоны Электрондық цифрлық қолтаңба орны, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35324,90 +34393,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті қалдықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспорты мен импортына</w:t>
+              <w:t>экспортына және импортына"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t>лицензия беру мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету Қағидасына</w:t>
+              <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -35447,51 +34516,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті қалдықтардың импортына лицензия және лицензияға қосымша алу үшін жеке тұлғаның өтініші</w:t>
+        <w:t xml:space="preserve"> Қауіпті қалдықтардың импортына лицензия және (немесе) лицензияға қосымша алу үшін жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35506,184 +34575,186 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Жылы айы күнінен бастап жылы айы күніне дейін жұмыс істеу аралығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. 202 жылғы " " бастап 202 жылғы " " аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Лицензия түрі| ЭКСПОРТ</w:t>
+3. Лицензия түрі| ИМПОРТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. № бастап</w:t>
-[...17 lines deleted...]
-Келісімшарт</w:t>
+4. № Келісімшарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35717,129 +34788,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Сатушы</w:t>
+6. Сатып алушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Тағайындалған мемлекет|</w:t>
+7. Жеткізілетін ел||</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Сатушы мемлекет |</w:t>
+8. Сатып алушы ел |</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36183,123 +35254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Көрсетілетін қызметті алушының уәкілетті адамы</w:t>
-[...71 lines deleted...]
-электрондық цифрлық қолтаңба орны, күні</w:t>
+18. Көрсетілетін қызметті алушының уәкілетті адамы Тегі, аты, әкесінің аты (бар болса) Лауазымы Телефоны Электрондық цифрлық қолтаңба орны, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36351,174 +35350,122 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті қалдықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспорты мен импортына</w:t>
+              <w:t>экспортына және импортына"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t>лицензия беру мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету Қағидасына</w:t>
+              <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті қалдықтардың экспортына лицензия және лицензияға қосымша алу үшін заңды тұлғаның өтініші</w:t>
+        <w:t xml:space="preserve"> Қауіпті қалдықтардың экспортына лицензия және (немесе) лицензияға қосымша алу үшін заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36533,88 +35480,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Жылы айы күнінен бастап жылы айы күніне дейін жұмыс істеу аралығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. 202 жылғы " " бастап 202 жылғы " " аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36648,69 +35615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. № бастап</w:t>
-[...17 lines deleted...]
-Келісім-шарт</w:t>
+4. № Келісімшарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36785,88 +35734,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Тағайындалған мемлекет|</w:t>
+7. Жөнелтуші ел|</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Сатып алушы мемлекет |</w:t>
+8. Сатып алушы ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37210,123 +36159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Көрсетілетін қызметті алушының уәкілетті адамы</w:t>
-[...71 lines deleted...]
-электрондық цифрлық қолтаңба орны, күні</w:t>
+18. Көрсетілетін қызметті алушының уәкілетті адамы Тегі, аты, әкесінің аты (бар болса) Лауазымы Телефоны Электрондық цифрлық қолтаңба орны, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37367,102 +36244,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті қалдықтардың</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -37482,70 +36307,174 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>экспортына және импортына"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензия беру мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті қалдықтардың импортына лицензия және лицензияға қосымша алу үшін заңды тұлғаның өтініші</w:t>
+        <w:t xml:space="preserve"> Қауіпті қалдықтардың импортына лицензия және (немесе) лицензияға қосымша алу үшін заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37560,184 +36489,186 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Жылы айы күнінен бастап жылы айы күніне дейін жұмыс істеу аралығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. 202 жылғы " " бастап 202 жылғы " " аралығында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Лицензия түрі| ЭКСПОРТ</w:t>
+3. Лицензия түрі| ИМПОРТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. № бастап</w:t>
-[...17 lines deleted...]
-Келісімшарт</w:t>
+4. № Келісім-шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37771,129 +36702,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Сатушы</w:t>
+6. Сатып алушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Тағайындалған мемлекет|</w:t>
+7. Жөнелтуші ел |</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Сатушы мемлекет |</w:t>
+8. Сатушы ел |</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38117,51 +37048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Сыртқы экономикалық қызметтің бірыңғай тауар номенклатурасына арналған тауар коды және оның сипаттамасы ||</w:t>
+15. Сыртқы экономикалық қызметтің бірыңғай тауар номенклатурасына арналған тауар коды және оның сипаттамасы |</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -38237,123 +37168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Көрсетілетін қызметті алушының уәкілетті адамы</w:t>
-[...71 lines deleted...]
-электрондық цифрлық қолтаңба орны, күні</w:t>
+18. Көрсетілетін қызметті алушының уәкілетті адамы Тегі, аты, әкесінің аты (бар болса) Лауазымы Телефоны Электрондық цифрлық қолтаңба орны, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38405,153 +37264,260 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті қалдықтардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспорты мен импортына</w:t>
+              <w:t>экспортына және импортына"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t>лицензия беру мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету Қағидасына</w:t>
+              <w:t>көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>қағидаларына 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қауіпті қалдықтардың экспорты мен импортына лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызмет талабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38584,87 +37550,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет берушінің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің экологиялық реттеу және бақылау комитеті.</w:t>
+"Қауіпті қалдықтардың экспортына және импортына лицензия беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38697,87 +37663,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді ұсыну жолдары</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства" www.egov.kz.</w:t>
+Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Экологиялық реттеу және бақылау комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38810,105 +37776,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші өтінімді тіркеген сәттен бастап:</w:t>
-[...17 lines deleted...]
-лицензия және лицензияға қосымшалар беру - 15 (он бес) жұмыс күні ішінде.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38941,87 +37889,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (толық автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы арқылы www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39054,105 +38002,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтардың импортына және экспортына лицензия және лицензияға қосымша немесе осы мемлекеттiк көрсетiлетiн қызмет стандартының 9-тармағында көзделген жағдайларда және негiздер бойынша мемлекеттiк көрсетілетін қызметтi көрсетуден бастарту туралы дәлелдi жауап.</w:t>
-[...17 lines deleted...]
-Көрсету нысаны электронды (толық электронды).</w:t>
+Көрсетілетін қызметті беруші өтінішті тіркеген сәттен бастап: лицензияны және лицензияға қосымшаны 15 (он бес) жұмыс күні ішінде беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39185,141 +38115,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады, сондай-ақ портал арқылы төлем "электрондық үкіметтің" төлем шлюзі арқылы (бұдан әрі - ЭҮТШ) жүзеге асырылады.</w:t>
+              <w:t>
+Электронды (жартылай цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39352,159 +38228,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі демалыс және мереке күндерін қоспағанда, күн сайын 9.00-ден 18:30 дейін.</w:t>
-[...71 lines deleted...]
-2) www.egov.kz порталында орналастырылған.</w:t>
+Қауіпті қалдықтардың экспортына және импортына лицензия және (немесе) лицензияға қосымшалар, не осы мемлекеттік көрсетілетін қызмет талабының 11-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39537,357 +38359,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыға жүгінген кезде мемлекеттік ызмет көрсету үшін қажетті құжаттар тізімі.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...270 lines deleted...]
-қалдықтарды қолдану бойынша қызмет түрін жүзеге асыруға арналған лицензияның көшірмесі.</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледі. Қауіпті қалдықтардың экспортына және импортына лицензия бергені үшін лицензиялық алым "Салықтар және бюджетке төленетін басқа да міндетті төлемдер туралы" Кодексінің (Салық кодексі) 2025 жылғы 18 шілдедегі </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+616-бабына сәйкес жүзеге асырылады және лицензия беру үшін 10 айлық есептік көрсеткішті құрайды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма – қол және қолма – қол емес нысанда, екінші деңгейдегі банктер мен жекелеген банк операцияларын жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ТШЭУ) арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39920,213 +38508,765 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту негіздемесі мыналар болып табылады.</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
-[...125 lines deleted...]
-8) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда;</w:t>
+Демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демалыс күндері: сенбі және жексенбі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда) өтінішті тіркеу және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары келесі мекенжайларда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталында.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қауіпті қалдықтарды экспорттауға лицензияны және (немесе) лицензияға қосымшаны электрондық түрде алу үшін жеке тұлғаның өтініші электрондық нысанда, қызмет алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылып, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қауіпті қалдықтарды импорттауға лицензияны және (немесе) лицензияға қосымшаны электрондық түрде алу үшін жеке тұлғаның өтініші электрондық нысанда, қызмет алушының ЭЦҚ куәландырылып, осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қауіпті қалдықтарды экспорттауға лицензияны және (немесе) лицензияға қосымшаны электрондық түрде алу үшін заңды тұлғаның өтініші электрондық нысанда, қызмет алушының ЭЦҚ куәландырылып, осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қауіпті қалдықтарды экспорттауға лицензияны және (немесе) лицензияға қосымшаны электрондық түрде алу үшін заңды тұлғаның өтініші цифрлық нысанда, қызмет алушының ЭЦҚ куәландырылып, осы Қағидаларға </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-қосымшаға сәйкес нысан бойынша ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияланатын қызмет түрін жүзеге асыруға арналған лицензияның көшірмесі немесе лицензияның болуы туралы мәліметтер егер қызметтің мұндай түрі Одақтың кедендік аумағында лицензиялау енгізілген тауар айналымымен байланысты болса, лицензияланатын қызмет түрін жүзеге асыру (егер бұл мүше мемлекеттің заңнамасында көзделсе);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+келісімшарт (тар)дың (шарттардың) көшірмесі тасымалдауға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік экологиялық сараптама қорытындысының көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Базель конвенциясының 6 – бабының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-тармағына сәйкес қауіпті қалдықтарды трансшекаралық тасымалдау туралы хабарлама (3 (үш) данада);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базель конвенциясының V B қосымшасына сәйкес қалдықтарды тасымалдау туралы құжат 3 (үш) данада);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қауіпті қалдықтарды пайдаланудың техникалық (технологиялық) мүмкіндіктерінің болуы туралы ақпарат (қауіпті қалдықтарды шикізат ретінде пайдалану мүмкіндігін растайтын технологиялық регламенттен үзінді көшірме немесе басқа қауіпті қалдықтардың немесе олардың қалдықтарының пайда болуына жол бермейтін, оларды пайдалануға тартуды растайтын басқа құжат), (қауіпті қалдықтар әкелінген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базель конвенциясының 6 – бабының 11-тармағына сәйкес қауіпті қалдықтарды трансшекаралық тасымалдау кезінде сақтандыруды, кепілді немесе басқа кепілдікті қамтамасыз етуді растайтын құжаттың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қалдықтарды пайдалану жөніндегі қызметті жүзеге асыруға лицензияның көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмесе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш беруші біліктілік талаптарына сәйкес келмесе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) лицензиар өтініш берушінің лицензиялау кезінде қойылатын талаптарға сәйкес еместігі туралы тиісті келісуші мемлекеттік органнан жауап алса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты мәлімделген қызмет түрін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сот орындаушысының ұсынысы негізінде соттың көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы; 7) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталған жағдайларда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -44122,55 +43262,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>