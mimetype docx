--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5eb057f" w14:textId="5eb057f">
+    <w:p w14:paraId="3fab356" w14:textId="3fab356">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,259 +86,319 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссияларын тағайындау және босату қағидаларын және Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасына және мүшелеріне қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 25 мамырдағы № 57 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 4 маусымда № 20820 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 25 мамырдағы № 57 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 4 маусымда № 20820 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 32 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -431,211 +493,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының тарату комиссияларын тағайындау мен босату қағидаларын және Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының тарату комиссиясының төрағасы мен мүшелеріне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9945 болып тіркелген, 2014 жылғы 23 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының тарату комиссиясын тағайындау және босату қағидаларын және Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының тарату комиссиясының төрағасы мен мүшелеріне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 190 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 қыркүйектегі № 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14424 болып тіркелген, 2016 жылғы 23 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -650,111 +712,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықаралық қатынастар және сыртқы коммуникациялар басқармасы осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1041,125 +1103,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 57 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссияларын тағайындау және босату қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағиданың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Мәжбүрлеп таратылатын банктердің, сақтандыру (қайта сақтандыру) ұйымдарының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссияларын тағайындау және босату қағидалары (бұдан әрі – Қағидалар) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1174,51 +1236,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сақтандыру қызметі туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) мәжбүрлеп таратылатын екінші деңгейдегі банктер, сақтандыру (қайта сақтандыру) ұйымдары, сондай-ақ қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – мәжбүрлеп таратылатын қаржы ұйымы) тарату комиссияларының төрағасын және мүшелерін тағайындау және босату тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1237,68 +1299,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тарату комиссиясы құрылған кезде мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы мен мүшелерін уәкілетті орган:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мәжбүрлеп таратылатын банктің, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасына немесе мүшесіне тағайындау үшін құжаттар ұсынған және осы қаулымен бекітілген Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасына және мүшелеріне қойылатын талаптарға (бұдан әрі – Талаптар) сәйкес келетін, тестілеуден оң нәтижелер алған, Қағидаларға сәйкес әңгімелесуден өткен кандидаттардың (бұдан әрі – кандидат);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1445,68 +1509,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандыру ұйымдары (бұдан әрі – кепілдік беру ұйымы) кепілдік беру ұйымның қолдаухаты негізінде таратылған жағдайда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос жұмыс орнына кандидаттар болмаған немесе кандидаттар Талаптарға сәйкес келмеген (мәжбүрлеп таратылатын банктің, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасы мен мүшелерін тағайындау кезінде);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1597,70 +1663,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының және (немесе) мүшесінің бос жұмыс орнына орналасу туралы хабарландыруды уәкілетті орган қаржы ұйымын мәжбүрлеп тарату туралы өтінішпен сотқа жүгінген күннен бастап 7 (жеті) жұмыс күні ішінде уәкілетті органның интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарату комиссиясын құру қаржы ұйымын мәжбүрлеп тарату туралы сот шешімі күшіне енген күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1733,108 +1799,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кандидат ұсынатын құжаттарды қарау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайды қоспағанда, кандидат мәжбүрлеп таратылатын қаржы ұйымының атауын көрсете отырып және мынадай құжаттарды қоса бере отырып, уәкілетті органға өзін мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы немесе мүшесі етіп тағайындау туралы өтінішін ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттың жеке басын куәландыратын құжаттың нотариат куәландырған көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1961,70 +2027,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мәжбүрлеп таратылатын өзге қаржы ұйымы тарату комиссиясының төрағасы немесе мүшесі болып табылатын не бос орынға өтініш берген күннің алдындағы бір жылдың ішінде мәжбүрлеп таратылатын өзге қаржы ұйымы тарату комиссиясының төрағасы немесе мүшесі болған кандидат мыналарды қоса бере отырып, өзін мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы немесе мүшесі етіп тағайындау туралы өтінішін ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттың мәжбүрлеп таратылатын өзге қаржы ұйымы тарату комиссиясының төрағасы не мүшесі болып табылатынын не бұрын болғанын куәландыратын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2079,318 +2145,318 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган Қағидалардың 3, 5 және 6-тармақтарында көрсетілген құжаттар ұсынылған күннен бастап 10 (он) жұмыс күні ішінде кандидаттың тарату комиссиясының төрағасы немесе мүшесі етіп тағайындау туралы өтінішін (ұйымның кепілдік беру жөніндегі өтінішхатын) және құжаттарды олардың Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды. Кандидат (кепілдік беру жөніндегі ұйымның қызметкері) ұсынған құжаттарды тексеру үшін қажет болған кезде уәкілетті орган мемлекеттік органдарға және (немесе) өзге ұйымдарға сұратулар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті органға ұсынылған, Қағидалардың талаптарына сәйкес келмейтін құжаттар кандидатқа (кепілдік беру жөніндегі ұйымға) қайтарылады. Қайтарылған құжаттардың көшірмелері кандидаттың іс қағаздарына қосып тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта ұсынылған құжаттар жаңадан келіп түскен болып есептеледі және Қағидаларда белгіленген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті органның құрылымдық бөлімшесі (бұдан әрі – жауапты бөлімше) Талаптарға сәйкес келген кандидат бойынша тестілеуге жіберу туралы қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәжбүрлеп таратылатын немесе банкрот деп танылған өзге қаржы ұйымының немесе заңды тұлғаның бұрын басшы қызметкері болған кандидат бойынша қорытындыда оның көрсетілген лауазымдардағы қызметі туралы және ол жол берген бұзушылықтар туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тестілеуге жіберу туралы қорытынды кандидат ұсынған құжаттар топтамасына қоса беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Кепілдік беру жөніндегі ұйым қызметкерінің Талаптарға және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кепілдік беру жөніндегі ұйымның қызметкері әрбір парағына қол қойған және қол қойған өзін мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы не мүшесі етіп тағайындауға арналған кепілдік беру жөніндегі ұйым қызметкерінің сауалнамасы қоса берілген кепілдік беру жөніндегі ұйымның өтінішхатына сәйкес келуі кепілдік беру жөніндегі ұйым қызметкерінің мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы не мүшесі лауазымына сауалнамасын жауапты бөлімшенің қарауы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілдік беру жөніндегі ұйым қызметкерінің Талаптарға сәйкес келуін кепілдік беру жөніндегі ұйым қамтамасыз етеді. Кепілдік беру жөніндегі ұйымның өтінішхатында мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының төрағасы не мүшесі лауазымына үміткер кепілдік беру жөніндегі ұйым қызметкерінің талаптарға сәйкес келетіндігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепілдік беру жөніндегі ұйым қызметкерінің сауалнамасын және кепілдік беру жөніндегі ұйымның өтінішхатын қарау нәтижелері бойынша жауапты бөлімше кепілдік беру жөніндегі ұйым қызметкері бойынша қорытынды дайындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Талаптарға сәйкес келмейтін кандидат немесе кепілдік беру жөніндегі ұйым қызметкері бойынша уәкілетті орган кандидаттың немесе кепілдік беру жөніндегі ұйым қызметкерінің Талаптарға сәйкес келмейтіндігі туралы негізделген жауап жібереді және ұсынылған құжаттарды қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тестілеу өткізгенге дейін 7 (жеті) жұмыс күні бұрын жауапты бөлімше кандидатқа тестілеудің өтетін күні және орны туралы жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидат тестілеуден өту үшін дәлелді себептермен белгіленген мерзімде келмеген жағдайда кандидат бұл туралы уәкілетті органға келмеу себептерін көрсете отырып хабарлайды. Уәкілетті орган тестілеуден өту үшін оған жаңа мерзім белгілейді және тестілеу өткізуге дейін 3 (үш) жұмыс күні бұрын кандидатқа бұл туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кандидаттарды тестілеу 30 (отыз) сұрақ бойынша 45 (қырық бес) минут ішінде компьютерлік әдіспен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеуді жүргізу кезінде кандидаттың жазбаша, электрондық немесе басқа ақпараттық материалдарды пайдалануына жол берілмейді. Көрсетілген талаптардың бұзылуы тестілеудің теріс нәтижесіне теңестіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2401,126 +2467,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат тестілеуден өткеннен кейін дереу қол қойғызу жолымен тестілеу нәтижелерімен таныстырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеудің оң нәтижесін алған (кем дегенде 70 (жетпіс) пайыз дұрыс жауап жинаған) кандидат әңгімелесуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әңгімелесуді уәкілетті органның біліктілік комиссиясы кандидат тестілеудің оң нәтижесін алғаннан кейін 3 (үш) жұмыс күні ішінде өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгімелесудің мақсаты кандидаттардың кәсіби, іскерлік және жеке қасиеттерін бағалау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әңгімелесу қорытындылары уәкілетті органның біліктілік комиссиясының хаттамасымен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уәкілетті орган мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттарда дәйексіз ақпарат болса (кандидаттың қасақана жалған ақпарат пен құжаттарды ұсынуы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2531,226 +2597,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидат Қағидаларда және Талаптарда белгіленген талаптарға сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тестілеудің немесе әңгімелесудің нәтижесі теріс болса не дәлелді себептерсіз тестілеуге және (немесе) әңгімелесуге келмесе, кандидатты мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының төрағасы немесе мүшесі етіп тағайындамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уәкілетті орган әңгімелесуден өтпей қалған кандидатқа уәкілетті органның біліктілік комиссиясының хаттамасына қол қойылған күннен бастап 10 (он) жұмыс күні ішінде тиісті жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының құрамына қатысты шешімдер қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уәкілетті орган мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының және (немесе) мүшесінің кандидатты және (немесе) кепілдік беру жөніндегі ұйымның қызметкерін тағайындау туралы шешімін жауапты бөлімше дайындаған кандидат бойынша қорытынды, кепілдік беру жөніндегі ұйымның қызметкері жөніндегі қорытынды, уәкілетті органның бірінші басшысының (бірінші басшы орынбасарының) бұйрығы түрінде ресімделетін уәкілетті органның біліктілік комиссиясының хаттамасы негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уәкілетті органның біліктілік комиссиясы уәкілетті органның бірінші басшысының (бірінші басшы орынбасарының) бұйрығы негізінде құрылады. Уәкілетті органның біліктілік комиссиясына төраға – уәкілетті органның бірінші басшысының орынбасары басшылық етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның біліктілік комиссиясының құрамына уәкілетті органның мүдделі құрылымдық бөлімшелерінің қызметкерлері кіреді. Уәкілетті органның біліктілік комиссиясының шешімдері уәкілетті органның біліктілік комиссиясының отырысына қатысып отырған оның мүшелерінің жай көпшілік дауысымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының сандық құрамын уәкілетті органның біліктілік комиссиясы белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уәкілетті органның мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшесін тағайындау туралы бұйрығында мәжбүрлеп таратылатын қаржы ұйымының атауы, мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының және (немесе) мүшелерінің тегі, аты, әкесінің аты (бар болса), олардың жеке басын куәландыратын құжаттардың деректемелері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Уәкілетті органның кандидатты, кепілдік беру жөніндегі ұйымның қызметкерін мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының және (немесе) мүшесінің қызметіне тағайындау туралы бұйрығының көшірмесі бұйрыққа қол қойылған күннен бастап 3 (үш) жұмыс күні ішінде олардың жіберілуін тіркеуді қамтамасыз ететін байланыс құралдарымен жіберіледі немесе кандидаттың, кепілдік беру жөніндегі ұйымның өзіне тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қағидаларда белгіленген құжаттарды ұсынбастан, тестілеуден және әңгімелесуден өтпестен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының (тарату комиссиясы төрағасының орынбасары болмаған жағдайда) міндеттерін - мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының мүшесіне немесе жұмысқа тартылған қызметкерге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2859,420 +2925,406 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшелерін босату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жауапты бөлімше мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының есептері, мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының қызметіне жүргізілген тексерулердің актілері, өтінішхаттар мен өзге де материалдар негізінде қорытынды дайындайды және мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшесін босату туралы мәселені уәкілетті органның біліктілік комиссиясының отырысына шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Уәкілетті орган мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшесін мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тарату комиссиясының төрағасы және (немесе) мүшесі уәкілетті органға өзінің кандидатурасын тарату комиссиясының төрағасы және (немесе) мүшесі қызметіне қарау кезінде қасақана жалған ақпаратты немесе құжаттарды ұсынғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз міндеттерін орындамағанда және (немесе) тиісінше орындамағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) тарату комиссиясы белгіленген мерзімде уәкілетті органның жазбаша ұйғарымын орындамағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының азаматтық, салық, еңбек, банк заңнамасында, Қазақстан Республикасының қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы заңнамасында, Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, депозиттерге міндетті кепілдік беру туралы, Сақтандыру төлемдеріне кепілдік беру қоры туралы, төлемдер және төлем жүйелері туралы, зейнетақымен қамсыздандыру туралы, бағалы қағаздар нарығы туралы, акционерлік қоғамдар туралы заңнамасында белгіленген қаржы ұйымдарын және басқа заңды тұлғаларды тарату рәсімдерін жүргізу жөніндегі талаптарды бұзғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган Қағидалардың 3-тармағының 2) және 3) тармақшаларына сәйкес тарату комиссиясының төрағасын және (немесе) мүшелерін уәкілетті орган қызметкерлерінің арасынан тағайындау туралы шешім шығарғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тарату комиссиясы тарату комиссиясының төрағасымен және (немесе) мүшесімен еңбек шартын және (немесе) өзге азаматтық-құқықтық шартты тоқтатқанда (бұзғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лауазымдық міндеттерін қайта бөлуге немесе мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының төрағасы немесе мүшесі лауазымын атқаратын қызметкермен еңбек шартын бұзуға байланысты мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының төрағасы және мүшесі лауазымынан өз қызметкерлерін босату туралы атқаратын лауазымынан босатылатын күнге дейін күнтізбелік 30 (отыз) күн бұрын ұсынылған кепілдік беру жөніндегі ұйымның өтінішхаты болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс көлемінің қысқаруына байланысты тарату комиссиясының мүшесі лауазымынан босату туралы уәкілетті орган шешім шығарғанда немесе мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясы төрағасының өтінішхаты болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уәкілетті органның қызметкерін мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының құрамынан шығарудың қызметтік қажеттілігі (лауазымдық міндеттерін қайта бөлу) болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тарату комиссиясы төрағасының немесе мүшесінің лауазымын атқаратын уәкілетті органның қызметкерімен еңбек шартын бұзғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының еңбек заңнамасын бұзғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарату комиссиясы кепілдік беру жөніндегі ұйымның алдында ол төлеген (төлейтін) кепілдік өтемінің сомасы бойынша берешегін өтеген жағдайда босатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...239 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Уәкілетті орган мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшесін босату туралы шешімді жауапты бөлімше дайындаған мәжбүрлеп таратылатын қаржы ұйымы тарату комиссиясының төрағасы және (немесе) мүшесі жөніндегі қорытынды, уәкілетті органның бірінші басшысының (бірінші басшы орынбасарының) бұйрығы түрінде ресімделетін уәкілетті органның біліктілік комиссиясының хаттамасы негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның қаржы ұйымы тарату комиссиясының төрағасын және (немесе) мүшесін босату туралы бұйрығында мәжбүрлеп таратылатын қаржы ұйымының атауы, Қағидалардың 24-тармағында көзделген тарату комиссиясының төрағасын және (немесе) мүшесін босату негіздемесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3753,68 +3805,68 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1879600" cy="1803400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауалнама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3933,126 +3985,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тегі, аты, әкесінің аты (ол бар болса) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                               (толық көрсету) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тұратын жері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4081,238 +4133,238 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (телефон, факс, электрондық пошта мекенжайы (бар болса) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Туған күні мен жері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Азаматтығы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жеке басын куәландыратын құжаттың толық деректемелері, жеке сәйкестендіру нөмірі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Білімі туралы деректер (біліктілікті көтеру курстарын қоса алғанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5117,70 +5169,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сіздің біліктілігіңізді және құзыреттігіңізді объективті түрде айқындау үшін </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       маңызды деп санайтын кез келген басқа да ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5191,70 +5243,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өзге де қаржы ұйымдарының және заңды тұлғалардың жарғылық капиталында </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (акцияларды иелену) тікелей және (немесе) жанама қатысу</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5807,70 +5859,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алынған қарыздар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6860,70 +6912,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Сіз қаржы ұйымы қызметінің мәселесі бойынша сот талқылауларында жауапкер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ретінде қатыстыңыз ба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6934,70 +6986,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Сіз бұрын өзге де қаржы ұйымын немесе заңды тұлғаны мәжбүрлеп тарату туралы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шешім қабылданғанға дейін (оның ішінде банкроттық негізі бойынша) 1 (бір) жылдан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7098,70 +7150,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (ұйымның атауы, лауазымы, жұмыс кезеңі, тарату (банкроттық) туралы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың шешім шығарған күні, таратылу (банкрот болу) себебі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сіздің қаржы ұйымының басшы қызметкері лауазымына ие болу және өмір бойына </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан айыру түріндегі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7208,70 +7260,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сізге қатысты Қазақстан Республикасы заңнамасының өзге де қаржы ұйымдарын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және заңды тұлғаларды тарату рәсімдерін жүргізу жөніндегі талаптарын бұзу, өзге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7390,70 +7442,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                   (ұйымның атауы, лауазымы, жұмыс кезеңі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Сіздің соңғы 3 (үш) жыл ішінде 2015 жылғы 23 қарашадағы Қазақстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республикасы Еңбек кодексінің 52-бабы 1-тармағының 9), 12), 13), 15), 16), 17), 18) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7500,70 +7552,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Сіз бұрын мәжбүрлеп таратылатын немесе банкрот деп танылған өзге де қаржы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымының немесе заңды тұлғаның басшы қызметкері болдыңыз ба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7610,70 +7662,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (ұйымның атауы, лауазымы, жұмыс кезеңі, тарату (банкроттық) туралы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың шешім шығарған күні, таратылу (банкрот болу) себебі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Сіз борышкердің немесе мәжбүрлеп таратылатын қаржы ұйымы кредиторының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылтайшысы (қатысушысы, акционері) не лауазымды адамы болып табыласыз ба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7684,70 +7736,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Сіз мәжбүрлеп таратылатын қаржы ұйымының дебиторы не кредиторы болып </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табыласыз ба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7758,70 +7810,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Сіз мәжбүрлеп таратылатын қаржы ұйымына қатысты үлестес тұлға болып </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табыласыз ба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7832,70 +7884,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Сіздің өзге де лауазымды (қызметті) атқаруыңызға байланысты шектеулеріңіз бар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ма?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7906,70 +7958,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Еңбек қызметі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8804,107 +8856,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№57 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасына және мүшелеріне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Мәжбүрлеп таратылатын банктің, сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының тарату комиссиясының төрағасына және мүшелеріне қойылатын талаптар (бұдан әрі – Талаптар) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8919,87 +8971,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сақтандыру қызметі туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және мәжбүрлеп таратылатын екінші деңгейдегі банктің, сақтандыру (қайта сақтандыру) ұйымының, қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банкі филиалының (бұдан әрі – мәжбүрлеп таратылатын қаржы ұйымы) тарату комиссиясының төрағасына және мүшелеріне қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мәжбүрлеп таратылатын қаржы ұйымының тарату комиссиясының төрағасы немесе мүшесі болып тағайындалатын кандидатқа (бұдан әрі – кандидат), депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйымның немесе сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның қызметкеріне мынадай талаптар қойылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары экономикалық немесе заң білімінің немесе бухгалтерлік есеп пен аудит саласында жоғары білімінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9525,63 +9561,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9903,35 +9961,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>