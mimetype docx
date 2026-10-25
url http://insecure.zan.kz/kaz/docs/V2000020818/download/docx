--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b13451f" w14:textId="b13451f">
+    <w:p w14:paraId="cf4d772" w14:textId="cf4d772">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1014,1494 +1014,980 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Қорғаныс министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 992</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      1. Осы "Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының әуе кеңістігіндегі тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге арнайы рұқсатты беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының әуе кеңістігіндегі тыйым салынған аймақ пен ұшуға шектеу қойылған аймақ аумағының үстінен ұшып өтуге арнайы рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Қорғаныс министрлігі (бұдан әрі – көрсетілетін қызметті беруші) "Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет), Қазақстан Республикасы Мемлекеттік күзет қызметі және ұлттық қауіпсіздік органдары (бұдан әрі – көрсетілетін қызметті бірлесіп беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) "Е-лицензиялау" Мемлекеттік базасы" цифрлық жүйесін пайдалану арқылы көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – өтініш) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған www.elicense.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын талаптар және мемлекеттік қызмет көрсету нәтижесі, сондай-ақ мемлекеттік қызмет көрсету ерекшелігі ескерілген өзге де мәлімет осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес негізгі талаптар тізбесінде (бұдан әрі – тізбе) жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      4. "Жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алатын күні көрсетіліп, мемлекеттік көрсетілген қызмет үшін өтініштің қабылданғаны туралы белгі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+      Көрсетілетін қызметті беруші құжаттар түскен күні өтінішті тіркейді, сұранымды қалыптастырады және оны келісу үшін көрсетілетін қызметті бірлесіп берушіге қоса берілген құжаттардың цифрлық көшірмесімен бірге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасының Қорғаныс министрлігі (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушыларға) көрсетеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті тіркеу және қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген не Тізбенің 10-тармағына сәйкес құжаттар топтамасы толық ұсынылмаған жағдайда, көрсетілетін қызметті беруші цифрлық күту парағы арқылы өтінішті қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылған жағдайда өтінішті және (немесе) құжаттарды қабылдау күні көрсетілетін қызметті алушының алғашқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 3 (үш) жұмыс күні мерзімі белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі көрсетілетін қызметті алушы анықталған кемшіліктерді жойған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтінішті және құжаттарды қабылдаудан не одан әрі қараудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік қызмет бірлесіп көрсетілетін қызметті берушімен келісу уақыты ескеріліп, 7 (жеті) жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті бірлесіп беруші сұранымды 4 (төрт) жұмыс күні ішінде келіседі немесе осы Қағидаларға 2-қосымшаның 11-тармағында көзделген жағдайда сұранымды келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші келісу нәтижесі бойынша 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге арнайы рұқсат беру туралы немесе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге арнайы рұқсат беруден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіз болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тарту себептерін көрсетіп, жауап жібереді. Егер бас тарту туралы шешімді көрсетілетін қызметті бірлесіп беруші қабылдаған жағдайда, көрсетілетін қызметті бірлесіп беруші бұл туралы көрсетілетін қызметті берушіні хабардар етеді, ол оның шешімі негізінде көрсетілетін қызметті алушыға бас тарту себептерін көрсетіп, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші уәкілетті адамының электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған цифрлық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға 2-қосымшаның 11-тармағында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсетуді мониторингтеудің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректі енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға өзгеріс және (немесе) толықтыру енгізілген кезде көрсетілетін қызметті беруші әділет органында тиісті нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін он жұмыс күні ішінде мұндай өзгеріс және (немесе) толықтыру туралы ақпаратты "цифрлық үкімет" операторына, Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
-[...863 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешіміне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттіке қызметтер көрсету мәселелері бойынша қызметті берушінің және (немесе) олардың қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тікелей мемлекеттік қызмет көрсететін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      Тікелей мемлекеттік қызмет көрсететін қызметті берушіге түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портал арқылы өтініш жасаған кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Шағымдану тәртібі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттіке қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Жоғарғы әкімшілік орган, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) мемлекеттік қызмет көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым шешіміне, әркетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұр ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет, оның ішінде цифрлық нысанда көрсетілетін қызмет ерекшелігі ескерілген өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      12. Көрсетілетін қызметті алушы ЭЦҚ болған кезде мемлекеттік көрсетілетін қызметті цифрлық нысанда портал арқылы ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+      13. Мемлекеттік қызмет көрсетілетін жердің мекенжайы Қазақстан Республикасы Қорғаныс министрлігінің интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Мемлекеттік көрсетілетін қызмет нәтижесімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасымен белгіленген тәртіпте сотқа жүгінеді.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+      14. Көрсетілетін қызметті алушы қашықтан қолжетімділік режимінде Қазақстан Республикасы Қорғаныс министрлігінің www.elicense.kz интернет-ресурсында көрсетілген көрсетілетін қызметті берушінің телефоны және Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы мемлекеттік қызмет көрсету белгісі туралы ақпарат ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      15. Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2535,155 +2021,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тыйым салынған аймақтар мен</w:t>
+              <w:t xml:space="preserve">"Тыйым салынған аймақтар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшуға шектеу қойылған</w:t>
+              <w:t xml:space="preserve">ұшуға шектеу қойылған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аймақтар аумағының үстінен</w:t>
+              <w:t xml:space="preserve">аймақтар аумағының үстінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшып өтуге Қазақстан</w:t>
+              <w:t xml:space="preserve">ұшып өтуге Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Мемлекеттік</w:t>
+              <w:t xml:space="preserve">Республикасының Мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күзет қызметімен және ұлттық</w:t>
+              <w:t xml:space="preserve">күзет қызметімен және ұлттық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік органдарымен</w:t>
+              <w:t xml:space="preserve">қауіпсіздік органдарымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісілгеннен кейін арнайы</w:t>
+              <w:t xml:space="preserve">келісілгеннен кейін арнайы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">рұқсат беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2808,452 +2294,938 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорғаныс министрлігі</w:t>
+              <w:t>Қорғаныс министрлігіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(мемлекеттік органның толық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атауы) (өтініш берушінің толық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индекс, қала, аудан, облыс,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көше, үй №, телефон)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің деректемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(БСН, ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыйым салынған аймақ (тыйым салынған аймақтар) және/немесе ұшуға шектеу қойылған аймақ (аймақтар) аумағының үстінен ұшып өтуге арнайы рұқсат беруіңізді сұраймын.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сізден тыйым салынған аймақ (тыйым салынған аймақтар) және/немесе ұшуға шектеу қойылған аймақ (аймақтар) аумағының үстінен ұшып өтуге арнайы рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р.с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы (аймақтардың белгіленуі: аэронавигациялық ақпарат құжаттарында көрсетілгендей UAP- …, UAR-…...)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің типі, әуе кемесiнiң тану индексi (әуе кемесiнiң мемлекеттiк және тiркеу тану белгiсi, ПАЖ тіркеу сертификаты,)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ӘК-нің ұшуға жарамдылық сертификаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушының сертификаты, сыртқы пилот сертификаты, ПАЖ қолдана отырып авиациялық жұмыстарды орындауға берілген рұқсаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұшуды орындау кезеңі (ұшуды жүргізудің басталу күнін көрсетіп, бірақ рұқсат алынған сәттен бастап тоқсан тәуліктен аспауға тиіс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұшу мақсаты, ұшудың егжей-тегжейлі бағыты (ұшып көтерілу және қону нүктелері), ұшу биіктігі, жоспарланған ұшу күні және ПАЖ ұшу уақыт кезеңі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Әуе кемесінің типі, әуе кемесiнiң тану индексi (әуе кемесiнiң мемлекеттiк және тiркеу тану белгiсi) (ұшқышсыз ұшу аппараты үшін әуе кемесiнiң мемлекеттiк және тiркеу тану белгiлерi болмаған жағдайда ұшқышсыз ұшу аппаратының маркасы көрсетіледі) және мыналар көрсетілетін оны пайдаланушы болып табылатын жеке немесе заңды тұлға:</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Жеке тұлға үшін: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлға үшін – ұйымның атауы, БСН.</w:t>
-[...1 lines deleted...]
-    </w:p>
+                                                  (тегі, аты, әкесінің аты (болғанда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тыйым салынған аймақ (тыйым салынған аймақтар) пен ұшуға шектеу қойылған аймақтың (аймақтардың) белгіленуі (аймақтардың белгіленуі: аэронавигациялық ақпарат құжаттарында көрсетілгендей UAP- ..., UAR-......) ұшуға шектеу қойылған аймаққа кіру, одан шығу нүктелері (географиялық координаталарын көрсете отырып):</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Заңды тұлға үшін: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+                                                    (ұйым атауы) (лауазымы) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...217 lines deleted...]
-    </w:p>
+      Ескертпе: өтініш мемлекеттік көрсетілетін қызметті ұсыну мерзімі ескеріліп, ұшу қызметін орындау басталғанға дейін 7 жұмыс күні бұрын беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3287,224 +3259,186 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тыйым салынған аймақтар мен</w:t>
+              <w:t xml:space="preserve">"Тыйым салынған аймақтар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшуға шектеу қойылған</w:t>
+              <w:t xml:space="preserve">ұшуға шектеу қойылған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аймақтар аумағының үстінен</w:t>
+              <w:t xml:space="preserve">аймақтар аумағының үстінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшып өтуге</w:t>
+              <w:t xml:space="preserve">ұшып өтуге Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының Мемлекеттік</w:t>
+              <w:t xml:space="preserve">Республикасының Мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күзет қызметімен және ұлттық</w:t>
+              <w:t xml:space="preserve">күзет қызметімен және ұлттық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік органдарымен</w:t>
+              <w:t xml:space="preserve">қауіпсіздік органдарымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісілгеннен кейін арнайы</w:t>
+              <w:t xml:space="preserve">келісілгеннен кейін арнайы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">рұқсат беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3518,92 +3452,102 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3631,1381 +3575,1590 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органдарымен келісілгеннен кейін арнайы рұқсат беру</w:t>
+Тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге Қазақстан Республикасының Мемлекеттік күзет қызметімен және ұлттық қауіпсіздік органымен келісілгеннен кейін арнайы рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қорғаныс министрлігі</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілі (қолжетімділік арнасы)</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Электрондық үкімет" веб-порталы: www.egov.kz</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Қорғаныс министрлігі, Қазақстан Республикасының Мемлекеттік күзет қызметі және ұлттық қауіпсіздік органдары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Цифрлық үкімет" веб-порталы: www.elicense.kz </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі – 7 (жеті) жұмыс күні</w:t>
+(бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметі және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+7 (жеті) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметі және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге арнайы рұқсатты беру не мемлекеттiк қызметтi көрсетуден бас тарту туралы дәлелдi жауап</w:t>
+ Электрондық (ішінара) цифрландырылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайда оны алу тәсілі</w:t>
+Мемлекеттік қызметі және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғаларға тегін</w:t>
+Тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге арнайы рұқсат беру не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметі және және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және Қорғаныс министрі бекітетін қызмет уақыты регламентіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 18.00-ге дейін, түскі асқа үзіліс сағат 13.00-ден 15.00-ге дейін.</w:t>
-[...53 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайы Қазақстан Республикасы Қорғаныс министрлігінің www.gov.kz. интернет-ресурсында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы өтініш. Жеке басын куәландыратын құжаттар, заңды тұлғаны тіркеу (қайта тіркеу), жеке кәсіпкерді тіркеу не жеке кәсіпкер ретінде қызметті бастағаны туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына және Қорғаныс министрі бекітетін қызмет уақыты регламентіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 17.30-ге дейін, түскі асқа үзіліс сағат 13.00-ден 15.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру: дүйсенбіден бастап жұмаға дейін сағат 9.00-ден 17.30-ға дейін, түскі асқа үзіліс сағат 13.00-ден 15.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда – жөндеу жұмысын жүргізуге байланысты техникалық үзілісті қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін жердің мекенжайы Қазақстан Республикасы Қорғаныс министрлігінің www.elicense.kz. интернет-ресурсында орналастырылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіз</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін белгілеу;</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған цифрлық құжат нысанындағы өтініш. Жеке басын куәландыратын құжаттар, заңды тұлғаны тіркеу (қайта тіркеу), жеке кәсіпкерді тіркеу не жеке кәсіпкер ретінде қызметті бастағаны туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйеден "цифрлық үкімет" шлюзі арқылы алады. Көрсетілетін қызметті алушы сертификаттарды (әуе кемесінің мемлекеттік және тіркеу тану белгісі), (ұшуға жарамдылық сертификатын, пайдаланушы сертификатын, ПАЖ тіркеу сертификатын, сыртқы пилот сертификатын, ПАЖ қолданып, авиациялық жұмысты орындауға берілген рұқсатты, ұшудың егжей-тегжейлі маршрутын (ұшып көтерілу және қону нүктелері), ұшу биіктігін, жоспарланған ұшу күнін және ПАЖ ұшу уақытының кезеңін) қоса тіркейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген мемлекеттік негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының қашықтан қолжетімділік режимінде Қазақстан Республикасы Қорғаныс министрлігінің www.gov.kz интернет-ресурсында көрсетілген көрсетілетін қызметті берушінің телефондары, порталдың "жеке кабинеті" және Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефондары арқылы мемлекеттік қызмет көрсету мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімінің өтуі бойынша анықталған кемшіліктерді жоймау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының қашықтан қолжетімділік режимінде порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметтері, сондай-ақ Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефондары арқылы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті бірлесіп берушінің мемлекеттік қызмет көрсету үшін қажет келісу туралы сұранымға берген теріс жаубын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды қажет ететін жекеленген қызмет түріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айырылды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік, оның ішінде цифрлық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызмет ерекшелігі ескерілген өзге де талаптар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы қашықтан қолжетімділік режимінде Қазақстан Республикасы Қорғаныс министрлігінің www.elicense.kz интернет-ресурсында көрсетілген көрсетілетін қызметті берушінің телефоны, порталдың "жеке кабинеті" және Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы мемлекеттік қызмет көрсету белгісі туралы ақпарат ала алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы ЭЦҚ болған кезде мемлекеттік көрсетілетін қызметті цифрлық нысанда портал арқылы ала алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы қашықтан қолжетімділік режимінде порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы мемлекеттік қызмет көрсету тәртібі мен белгісі туралы ақпарат ала алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5044,155 +5197,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тыйым салынған аймақтар мен</w:t>
+              <w:t xml:space="preserve">"Тыйым салынған аймақтар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшуға шектеу қойылған</w:t>
+              <w:t xml:space="preserve">ұшуға шектеу қойылған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аймақтар аумағының үстінен</w:t>
+              <w:t xml:space="preserve">аймақтар аумағының үстінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшып өтуге Қазақстан</w:t>
+              <w:t xml:space="preserve">ұшып өтуге Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Мемлекеттік</w:t>
+              <w:t xml:space="preserve">Республикасының Мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күзет қызметімен және ұлттық</w:t>
+              <w:t xml:space="preserve">күзет қызметімен және ұлттық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік органдарымен</w:t>
+              <w:t xml:space="preserve">қауіпсіздік органдарымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісілгеннен кейін арнайы</w:t>
+              <w:t xml:space="preserve">келісілгеннен кейін арнайы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру қағидаларына</w:t>
+              <w:t xml:space="preserve">рұқсат беру" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5231,400 +5397,380 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...76 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Нөмір: ______________                                                      Берілген күні: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   Кімге: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге рұқсат</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұшуға шектеу қойылған аймақтар аумағының үстінен ұшып өтуге рұқсат етеді.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Қазақстан Республикасының Қорғаныс министрлігі Сіздің _____ _________ жылғы № ____________ өтініміңізді қарап, мынадай шартқа сәйкес тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге рұқсат етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аймақтар) пен ұшуға шектеу қойылған аймақ (аймақтар) және олардың үстінен ұшуды орындау күндері:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Олардың үстінен ұшып өтуге рұқсат берілген тыйым салынған аймақ (тыйым салынған аймақтар) пен ұшуға шектеу қойылған аймақ (аймақтар) және олардың үстінен ұшу күндері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұшуды жүргізу кезеңі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұшу кезеңі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Ұшуды бастау және аяқтау күнін көрсетумен)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ұшуды бастау және аяқтау күнін көрсетумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыйым салынған аймақ (тыйым салынған аймақтар) пен ұшуға шектеу қойылған аймақтың (аймақтардың) белгіленуі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тыйым салынған аймақ (тыйым салынған аймақтар) пен ұшуға шектеу қойылған аймақтың (аймақтардың) белгіленуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5691,116 +5837,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>                                                                                                                ____________ дейін жарамды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымы ____________ Т.А.Ә. (болғанда) ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ерекше жағдайлар __________________________________________________________</w:t>
-[...53 lines deleted...]
-      Әскери атағы                  Т.А.Ә. (ол бар болған кезде)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5836,221 +5954,185 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тыйым салынған аймақтар мен</w:t>
+              <w:t xml:space="preserve">"Тыйым салынған аймақтар мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшуға шектеу қойылған</w:t>
+              <w:t xml:space="preserve">ұшуға шектеу қойылған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аймақтар аумағының үстінен</w:t>
+              <w:t xml:space="preserve">аймақтар аумағының үстінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұшып өтуге</w:t>
+              <w:t xml:space="preserve">ұшып өтуге Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының Мемлекеттік</w:t>
+              <w:t xml:space="preserve">Республикасының Мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күзет қызметімен және ұлттық</w:t>
+              <w:t xml:space="preserve">күзет қызметімен және ұлттық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік органдарымен</w:t>
+              <w:t xml:space="preserve">қауіпсіздік органдарымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісілгеннен кейін арнайы</w:t>
+              <w:t xml:space="preserve">келісілгеннен кейін арнайы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">рұқсат беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6067,262 +6149,280 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге: көрсетілетін қызметті алушыға</w:t>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кімге: көрсетілетін қызметті </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      __________________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тыйым салынған аймақтар мен ұшуға шектеу  қойылған аймақтар аумағының үстінен ұшып өтуге  арнайы рұқсат беруден  бас тарту</w:t>
-[...57 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге арнайы рұқсат беруден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қорғаныс министрлігі Сіздің ______ жылғы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____________ өтініміңізді қарап, мынаны хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бабын</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа алып, тыйым салынған аймақ пен ұшуға шектеу қойылған аймақтың аумағы үстінен ұшып өтуге арнайы рұқсатты беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басшылыққа ала отырып, тыйым салынған аймақтар мен ұшуға шектеу қойылған аймақтар</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумағының үстінен ұшып өтуге арнайы рұқсатты беруден бас тартады.</w:t>
-[...35 lines deleted...]
-      Әскери атағы Т.А.Ә. (бар болған кезде)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6330,55 +6430,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6704,31 +6804,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>