--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8c4295" w14:textId="c8c4295">
+    <w:p w14:paraId="35058ac" w14:textId="35058ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1004,224 +1004,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі –Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту.  1-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызметті көрсету) облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1240,2318 +1188,1920 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жеке немесе заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның (бұдан әрі – лицензияны алу үшін ЗТ өтініші) және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның (бұдан әрі – лицензияны алу үшін ЖТ өтініші) және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған заңды тұлғаның (бұдан әрі – лицензияны қайта ресімдеу үшін ЗТ өтініші) немесе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның (бұдан әрі – лицензияны қайта ресімдеу үшін ЖТ өтініші) және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" (бұдан әрі – Тізбе) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген тізбеге сәйкес құжаттар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Тізбеде жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">4. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...63 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжаттар және автобустар мен шағын автобустардағы тахографтарды тексеру туралы сертификаттар мәліметтерін көрсетілетін қызметті беруші "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">4. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">7. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      9. Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш "цифрлық үкімет" шлюзі арқылы "Е-лицензиялау "мемлекеттік деректер базасы" цифрлық жүйесіне жіберіледі www.elicense.kz (бұдан әрі – ЕЛ МДБ) құжаттарды қабылдау күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні ЕЛ МДБ тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші өтініш ЕЛ МДБ келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 25</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні "цифрлық үкіметтің" шлюзі арқылы "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) тіркеуді жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, мемлекеттік қызмет көрсету нәтижесін беру бойынша өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензияны алу үшін мемлекеттік көрсетілетін қызметтің мерзімі 5 (бес) жұмыс күнін, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін 3 (үш) жұмыс күнін, лицензияның телнұсқалары үшін 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті алушыдан Тізбенің 9-тармағында көзделген тізбеге сәйкес өтініш және құжаттар топтамасы келіп түскен кезде көрсетілетін қызметті беруші кеңсесінің орындаушысы осы өтінішті және құжаттар топтамасын қарау үшін көрсетілетін қызметті берушінің басшысына не оның міндетін атқаратын адамға жібереді, ол көрсетілетін қызметті берушінің орындаушысын басшының жетекшілік ететін орынбасары және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысы арқылы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 9-тармағында көзделген тізбеге сәйкес ұсынылған құжаттар топтамасының толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттардың толық емес топтамасын ұсынған кезде, рұқсат беру органы көрсетілген мерзімде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған кезде, көрсетілетін қызметті берушінің орындаушысы 3 (үш) жұмыс күні ішінде осы құжаттар топтамасының осы Қағидалардың және Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қаңтардағы № 72 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10800 болып тіркелген) бекітілген осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптары (бұдан әрі – Біліктілік талаптары) мен олардың сәйкестігін растайтын құжаттар тізбесіне сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 9-тармағында көзделген тізбеге, осы Қағидалардың талаптарына және Біліктілік талаптарына сәйкес ұсынылған құжаттар топтамасын сәйкес келтірген кезде көрсетілетін қызметті берушінің орындаушысы жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияны ресімдейді. Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқаратын адамға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының ЕЛ МДҚ "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының не оның міндетін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-1. Көрсетілетін қызметті беруші Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, мемлекеттік қызмет көрсету нәтижесін беру бойынша өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
-[...76 lines deleted...]
-      Өтініш беруші құжаттардың толық емес топтамасын ұсынған кезде, рұқсат беру органы көрсетілген мерзімде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды– ҚР Индустрия және инфрақұрылымдық даму министрінің 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тізбенің 9-тармағында көзделген тізбеге, осы Қағидалардың талаптарына және Біліктілік талаптарына сәйкес ұсынылған құжаттар топтамасын сәйкес келтірген кезде көрсетілетін қызметті берушінің орындаушысы жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияны ресімдейді. Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқаратын адамға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      13-2. Тізбенің 10-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқаратын адамға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысының немесе оның міндетін атқарушы адамның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының ЕЛ МДҚ "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-2-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3. Автомобиль көлігі саласындағы уәкілетті орган заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын жергілікті атқарушы органдарға, "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 13-3-тармақпен толықтырылды – ҚР Көлік министрінің 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      13-1-тармақтың бірінші абзацы </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12.07.</w:t>
+        <w:t xml:space="preserve">16. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+        <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды– ҚР Индустрия және инфрақұрылымдық даму министрінің 06.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
-[...69 lines deleted...]
-</w:t>
+        <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...833 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -8684,68 +8234,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11456,68 +11006,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12788,55 +12338,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>