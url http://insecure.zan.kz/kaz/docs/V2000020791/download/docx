--- v0 (2025-12-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29a7b73" w14:textId="29a7b73">
+    <w:p w14:paraId="c8c4295" w14:textId="c8c4295">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,74 +177,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -922,1720 +1004,2554 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру тәртібін айқындайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызметті көрсету) облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2. "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызметті көрсету) облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жеке немесе заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) осы Қағидаларға 1-қосымшаға сәйкес лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның (бұдан әрі – лицензияны алу үшін ЗТ өтініші) және осы Қағидаларға 2-қосымшаға сәйкес лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның (бұдан әрі – лицензияны алу үшін ЖТ өтініші) және осы Қағидаларға 3-қосымшаға сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған заңды тұлғаның (бұдан әрі – лицензияны қайта ресімдеу үшін ЗТ өтініші) немесе осы Қағидаларға 4-қосымшаға сәйкес лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның (бұдан әрі – лицензияны қайта ресімдеу үшін ЖТ өтініші) және осы Қағидаларға 5-қосымшаға сәйкес "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" (бұдан әрі – Тізбе) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Тізбеде жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжаттар және автобустар мен шағын автобустардағы тахографтарды тексеру туралы сертификаттар мәліметтерін көрсетілетін қызметті беруші "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні "цифрлық үкіметтің" шлюзі арқылы "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың екінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, мемлекеттік қызмет көрсету нәтижесін беру бойынша өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензияны алу үшін мемлекеттік көрсетілетін қызметтің мерзімі 5 (бес) жұмыс күнін, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін 3 (үш) жұмыс күнін, лицензияның телнұсқалары үшін 2 (екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті алушыдан Тізбенің 9-тармағында көзделген тізбеге сәйкес өтініш және құжаттар топтамасы келіп түскен кезде көрсетілетін қызметті беруші кеңсесінің орындаушысы осы өтінішті және құжаттар топтамасын қарау үшін көрсетілетін қызметті берушінің басшысына не оның міндетін атқаратын адамға жібереді, ол көрсетілетін қызметті берушінің орындаушысын басшының жетекшілік ететін орынбасары және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысы арқылы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 9-тармағында көзделген тізбеге сәйкес ұсынылған құжаттар топтамасының толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттардың толық емес топтамасын ұсынған кезде, рұқсат беру органы көрсетілген мерзімде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған кезде, көрсетілетін қызметті берушінің орындаушысы 3 (үш) жұмыс күні ішінде осы құжаттар топтамасының осы Қағидалардың және Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қаңтардағы № 72 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10800 болып тіркелген) бекітілген осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптары (бұдан әрі – Біліктілік талаптары) мен олардың сәйкестігін растайтын құжаттар тізбесіне сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 9-тармағында көзделген тізбеге, осы Қағидалардың талаптарына және Біліктілік талаптарына сәйкес ұсынылған құжаттар топтамасын сәйкес келтірген кезде көрсетілетін қызметті берушінің орындаушысы жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензияны ресімдейді. Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқаратын адамға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың үшінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-1. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-1-тармақтың бірінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды– ҚР Индустрия және инфрақұрылымдық даму министрінің 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2. Тізбенің 10-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқаратын адамға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-2-тармақтың үшінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-2-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-3-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3. Автомобиль көлігі саласындағы уәкілетті орган заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын жергілікті атқарушы органдарға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 13-3-тармақпен толықтырылды – ҚР Көлік министрінің 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
-[...38 lines deleted...]
-      Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Тізбеде жазылған.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      17-тармақтың жетінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...1375 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -7634,63 +8550,50 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру" мемлекеттік қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -7710,110 +8613,175 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7838,1566 +8806,1955 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Облыстардың, Астана, Алматы және Шымкент қалаларының ж</w:t>
+              <w:t>Облыстардың</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ергілікті атқарушы органдары</w:t>
+              <w:t xml:space="preserve">, Астана, Алматы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Шымкент </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалаларының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал арқылы.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы) және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны жіберу кезінде – 5 (бес) жұмыс күні;</w:t>
-[...35 lines deleted...]
-3) лицензияның және (немесе) лицензияға қосымшаны телнұсқасын жіберу кезінде – 2 (екі) жұмыс күні</w:t>
+"Е-лицензиялау "Мемлекеттік деректер қоры" порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны жіберу кезінде – 5 (бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 3 (үш) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның және (немесе) лицензияға қосымшаны телнұсқасын жіберу кезінде – 2 (екі) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензия және (немесе) лицензияға қосымша, лицензияның және (немесе) лицензияға қосымшаның телнұсқасы не осы Тізбенің 10-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауабы. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: элетрондық түрінде</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесіне көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға:</w:t>
+Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынастарда автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметпен айналысу құқығына лицензия және (немесе) лицензияға қосымша, лицензияның және (немесе) лицензияға қосымшаның телнұсқасы не осы Тізбенің 10-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауабы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиялық алым "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) белгіленген алымдар мөлшерлемесі бойынша жергілікті бюджетке төленеді және мыналарды құрайды:</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: элетрондық түрінде</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны беруге – алымды төлеу күні қолданылатын үш еселенген айлық есептік көрсеткіш;</w:t>
-[...53 lines deleted...]
-Лицензиялық алымды төлеу екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда немесе ЭҮТШ арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызмет көрсету нәтижесіне көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+Лицензиялық алым Қазақстан Республикасының Салық Кодексінде белгіленген алымдар мөлшерлемесі бойынша жергілікті бюджетке төленеді және мыналарды құрайды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады</w:t>
+1) лицензияны беруге – алымды төлеу күні қолданылатын үш еселенген айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеуге – лицензияны беру кезіндегі мөлшерлемеден 10%;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасын беруге – лицензияны беру кезіндегі мөлшерлемеден –100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда немесе ЭҮТШ арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы; ақпараттық жүйеде ақпарат болмаған жағдайда, өтініш берушінің біліктілік талаптарына сәйкестігін растайтын құжаттардың электрондық көшірмелері;</w:t>
+Жергілікті атқарушы органдар үшін жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны қайта және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+Астана қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 7.30-дан 17.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы;</w:t>
+Алматы қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.30-дан 18.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияның және (немесе) лицензияға қосымшаның телнұсқасын алу үшін:</w:t>
+Ақтөбе облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 13.30-ға дейін түскі үзіліспен сағат 8.30-дан 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы.</w:t>
+Алматы облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжаттар және автобустар мен шағын автобустардағы тахографтарды тексеру туралы сертификаттар мәліметтерін көрсетілетін қызметті беруші "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Шығыс Қазақстан облысы-Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00 - ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензиялық алым енгізілмеген;</w:t>
+Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
+көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы; ақпараттық жүйеде ақпарат болмаған жағдайда, өтініш берушінің біліктілік талаптарына сәйкестігін растайтын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+лицензияны қайта және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия және (немесе) лицензияға қосымшаны беруге уақытша тыйым салған;</w:t>
+көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) өтініш беруші лицензия және (немесе) лицензияға қосымшаны алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
+лицензияның және (немесе) лицензияға қосымшаның телнұсқасын алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы сұрау салуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар және автобустар мен шағын автобустардағы тахографтарды тексеру туралы сертификаттар мәліметтерін көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+1) лицензиялық алым енгізілмеген;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+2) өтініш беруші біліктілік талаптарына сәйкес келмеген;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері бойынша бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы қашықтықтан қол жеткізу режимінде алу мүмкіндігі бар</w:t>
+3) өтініш берушіге қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оларға тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сот орындаушысының ұсынуы негізінде сот өтініш беруші-борышкерге лицензия және (немесе) лицензияға қосымшаны беруге уақытша тыйым салған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өтініш беруші лицензия және (немесе) лицензияға қосымшаны алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайларда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар және оның кіші түрлерін (бар болса) көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері бойынша бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефоны арқылы қашықтықтан қол жеткізу режимінде алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10099,68 +11456,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жолаушыларды облысаралық қалааралық, ауданаралық (облысішілік қалааралық) және халықаралық қатынаста автобустармен, шағын автобустармен тұрақты емес тасымалдау, сондай-ақ жолаушыларды халықаралық қатынаста автобустармен, шағын автобустармен тұрақты тасымалдау жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11431,55 +12788,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11805,31 +13162,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>