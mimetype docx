--- v1 (2026-03-14)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3835579" w14:textId="3835579">
+    <w:p w14:paraId="0aadcda" w14:textId="0aadcda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1342,100 +1342,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік қызметті "Қазақстан Республикасының Ұлттық архиві" республикалық мемлекеттік мекемесі, орталық мемлекеттік архивтер, облыстардың, Астана, Алматы және Шымкент қалаларының, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      3. Мемлекеттік қызметті "Қазақстан Республикасының Ұлттық архиві" республикалық мемлекеттік мекемесі, орталық мемлекеттік архивтер, жергілікті атқарушы органдардың, астананың, облыстардың, республикалық маңызы бар қалалардың, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 275-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4556,51 +4556,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің 15.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 561-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4729,51 +4749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Қазақстан Республикасының Ұлттық архиві" республикалық мемлекеттік мекемесі, Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің орталық мемлекеттік архивтері, жергілікті атқарушы органдардың, Астана, Алматы және Шымкент қалаларының, облыстардың, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Қазақстан Республикасының Ұлттық архиві" республикалық мемлекеттік мекемесі, Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің орталық мемлекеттік архивтері, жергілікті атқарушы органдардың, астананың, облыстардың, республикалық маңызы бар қалалардың, қалалардың, аудандардың мемлекеттік архивтері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17191,55 +17211,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17565,31 +17585,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>