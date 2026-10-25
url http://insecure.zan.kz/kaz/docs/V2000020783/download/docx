--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1eff885" w14:textId="1eff885">
+    <w:p w14:paraId="5cd3eb9" w14:textId="5cd3eb9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,110 +188,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасының Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 351</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1008,150 +1028,212 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z53" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Мемлекеттік көрсетілетін қызметті облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) заңды және жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      2. Мемлекеттік көрсетілетін қызметті астана, облыс, республикалық маңызы бар қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) заңды және жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 351</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1168,209 +1250,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z56" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мемлекеттік көрсетілетін қызметті алу үшін, көрсетілетін қызметті алушылар www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың Тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін, көрсетілетін қызметті алушылар www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал), "Е-лицензиялау" Мемлекеттік деректер базасы" цифрлық жүйесі www.elicense.kz (бұдан әрі – ЕЛ МДБ) арқылы көрсетілетін қызметті берушіге "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың Тізбесінің (бұдан әрі – Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Туристік қызмет саласындағы уәкілетті орган Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, сондай-ақ көрсетілетін қызметті берушілеріне көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде баяндалған. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристік қызмет саласындағы уәкілетті орган Бірыңғай байланыс орталығына, "цифрлық үкімет" операторына, сондай-ақ көрсетілетін қызметті берушілеріне көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 351</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Лицензияны және (немесе) лицензияға қосымшаны алу үшін, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін көрсетілетін қызметті алушының өтініш нысандары, туристік операторлық қызметке қойылатын біліктілік талаптары мен олардың сәйкестігін растайтын құжаттардың тізбесіне сәйкестік туралы мәліметтер нысаны осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      4. Лицензияны және (немесе) лицензияға қосымшаны алу үшін, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін көрсетілетін қызметті алушының өтініш нысандары, туристік операторлық қызметке қойылатын біліктілік талаптары мен олардың сәйкестігін растайтын құжаттардың тізбесіне сәйкестік туралы мәліметтер нысаны осы Қағидалардың 2, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1426,124 +1488,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес порталға ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z58" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) орындауға береді.</w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен күні оларды ЕЛ МДБ қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) орындауға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда еңбек заңнамасына сәйкес, өтінімді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
-[...35 lines deleted...]
-      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті берушінің қызметкері ұсынылған құжаттар тіркелген күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушыға порталдың жеке кабинетіне жібереді.</w:t>
+      Көрсетілетін қызметті берушінің қызметкері құжаттарды ЕЛ МДБ тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттар туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу туралы) туралы, лицензия туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйеден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті берушінің қызметкері ұсынылған құжаттар тіркелген күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушыға ЕЛ МДБ жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1573,209 +1635,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету нәтижесін немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ЕЛ МДБ береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 351</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Лицензияны және (немесе) лицензияға қосымшаны алу үшін көрсетілетін қызметті алушы Тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынады. Көрсетілетін қызметті берушінің қызметкері 6 (алты) жұмыс күні ішінде көрсетілетін қызметті алушының Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қаңтардағы № 79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10484 болып тіркелген) бекітілген туристік операторлық қызметке қойылатын біліктілік талаптарына (бұдан әрі – біліктілік талаптары) мен олардың сәйкестігін растайтын құжаттардың тізбесіне сәйкестігін қарастырады. Біліктілік талаптарына сәйкестігі анықталған жағдайда көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері көрсетілген мерзімде лицензияны және (немесе) лицензияға қосымшаны әзірлейді, талаптарға сәйкес болмаған жағдайда және Тізбеде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден дәлелді бас тартуды көрсетілетін қызметті берушінің басшысының ЭЦҚ қол қойылған электрондық құжат нысанында әзірлейді және өтініш берушінің жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...109 lines deleted...]
-        <w:t>№ 351</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1991,113 +2093,217 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген (лицензияда мекенжай көрсетілген жағдайда) жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z66" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
+        <w:t>
+      9. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді Заңның 5-бабының 2-тармағының 11) тармақшасына сәйкес қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы көрсетілген кезде, оны көрсетудің сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      Мемлекеттік қызметті рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы көрсетілген кезде, оны көрсетудің сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Берілген рұқсаттарды тіркеу және есепке алу автоматты режимде рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде жүргізіледі.</w:t>
+      10. Берілген рұқсаттарды тіркеу және есепке алу автоматты режимде рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша орталық мемлекеттік органдардың, көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z69" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2472,2131 +2678,2359 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі)"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің 05.12.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 351</w:t>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...51 lines deleted...]
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру</w:t>
-[...41 lines deleted...]
-Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығу туризмі саласындағы</w:t>
-[...17 lines deleted...]
-Келу туризмі мен ішкі туризм саласындағы</w:t>
+Туристік операторлық қызметті (туроператорлық қызмет) жүзеге асыруға лицензия беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
+1) Шығу туризмі саласындағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Келу туризмі мен ішкі туризм саласындағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
-[...17 lines deleted...]
-www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы</w:t>
+Астана, облыс, республикалық маңызы бар қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығу туризмі саласындағы – порталға жүгінген сәттен бастап мемлекеттік қызмет көрсету мерзімі:</w:t>
+Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны беру – 6 (алты) жұмыс күнінен кешіктірмей;</w:t>
-[...107 lines deleted...]
-лицензияны бөлу, заңды тұлға-лицензиатты басқа заңды тұлғадан бөліну нысанында қайта ұйымдастыру кезінде лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу – 6 (алты) жұмыс күнінен кешіктірмей.</w:t>
+www.​egov.​kz, www.​eli​cens​e.​kz "цифрлық үкімет" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
+Шығу туризмі саласындағы – порталға жүгінген сәттен бастап мемлекеттік қызмет көрсету мерзімі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)</w:t>
+лицензияны және (немесе) лицензияға қосымшаны беру – 6 (алты) жұмыс күнінен кешіктірмей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу – 3 (үш) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны бөлу, заңды тұлға-лицензиатты басқа заңды тұлғадан бөліну нысанында қайта ұйымдастыру кезінде лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу – 6 (алты) жұмыс күнінен кешіктірмей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келу туризмі мен ішкі туризм саласындағы – порталға жүгінген сәттен бастап мемлекеттік қызмет көрсету мерзімі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны және (немесе) лицензияға қосымшаны беру – 6 (алты) жұмыс күнінен кешіктірмей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу – 3 (үш) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны бөлу, заңды тұлға-лицензиатты басқа заңды тұлғадан бөліну нысанында қайта ұйымдастыру кезінде лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу – 6 (алты) жұмыс күнінен кешіктірмей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші түрлері бойынша:</w:t>
+Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік операторлық қызметке (туроператорлық қызметке) лицензия және (немесе) лицензияға қосымша, шығу туризмі саласындағы лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу, немесе осы мемлекеттік көрсетілетін қызмет тізбесінде көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Туристік операторлық қызметке (туроператорлық қызметке) лицензия және (немесе) лицензияға қосымша, келу туризмі мен ішкі туризм саласындағы лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу, немесе осы мемлекеттік көрсетілетін қызмет тізбесінде көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі.</w:t>
+Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес төленеді:</w:t>
+              <w:t>
+Туристік операторлық қызметке (туроператорлық қызметке) лицензия және (немесе) лицензияға қосымша, шығу туризмі саласындағы лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу, немесе осы мемлекеттік көрсетілетін қызмет тізбесінде көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) туристік қызметпен айналысу құқығына лицензия беру кезінде лицензиялық алым 10 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды;</w:t>
-[...35 lines deleted...]
-Лицензиялық алымды төлеу қолма-қол және қолма-қол емес ақша нысанында не екінші деңгейлі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүргізіледі, сондай-ақ портал арқылы төлеу "электрондық үкімет" төлеу шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+Туристік операторлық қызметке (туроператорлық қызметке) лицензия және (немесе) лицензияға қосымша, келу туризмі мен ішкі туризм саласындағы лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу, немесе осы мемлекеттік көрсетілетін қызмет тізбесінде көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің,  Мемлекеттік корпорацияның және ақпарат объектілерінің  жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің жұмыс кестесі: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушының орналасқан жері бойынша бюджетке жекелеген қызмет түрлерімен айналысу құқығына лицензиялық алым 2025 жылғы 18 шілдедегі Қазақстан Республикасы Салық Кодексінің 616-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 -тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес төленеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-порталдың жұмыс кестесі: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінде, жұмыс уақыты аяқталған кезде көрсетілетін қызметті алушы жүгінген кезде өтінішті қабылдау және нәтижесін беру келесі жұмыс күні жүргізіледі).</w:t>
+1) туристік қызметпен айналысу құқығына лицензия беру кезінде лицензиялық алым 10 айлық есептік көрсеткішті (бұдан әрі – АЕК) құрайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта рәсімдеу кезінде лицензиялық алым лицензияны беру кезіндегі мөлшерлеменің 10%-ын құрайды. Лицензиялық алымды төлеу қолма-қол және қолма-қол емес ақша нысанында не екінші деңгейлі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүргізіледі, сондай-ақ портал арқылы төлеу "цифрлық үкімет" төлеу шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен  мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+Қызмет көрсетуші - дүйсенбіден жұмаға дейін, жұмыс кестесіне сәйкес қосымша түскі үзіліспен, демалыс және мереке күндерінен басқа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған мемлекеттік көрсетілген қызмет Осы Қағидалардың 2-қосымшасына сәйкес белгіленген нысанында заңды тұлғалардың лицензияны және (немесе) лицензияға қосымшаны алуға өтініші немесе осы Қағидалардың 3-қосымшасына сәйкес белгіленген нысанында жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға өтініші, электронды құжат түрінде;</w:t>
+Көрсетілетін қызметке өтінішті қабылдау және нәтижесін беру сағат 9.00-ден 17.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкіметтің" төлем шлюзін (бұдан әрі – ЭҮТШ) арқылы төлеуді қоспағанда, лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+Портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінде, жұмыс уақыты аяқталған кезде көрсетілетін қызметті алушы жүгінген кезде өтінішті қабылдау және нәтижесін беру келесі жұмыс күні жүргізіледі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) осы Қағиданың 4-қосымшасына сәйкес туристік операторлық қызметке қойылатын біліктілік талаптарына сәйкестігін растайтын құжаттар тізбесіне сәйкестігі туралы мәліметтер нысаны. Лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін:</w:t>
-[...125 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу туралы) туралы, лицензия туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+ЕЛ МДБ - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінде, жұмыс уақыты аяқталған кезде көрсетілетін қызметті алушы жүгінген кезде өтінішті қабылдау және нәтижесін беру келесі жұмыс күні жүргізіледі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасының заңдарында қызметті алушының осы санаты үшін туроператорлық қызметпен айналысуға тыйым салынуы;</w:t>
+лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) лицензиялық алымның енгізілмеуі;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған мемлекеттік көрсетілген қызмет осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес белгіленген нысанында заңды тұлғалардың лицензияны және (немесе) лицензияға қосымшаны алуға өтініші немесе осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес белгіленген нысанында жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға өтініші, электронды құжат түрінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік көрсетілген қызмет алушының туристік операторлық қызметке қойылатын біліктілік талаптарына сай келмеуі;</w:t>
+2) ЦҮТШ арқылы төлеуді қоспағанда, лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) мемлекеттік көрсетілген қызмет алушыға қатысты туроператорлық қызметті тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот үкімінің болуы;</w:t>
+              <w:t xml:space="preserve">
+3) осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес туристік операторлық қызметке қойылатын біліктілік талаптарына сәйкестігін растайтын құжаттар тізбесіне сәйкестігі туралы мәліметтер нысаны. Лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) сот орындаушысының ұсынымы негізінде соттың қарызгер – көрсетілетін қызметті алушыға лицензия беруге уақытша тыйым салуы;</w:t>
+              <w:t xml:space="preserve">
+1) ЭЦҚ куәландырылған мемлекеттік көрсетілген қызмет осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес белгіленген нысанында заңды тұлғалардың лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеуге өтініші немесе осы Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес белгіленген нысанында жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеуге өтініші, электронды құжат түрінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+2) ЦҮТШ арқылы төлеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) көрсетілетін қызметті алушының біліктілік талаптарға сай келмеуі (бөлу немесе бөліну нысанында заңды тұлғаның қайта ұйымдастырылуы негізінде);</w:t>
+3) ақпаратты мемлекетік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) егер бұрын лицензия лицензиат заңды тұлғалардың бөлінуі нәтижесінде басқа заңды тұлғаға рәсімделсе (бөлу немесе бөліну нысанында заңды тұлғаның қайта ұйымдастырылуы негізінде);</w:t>
+4) Қазақстан Республикасының заңнамасында белгіленген тәртіпте рәсімделген, бөлінген заңды тұлғаға лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу заңды тұлғаның келісімі туралы шешімінің электрондық көшірмесі (қайта ұйымдастыру нәтижесінде бөлінген нысанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-9) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+5) мемлекеттік көрсетілген қызмет Осы қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес туроператорлық қызметті жүзеге асыру үшін біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестігі туралы белгіленген біліктілік талаптары қойылады, мәліметтер нысаны электрондық құжат түрінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалардың бөлінуі нәтижесінде туындаған біреуіне лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін көрсетілетін қызметті алушы біліктілік талаптарға сәйкес қосымша құжаттардың және мәліметтердің электрондық көшірмелерін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу туралы) туралы, лицензия туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйеден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде алу мүмкіндігі бар.</w:t>
+1) Қазақстан Республикасының заңдарында қызметті алушының осы санаты үшін туроператорлық қызметпен айналысуға тыйым салынуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Мәдениет және спорт министрлігінің мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметінің байланыс телефондары: 8 (7172) 74 17 34, мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 77 77.</w:t>
+2) лицензиялық алымның енгізілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мемлекеттік көрсетілген қызмет алушының туристік операторлық қызметке қойылатын біліктілік талаптарына сай келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік көрсетілген қызмет алушыға қатысты туроператорлық қызметті тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот үкімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сот орындаушысының ұсынымы негізінде соттың қарызгер – көрсетілетін қызметті алушыға лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) көрсетілетін қызметті алушының біліктілік талаптарға сай келмеуі (бөлу немесе бөліну нысанында заңды тұлғаның қайта ұйымдастырылуы негізінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) егер бұрын лицензия лицензиат заңды тұлғалардың бөлінуі нәтижесінде басқа заңды тұлғаға рәсімделсе (бөлу немесе бөліну нысанында заңды тұлғаның қайта ұйымдастырылуы негізінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде цифрлық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қолжетімділік режимінде алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Туризм және спорт министрлігінің мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметінің байланыс телефондары: 8 (7172) 74 17 34, мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 77 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4630,116 +5064,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Туристік операторлық қызметті </w:t>
+              <w:t>"Туристік операторлық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(туроператорлық қызмет) жүзеге </w:t>
+              <w:t>(туроператорлық қызмет) жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыруға лицензия беру" </w:t>
+              <w:t>асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4760,129 +5207,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
+              <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4890,51 +5272,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(атауы, тұрғылықты орны, заңды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұлғаның бизнес сәйкестендіру </w:t>
+              <w:t>тұлғаның бизнес сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4981,296 +5363,404 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкілдігінің бизнес сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нөмірі – егер бизнес </w:t>
+              <w:t>нөмірі – егер бизнес</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестендіру нөмірі </w:t>
+              <w:t>сәйкестендіру нөмірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болмаған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның өтiнiші ___________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның өтiнiші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүзеге асыру үшін лицензияны және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның мекенжайы __________________________________________</w:t>
-[...89 lines deleted...]
-      Банк шоты __________________________________________________________ </w:t>
+      Заңды тұлғаның мекенжайы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошта индексі, ел (шетелдік заңды тұлға үшін) облыс, қала, аудан, елді мекен, көшенің атауы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйдің/ғимараттың (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк шоты ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот нөмірі, банк атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметті жүзеге асыру мекенжайы _____________________________________</w:t>
+      Қызметті жүзеге асыру мекенжайы _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (пошта индексі, облыс, қала,аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі</w:t>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жай) нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріледі___________парақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5334,105 +5824,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген барлық құжаттар шындыққа жанасатындығы және қолданыста болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
-[...53 lines deleted...]
-      (қолы) (тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш ЭЦҚ-мен расталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5468,116 +5990,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Туристік операторлық қызметті </w:t>
+              <w:t>"Туристік операторлық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(туроператорлық қызмет) жүзеге </w:t>
+              <w:t>(туроператорлық қызмет) жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыруға лицензия беру" </w:t>
+              <w:t>асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
+              <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қызмет қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5598,243 +6133,232 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(жеке тұлғаның тегі, аты, </w:t>
+              <w:t>жеке тұлғаның тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты (бар болған жағдайда),</w:t>
+              <w:t>аты (ол болған жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның өтiнiші _____________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы) жүзеге асыру</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның өтiнiші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы) жүзеге асыру</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшін лицензияны және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5842,50 +6366,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның мекенжайы _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       (пошта индексі, ел (шетелдік заңды тұлға үшін) облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5913,52 +6455,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Банк шоты ___________________________________________________________ </w:t>
+        <w:t>
+      Банк шоты ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот нөмірі, банк атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6094,123 +6636,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген барлық құжаттар шындыққа жанасатындығы және қолданыста болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
-[...71 lines deleted...]
-</w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш ЭЦҚ-мен расталған:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6322,84 +6846,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туристік операторлық қызметке қойылатын біліктілік талаптары мен олардың сәйкестігін растайтын құжаттардың тізбесіне сәйкестік туралы мәліметтер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 12.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6865,90 +7373,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Туристік операторлық қызметті </w:t>
+              <w:t>"Туристік операторлық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(туроператорлық қызмет) жүзеге </w:t>
+              <w:t>(туроператорлық қызмет) жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыруға лицензия беру" </w:t>
+              <w:t>асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7248,138 +7756,156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>егер бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болмаған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
-[...53 lines deleted...]
-      лицензияға қосымшаны ________________________________________________ </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыру үшін берілген 20___ жылғы №___ "___" лицензияны және (немесе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияға қосымшаны ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды) берген лицензиардың атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7625,50 +8151,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       (пошта индексі, ел (шетелдік заңды тұлға үшін) облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7696,142 +8240,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Банк шоты _________________________________________________________ </w:t>
+        <w:t>
+      Банк шоты _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шот нөмірі, банк атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      үйдің/ғимараттың (стационарлық үй-жай) нөмірі</w:t>
+        <w:t>
+      Қызметті жүзеге асыру мекенжайы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріледі _______________ парақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7895,105 +8421,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген барлық құжаттар шындыққа жанасатындығы және қолданыста болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
-[...53 lines deleted...]
-      (қолы) (тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш ЭЦҚ-мен расталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8029,90 +8587,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Туристік операторлық қызметті </w:t>
+              <w:t>"Туристік операторлық қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(туроператорлық қызмет) жүзеге </w:t>
+              <w:t>(туроператорлық қызмет) жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыруға лицензия беру" </w:t>
+              <w:t>асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8289,237 +8847,255 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(жеке тұлғаның тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкесінің аты </w:t>
+              <w:t>әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болған жағдайда)</w:t>
+              <w:t>(ол болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...107 lines deleted...]
-      (лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды) </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________  (қызмет түрінің және (немесе) кіші түр(лері)інің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыру үшін берілген 20___ жылғы №___ "___" лицензияны және (немесе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияға қосымшаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берген лицензиардың атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8529,213 +9105,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесідей негіздемелерге байланысты (тиісті торда Х белгісін көрсетіңіз) қайта рәсімдеуіңізді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дара тұлға-көрсетілетін алушының тегінің, атының, әкесінің атының (бар болса) өзгеруі</w:t>
+      1) дара тұлға-көрсетілетін алушының тегінің, атының, әкесінің атының (бар болса) өзгеруі__________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дара кәсіпкер-көрсетілетін алушының қайта тіркелуі, оның атауының өзгеруі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дара кәсіпкер-көрсетілетін алушының қайта тіркелуі, оның атауының өзгеруі</w:t>
-[...89 lines deleted...]
-      ____________________________________________________________________;</w:t>
+      3) жеке кәсіпкер-көрсетілетін алушының қайта тіркелуі, оның заңды мекен-жайының өзгеруі______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңдарында қайта рәсімдеу туралы талаптардың болуы__________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызмет түрінің немесе кіші түрінің атауының өзгеруі _____________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның тұратын жерінің мекенжайы ______________________________</w:t>
+      Жеке тұлғаның тұратын жерінің мекенжайы __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8871,51 +9393,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (пошта индексі, облыс, қала,аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі</w:t>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың (стационарлық үй-жай) нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріледі___________парақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8979,113 +9501,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген барлық құжаттар шындыққа жанасатындығы және қолданыста болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
-[...53 lines deleted...]
-      (қолы) (тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын, қол жетімділігі шектелген дербес деректерді пайдалануға келісім беретіндігі расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш ЭЦҚ-мен расталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9216,388 +9752,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 156 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің және Қазақстан Республикасы Мәдениет және спорт министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Туризм саласындағы мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 495 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11578 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 24 шілдеде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Туризм саласындағы мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 26 қарашадағы № 1112 Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 495 бұйрығына өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12865 болып тіркелген "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 28 қаңтарда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Туризм саласындағы мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2016 жылғы 26 қаңтардағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 495 бұйрығына өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13292 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 14 наурызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Инвестициялар және даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2017 жылғы 5 шілдедегі № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16031 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 13 желтоқсанда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Инвестициялар және даму министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2018 жылғы 11 қаңтардағы № 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16628 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 28 наурызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Туризм саласындағы мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 14 қаңтардағы № 6 "Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 495 бұйрығына өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18204 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 28 қаңтарда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Туризм саласындағы мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 18 сәуірдегі № 105 "Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 28 сәуірдегі № 495 бұйрығына өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18599 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 4 мамырда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Инвестициялар және даму министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 12 шілдедегі № 196 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19070 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 2 тамызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>