--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d739474" w14:textId="d739474">
+    <w:p w14:paraId="3b2c0f3" w14:textId="3b2c0f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -870,2267 +870,1903 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әділет министрінің міндетін </w:t>
+              <w:t>Әділет министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">атқарушысының </w:t>
+              <w:t>2020 жылғы 28 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 жылғы 28 мамырдағы </w:t>
-[...25 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>№ 62 бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Нотариаттық қызметпен айналысу құқығына үміткер тұлғаларға аттестаттау жүргізу" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
+        <w:t xml:space="preserve"> "Нотариаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z264" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Нотариаттық қызметпен айналысу құқығына үміткер тұлғаларға аттестаттау жүргізу" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі – Қағидалар) Қазақстан Республикасының Әділет министрлігі (бұдан әрі – Министрлік) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      1. "Нотариаттық қызметпен айналысу құқығына үміткер адамдарды атте статтаудан өткізу" мемлекеттік көрсетілетін қызметтің осы қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірледі және "Нотариаттық қызметпен айналысу құқығына үміткер тұлғаларға аттестаттау жүргізу" мемлекеттік көрсетілетін қызметтің тәртібін анықтайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z265" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметті облыстардың, республикалық маңызы бар қалалар мен астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z266" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z267" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – кәсіптік қызметпен айналысуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z268" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу операторы – тестілеу рәсімдерін ұйымдастыруды және "Кәсіби қызметпен айналысу және біліктілік беру құқығына автоматтандырылған режимде кешенді тестілеуге арналған бағдарламалық қамтамасыз ету" АЖ техникалық сүйемелдеуді қамтамасыз етуші оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z269" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z270" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) портал – "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z271" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z272" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметтi көрсету тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z273" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттауды (бұдан әрі – аттестаттау) жүргізу үшін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z274" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы – мемлекеттік көрсетілетін қызметті алу үшін портал арқылы 1-қосымшаға сәйкес электрондық құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z275" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер үміткердің аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері (оның ішінде көру қабілетінің не қол функцияларының бұзылуы) болған жағдайда, көмекшінің тапсырмаларды түсіндіру, жауаптарды тұжырымдау не аттестаттау нәтижелеріне өзге де түрде ықпал ету құқығынсыз техникалық көмек көрсету үшін ғана қатысуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z276" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жеке практикамен айналысатын нотариустан немесе мемлекеттік нотариустан тағылымдамадан сәтті өткен нотариаттық қызметпен айналысу құқығына үміткер (бұдан әрі – көрсетілетін қызметті алушы) облыстардың, республикалық маңызы бар қалалар мен әділет департаменттері жанында құрылатын Нотариаттық қызметпен айналысуға үміткер тұлғаларға аттестаттау жөніндегі комиссияға (бұдан әрі – Комиссия) www.egov.kz, www.elіcense.kz "электрондық үкімет" веб-порталы арқылы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында осы Қағидалардың </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесін және мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z277" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы, егер Қазақстан Республикасының Заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z278" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z279" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z280" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметтерді беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде оларды қабылдауды және тіркеуді жүзеге асырады. Көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе портал арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z281" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z282" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z283" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттар толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші құжаттардың Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген, (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде №10270 болып тіркелген) нотариаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z284" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттар толық болмаған жағдайда өтініш түскен күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде қараудан дәлелді бас тартады. Бас тарту электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z285" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының аттестаттауға жіберу туралы құжаттарын көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z286" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік көрсетілетін қызметтен бас тарту үшін негіздер нотариаттық қызметпен айналысу құқығына үміткер тұлғаларды аттестаттауды өткізу қағидаларының осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылатын "Нотариаттық қызметпен айналысу құқығына үміткер тұлғаларды аттестаттауды өткізу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z287" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z288" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z289" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші үміткерді аттестаттауға жіберу не жіберуден бас тарту туралы дәлелді шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z290" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттауға жіберуден бас тарту туралы шешімді өтініш тіркелген сәттен бастап 10 (он) жұмыс күннен кешіктірмей қызмет алушыға қысқа мәтіндік хабарламаның абоненттік нөміріне немесе портал арқылы жеке кабинетке жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z291" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аттестаттауға жіберілген көрсетілетін қызметті алушыны аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде аттестаттауды өткізу орны, күні, уақыты, тәртібі туралы көрсетілетін қызметті беруші оны абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z292" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде Тестілеу операторына аттестаттауға жіберілген тұлғалардың тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z293" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестаттау Тестілеу операторының техникалық жабдықталған тестілеу залдарында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z294" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау екі кезеңнен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z295" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеу (100 сұрақ: Қазақстан Республикасының Азаматтық кодексі – 15, Қазақстан Республикасының Жер кодексі – 15, Қазақстан Республикасының "Неке (ерлі-зайыптылық) және отбасы туралы" кодексі – 15, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі – 5, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының Заңы – 10, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңы – 15, "Нотариат туралы" Қазақстан Республикасының Заңы – 15);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z296" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (3 ситуациялық жағдай бойынша 12 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z297" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аттестаттау тестілеріне енгізілуі тиіс сұрақтар тізбесін Қазақстан Республикасы Әділет министрлігі қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z298" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне практикалық тапсырманың мазмұнын Республикалық нотариаттық палатасы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z299" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Үміткерлердің Қазақстан Республикасы заңнамасының нормаларын білуін тексеруге арналған сұрақтардың жауабының біреуі дұрыс болған кемінде үш нұсқасы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z300" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған сұрақтарда бір дұрыс жауаппен кемінде үш нұсқасы қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z301" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z302" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау өткізілгеннен кейін көрсетілетін қызметті алушыға аттестаттау мәселелерін және оларға жауаптарды ашуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z303" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау нәтижелері бойынша көрсетілетін қызмет алушыға Тестілеу операторы жинаған баллдарының жалпы саны (дұрыс жауаптардың пайызы) туралы және тестілеуден өткені не өтпегені туралы сертификат немесе анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z304" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрлігі Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық жеткізгіште жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z305" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптары ашық байланыс түрлерінің техникалық арналары (телефон, жалпы қолданыстағы факсимильді байланыс, радиобайланыс, спутниктік және ұялы (жылжымалы (мобильді) байланыс, интернет желісі) арқылы беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z306" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын өңдеуді, пайдалануды, сақтауды, есепке алуды және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және Интернетке қосу мүмкіндігінсіз жүзеге асырылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z307" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z308" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аттестаттауға келген кезде көрсетілетін қызметті алушының өзімен бірге оның жеке басын куәландыратын құжаты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) цифрлық жеке куәлігі болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z309" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аттестаттаудан өту алдында Тестілеу операторы көрсетілетін қызметті алушыны аттестаттау кезеңдерін өткізу тәртібі және олардың ұзақтығы туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z310" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті алушы аттестаттаудан өз таңдауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z311" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аттестаттауды өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де жеткізгіштерде, қабылдайтын-беретін электрондық құрылғыларда (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z312" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z313" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z314" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Аттестаттаудан шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z315" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші компьютерлік тестілеу процесінде не практикалық тапсырмаларда (көрсетілетін қызметті алушыға тәуелді емес) техникалық ақаулар және/немесе қателер анықталған жағдайда, техникалық іркілістер туралы актімен дәлелденген кезде Тестілеу операторының атына дәлелді хат жолдау арқылы аттестаттаудың екінші кезеңіне жіберу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z316" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне жіберу үшін көрсетілетін қызметті алушының ұсынылған сұрақтардың жалпы санынан 70% (жетпіс) және одан да көп жинауға мүмкіндік беретін дұрыс белгіленген жауаптарында қателердің болуы (көрсетілетін қызметті алушыға байланысты емес) негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z317" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық тапсырмаларда қателер (көрсетілетін қызметті алушыға байланысты емес) анықталған кезде көрсетілетін қызметті алушыға аттестаттау туралы шешім беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z318" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Еңсерілмейтін күш (дүлей құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z319" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда көрсетілетін қызметті алушы аттестаттаудан қайтадан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z320" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт – 90 (тоқсан) минут (100 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z321" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт – 30 (отыз) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z322" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері бар тұлғалар үшін (оның ішінде көру қабілетінің не қол функцияларының бұзылуы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z323" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеуді орындауға қосымша 30 минут беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z324" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуді орындауға қосымша 20 минут беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z325" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы заңнаманы білуге арналған кешенді компьютерлік тестілеуден өткен болып есептеледі және практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеудің екінші кезеңіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z326" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 65 % (алпыс бес) және одан астамын құраса, көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуден өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z327" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы аттестаттаудың екі кезеңінен оң нәтижемен өткен кезде аттестаттаудан өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z328" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z329" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Аттестаттаудың әрбір кезеңінен өту нәтижелерін Тестілеу операторы көрсетілетін қызметті берушіге көрсетілетін қызметті алушы аттестаттаудың соңғы кезеңінен өткеннен кейін 1 (бір) жұмыс күн ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z330" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша аттестаттау/аттестаттамау туралы дәлелді шешім болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z331" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z332" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Дәлелді себеппен (денсаулық жағдайы бойынша, жақын туысының қайтыс болуы және еңсерілмейтін күш салдарынан) аттестаттауға келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған жағдайда тестілеуден көрсетілетін қызметті беруші бекіткен басқа күні өте алады. Өтініш тестілеуді өткізіп алған күннен бастап 5 (жұмыс) күнінен кешіктірілмей ұсынылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z333" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға дәлелді себептерсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл ретте ол аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z334" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Аттестаттау туралы шешім ол шығарылған күннен бастап үш жыл ішінде жарамды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z335" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...163 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сынақ тестілеу тапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z336" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Көрсетілетін қызметті алушы Қазақстан Республикасының нотариат саласындағы заңнамасы бойынша білімін тексеру, сондай-ақ аттестаттаудан өтуге дайындалу мақсатында сынақ тестілеуден өту мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z337" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ тестілеу нәтижелері аттестаттау/аттесттамау туралы уәжделген шешім шығаруға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z338" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының сынақ тестілеуінен өту шарттары мен тәртібін Тестілеу операторы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z339" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1647 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаның шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...58 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаның шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z340" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шағым көрсетілетін қызметті берушінің басшысының атына беріледі www.adilet.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z341" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Қазақстан Республикасы Әділет министрлігінің кеңсесi арқылы қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z342" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi берушiнiң атына немесе Қазақстан Республикасы Әділет министрлігінің мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z343" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау нәтижелерi туралы дәлелдi жауап көрсетiлетiн қызметтi алушыға пошта байланысы арқылы, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң кеңсесiнде қолма-қол берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z344" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушы жеке кабинетінен өтініш туралы ақпаратқа қол жеткізе алады, өтінішті өңдеу барысында көрсетілетін қызметті беруші оны жаңартып отырады (жеткізілгені, тіркелгені, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z345" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер сапасын бағалау мен бақылау жөнiндегi уәкiлеттi органға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3190,133 +2826,95 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айналысу құқығына үміткер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаларға аттестаттау жүргізу"</w:t>
+              <w:t>тұлғаларға аттестаттау өткізу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3443,51 +3041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың және астананың әділет департаменттері (бұдан әрі-көрсетілетін қызметті беруші)</w:t>
+Облыстардың, республикалық маңызы бар қалалардың және астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3782,51 +3380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3895,91 +3493,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Әділет министрінің м.а. 2020 жылғы 28 мамырдағы № 61 бұйрығымен бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20774 болып тіркелген) Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу қағидаларының </w:t>
-[...39 lines deleted...]
-              <w:t>-қосымшаларына сәйкес нысан бойынша аттестаттау туралы шешім не аттестаттамау туралы шешім</w:t>
+Қазақстан Республикасы Әділет министрінің м.а. 2020 жылғы 28 мамырдағы № 62 бұйрығымен бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20774 болып тіркелген) Нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша аттестаттау туралы шешім не аттестаттамау туралы шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4146,84 +3724,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z347" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
-[...1 lines deleted...]
-          </w:p>
+көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4277,122 +3857,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z348" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- өтініш;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) осы Тізбеге 1-қосымшаға сәйкес нысан бойынша аттестаттауға жіберу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- нотариаттық қызметпен айналысу құқығына аттестаттаудан өту үшін мәліметтер нысаны;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы Тізбеге 2-қосымшаға сәйкес нотариаттық қызметпен айналысу құқығына аттестаттаудан өту үшін мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес заң мамандығы бойынша кемінде екі жыл жұмыс өтілін растайтын құжаттың электрондық көшірмесі.</w:t>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4446,120 +4018,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқықтан айырылған заңды күшіне енген сот шешімі бар болған жағдайда;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқықтан айырылған заңды күшіне енген сот шешімі бар болған жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4651,120 +4255,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрліктің интернет-ресурсында: - www.adilet.gov.kz;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министрліктің интернет-ресурсында: - www.adilet.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда орналастырылған.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4803,333 +4457,825 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">Нотариаттық қызметпен </w:t>
+              <w:t>Өтініш нысаны Облыстың, республикалық маңызы бар қаланың және астананың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">айналысу құқығына әділет </w:t>
-[...90 lines deleted...]
-              <w:t>жеке сәйкестендіру нөмірі)</w:t>
+              <w:t>Әділет департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z359" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z360" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариаттық қызметпен айналысу құқығына аттестаттаудан өтуге мені жіберулеріңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z361" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен: анық деректер бергенім; көрсетілген барлық деректер ресми байланыстар болып табылады және оларға аттестаттаудан өтуге рұқсат беру немесе бас тарту туралы кез келген ақпарат жіберілуі мүмкін; сотпен өтініш берушіге лицензияланатын қызмет түрімен және / немесе кіші қызмет түрімен айналысуға тыйым салынбаған; қоса берілген барлық құжаттар дұрыс және жарамды екені; өтініш беруші лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде сақталатын, заңмен қорғалатын құпияны құрайтын қолжетімділіктің шектеулі жеке деректерін пайдалануға келісетіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z362" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ______________________________________________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z363" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z364" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні:_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z365" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілген құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z366" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z367" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z368" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі қамтылған, заңмен қорғалған құпияны құрайтын мәліметтерді қолдануға келісемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z369" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z370" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z371" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған кезде) және қызмет алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z372" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беру күні________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z373" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z374" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нотариаттық қызметпен айналысу құқығына аттестаттаудан өтуге арналған деректер нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z375" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z376" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z377" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Дипломы туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z378" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке тұлға _________________________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      1. Жоғары оқу орнының атауы __________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z379" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық шифрі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z380" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Диплом нөмірі ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z381" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дипломды беру күні _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z382" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Білім туралы" Қазақстан Республикасының Заңына сәйкес дипломның немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z383" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нострификациялаудың немесе тану рәсімінің өтуін растайтын құжаттың берілген күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z384" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. сериясы және нөмірі _________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z385" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. негіздемесі: күні және нөмірі __________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z386" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. тіркеу нөмірі және күні ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z387" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ІІ. Нотариустан тағылымдамадан өткені туралы қорытынды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z388" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. нотариустан тағылымдамадан өткені туралы қорытындыны бекіту күні ______ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z389" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________ облысының/қаласының нотариаттық палатасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z390" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. тағылымдама басшысы ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z391" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. тағылымдама басшысының нотариаттық қызметінің өтілі _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z392" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. тағылымдаманың басталу күні ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z393" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. тағылымдаманың аяқталған күні ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z394" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z395" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z396" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні:____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5163,490 +5309,128 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>"Нотариаттық қызметпен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айналысу құқығына үміткер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаларға аттестаттау өткізу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...432 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5680,456 +5464,271 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Нотариаттық қызметпен</w:t>
-[...64 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>________________ номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нотариаттық қызметпен айналысу құқығына үміткерді аттестаттау/аттестаттамау туралы шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________ қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күні ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...268 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z402" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z403" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестатталды/аттестатталмады деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z404" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z405" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6163,454 +5762,1191 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Нотариаттық қызметпен</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">айналысу құқығына үміткер </w:t>
+              <w:t xml:space="preserve">Әділет министрінің міндетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұлғаларға аттестаттау жүргізу" </w:t>
+              <w:t xml:space="preserve">атқарушысының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
+              <w:t xml:space="preserve">2020 жылғы 28 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметтің қағидаларына</w:t>
+              <w:t xml:space="preserve">№ 62 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттамау туралы шешім</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Нотариатық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрселетін қызметтің қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z50" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z51" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нотариаттық қызметпен айналысу құқығына аттестаттау қорытындылары бойынша </w:t>
-[...1 lines deleted...]
-    </w:p>
+      1. "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі - Қағидалар) Қазақстан Республикасы Әділет министрлігі (бұдан әрі - Министрлік) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармақшасына сәйкес әзірледі және "Нотариатық қызметпен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсету тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z52" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z53" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________: </w:t>
-[...1 lines deleted...]
-    </w:p>
+      2. Нотариаттық қызметпен айналысу құқығына үміткер тұлға (бұдан әрі - көрсетілетін қызметті алушы) лицензияны алуға немесе қайта ресімдеуге www.adіlet.gov.kz www.elіcense.kz "электрондық үкімет" веб-порталы арқылы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет тізбесінің (бұдан әрі - Тізбе) 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Нотариаттық қызметпен айналысу құқығына үміткер тұлғаларға аттестаттау жүргізу" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш"қағидаты бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны қайта ресімдеу көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 515</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заңгерлік қызметтер көрсетуді ұйымдастыру комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен көрсетілу нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын негізгі талаптардың тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, лицензиясы, соттылығының бар не жоқ екендігі және наркологта және психиатрда диспансерлік есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 515</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі лицензияны алуға құжаттар келіп түскен күні оларды тіркейді және жауапты орындаушыға орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің жауапты орындаушысы мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қабылдаған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті алу үшін ұсынылған құжаттар толық болмаған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде негіздеме мен себептерін көрсете отырып, өтінішті қабылдаудан дәлелді бас тарту береді және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      7. Лицензияны алуға ұсынылған құжаттар толық болған жағдайда, көрсетілетін қызметті беруші 11 (он бір) жұмыс күні ішінде көрсетілетін қызметті алушының Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 бұйрығымен бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>біліктілік талаптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10270 болып тіркелген) сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ұсынған құжаттары біліктілік талаптарына сәйкес келген кезде мемлекеттік қызмет 1 (бір) жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тестілеу бойынша ____________________ балл </w:t>
-[...161 lines deleted...]
-      Комиссия хатшысы</w:t>
+      Мемлекеттік көрсетілетін қызметтің нәтижесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша нотариаттық қызметпен айналысу құқығына лицензия не көрсетілетін қызметті алушының "жеке кабинетіне" жіберілген көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы лицензияны беруден бас тарту туралы дәлелді жауап немесе қайта рәсімдеу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші "электрондық үкімет" веб-порталы арқылы ЭЦҚ қойылған электрондық құжат нысанында осы Қағидаларға 1-қосымшаға сәйкес көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "электрондық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтер болмаған жағдайда электрондық өтінішті қалыптастыру процесі аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық үкімет" веб-порталы арқылы көрсетілетін қызметті алушының өтініші бойынша мемлекеттік қызмет көрсету нәтижесін "электрондық үкімет" веб-порталының көліктік қолтаңбасы арқылы көрсетілетін қызметті берушінің қатысуынсыз жұмыс күнінде 20 (жиырма) минут ішінде толық автоматты түрде өңдейді және қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі Қағидаларға 2-қосымшаға сәйкес нысан бойынша "электрондық үкімет" веб-порталының көліктік қолтаңбасымен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғалардың шешімдеріне, әрекеттіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z61" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шағым көрсетілетін қызметті берушінің басшысының атына www.adilet.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Министрлiктiң кеңсесi арқылы қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi берушiнiң атына немесе Министрлiктiң мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау нәтижелерi туралы дәлелдi жауап көрсетiлетiн қызметтi алушыға пошта байланысы арқылы, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң кеңсесiнде қолма-қол берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушы "жеке кабинетінен" өтініш туралы ақпаратқа қол жеткізе алады, өтінішті өңдеу барысында көрсетілетін қызметті беруші оны жаңартып отырады (жеткізілгені, тіркелгені, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік көрсетілетін қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер сапасын бағалау мен бақылау жөнiндегi уәкiлеттi органға немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 24.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 827</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6646,1270 +6982,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
-[...1218 lines deleted...]
-              </w:rPr>
               <w:t>"Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызметтің қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -7952,167 +7068,179 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 19.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 515</w:t>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z408" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нотариаттық қызметпен айналысу құқығына лицензия беру және қайта ресiмдеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе)</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Нотариаттық қызметпен айналысу құқығына лицензия беру;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Нотариаттық қызметпен айналысу құқығына лицензия беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Нотариаттық қызметпен айналысу құқығына лицензия қайта ресiмдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8410,84 +7538,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z410" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) лицензия беру кезiнде - 15 (он бес) жұмыс күнi; </w:t>
-[...1 lines deleted...]
-          </w:p>
+1) лицензия беру кезiнде – 15 (он бес) жұмыс күнi; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресiмдеу кезiнде - 20 (жиырма) минут</w:t>
+2) лицензияны қайта ресiмдеу кезiнде – 20 (жиырма) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8520,87 +7650,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нысаны:</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8767,140 +7897,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Нотариаттық қызметпен айналысу құқығына лицензия беру, қайта ресімдеу үшін жекелеген қызмет түрлерімен айналасу құқығы үшін лицензиялық алым </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мыналарды құрайды:</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Салық кодексiнiң 616-бабына сәйкес мыналарды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензия беру кезінде 6 айлық есептік көрсеткішті;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензия беру кезінде 6 айлық есептік көрсеткішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресімдеу үшін лицензияны беру кезіндегі мөлшерлеменің 10 %-ын құрайды, алайда 4 айлық есептік көрсеткіштен аспайды.</w:t>
+2) лицензияны қайта ресiмдеу үшiн лицензияны беру кезiндегi мөлшерлеменiң 10 %-ын құрайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8954,102 +8086,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z414" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
-[...17 lines deleted...]
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+сағат 12-00-ден 13-30-ға дейінгі түскі үзіліспен сағат 8-00-ден 17-30-ға дейін; 2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9082,143 +8198,335 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- өтініш;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Нотариаттық қызметпен айналысу құқығына лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- нотариаттық қызметпен айналысу құқығына аттестаттаудан өту үшін мәліметтер нысаны;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осы Тізбеге </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша жеке тұлғаның лицензия алуға өтiнiшi;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес заң мамандығы бойынша кемінде екі жыл жұмыс өтілін растайтын құжаттың электрондық көшірмесі.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) осы Тізбенің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> нысанға сәйкес адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) ЭҮТШ арқылы төлеу жағдайларын қоспағанда, қызметтің жекелеген түрлерiмен айналысу құқығына лицензиялық алымның бюджетке төленгенiн растайтын құжаттың электрондық көшiрмесi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық қызметпен айналысу құқығына лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысандағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жекелеген қызмет түрлерiмен айналысу құқығы үшiн лицензиялық алымның төленгенiн растайтын және лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы мәліметтер мемлекеттік ақпараттық жүйелерінен алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9272,120 +8580,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z422" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталғанда;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқықтан айырылған заңды күшіне енген сот шешімі бар болған жағдайда;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқықтан айырылған заңды күшіне енген сот шешімі бар болған жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -9477,120 +8817,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z426" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрліктің интернет-ресурсында: - www. adіlet. gov. kz;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министрліктің интернет-ресурсында: - www.adilet.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда орналастырылған.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Нотариаттық қызметпен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9696,279 +9086,225 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензия алуға өтiнiшi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...141 lines deleted...]
-      Байланыс деректері______________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), жеке сәйкестендiру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмiрi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ жүзеге асыру үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызметтiң түрi толық атауы көрсетiлсiн) лицензия беруiңiздi сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады; өтініш беруші лицензияны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді; өтініш беруші халыққа қызмет көрсету орталығы қызметкерінің өтінішті электрондық цифрлік қолтаңбамен растауына келіседі (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9978,51 +9314,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                       (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
+      (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "__" _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -10143,333 +9479,279 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...195 lines deleted...]
-      7. дипломды тану/нострификациялау туралы куәліктің нөмірі _____________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі) барлық адамдар толтырады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Диплом туралы мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. жоғары оқу орнының атауы________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. мамандық атауы________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. мамандық шифры________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. диплом нөмірі________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. дипломның берілген күні________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. дипломды тану/нострификациялау туралы куәліктің берілген күні ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. дипломды тану/нострификациялау туралы куәліктің нөмірі ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (6,7-тармақтар шетелдің білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10497,537 +9779,573 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нотариустан тағылымдамадан өткені туралы қорытынды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. нотариустан тағылымдамадан өткені туралы қорытындының бекітілген күні</w:t>
-[...89 lines deleted...]
-      5. тағылымдаманың аяқталған күні _________________________________________</w:t>
+      1. нотариустан тағылымдамадан өткені туралы қорытындының бекітілген күні___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. облыс _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. тағылымдаманың жетекшісі ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. тағылымдаманың басталған күні _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. тағылымдаманың аяқталған күні___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариустан тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комиссияның аттестаттау туралы шешімі</w:t>
-[...71 lines deleted...]
-      Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік комиссиясында біліктілік емтихандарын тапсырған адамдар үші</w:t>
+      3. Аттестаттау туралы шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. қала ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. өткізілген күні ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. қарау мәртебесі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Судья лауазымына біліктілік емтиханын тапсыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. өткізілген күні ________________________________________________________</w:t>
-[...53 lines deleted...]
-      5. Қазақстан Республикасы Президентінің Жарлығы (бұдан әрі - Жарлық)туралы мәліметтер</w:t>
+      1. өткізілген күні ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. қарау мәртебесі ______________________________ тұрақты судьялар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасы Президентінің Жарлығы (бұдан әрі - Жарлық) туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жарлықтың нөмірі ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _________</w:t>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрақты судья болып жұмыс істеген тұлғалар үшін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
-[...35 lines deleted...]
-      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні __________</w:t>
+      6. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жарлықтың нөмірі ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жарлықтың нөмірі ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні ____________</w:t>
-[...53 lines deleted...]
-                                    (қолы) тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Босату негізі ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға _____________________________ күні__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11130,387 +10448,351 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...87 lines deleted...]
-      _______________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), жеке сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі) _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегімнің, атымның, әкемнің атының (ол болған жағдайда) өзгеруіне байланысты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" _______</w:t>
+        <w:t xml:space="preserve">
+      нотариаттық қызметті жүзеге асыруға 20___ жылғы "____" № ________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (лицензияның нөмірі(лері), лицензияны берген лицензиардың атауы) берілген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы заңдарында өзгеше көзделмесе, мемлекеттік қызметті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ________ ______________________________________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегi, аты, әкесiнiң аты (ол болған жағдайда)  Толтыру күні: 20__ жылғы "__" ____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11757,68 +11039,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ жылғы "___" ___________ №_____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12373,68 +11655,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 62 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Нотариустардың өтініштерін қабылдау, мөрлерін тіркеу және беру" мемлекеттік көрсетілетін қызметтің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12577,410 +11859,410 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 62 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="58"/>
+    <w:bookmarkStart w:name="z86" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Нотариаттық қызмет мәселелері бойынша мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 24 сәуірдегі № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 20 мамырда № 11095 тіркелді.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z87" w:id="59"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z87" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 10 қаңтардағы № 54 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 26 қаңтарда № 16285 болып тіркелді.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z88" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 18 қарашадағы № 1056 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 22 желтоқсанда № 14550 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z89" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер және толықтыру енгізу туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2019 жылғы 8 қарашадағы № 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 13 қарашада № 19588 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z90" w:id="62"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z90" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Нотариаттық қызмет мәселелері бойынша мемлекеттік көрсетілетін қызметтердің регламенттерін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 26 мамырдағы № 297 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 13 шілдеде № 11647 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z91" w:id="63"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z91" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 20 наурыздағы № 442 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 17 сәуірде № 16766 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z92" w:id="64"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z92" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Тағылымдамадан өткен нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 қаңтардағы № 56 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 17 ақпанда № 10269 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z93" w:id="65"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z93" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Тағылымдамадан өткен және адвокаттық қызметпен айналысуға және нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 қаңтардағы № 56 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 18 қарашадағы № 1055 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 28 қарашада № 14466 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z94" w:id="66"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z94" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Тағылымдамадан өткен нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 қаңтардағы № 56 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 25 ақпандағы № 84 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 28 ақпанда № 18352 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>