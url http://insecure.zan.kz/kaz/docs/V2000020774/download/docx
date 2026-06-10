--- v1 (2026-03-04)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6648353" w14:textId="6648353">
+    <w:p w14:paraId="dbb5f40" w14:textId="dbb5f40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -793,2461 +793,1844 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 28 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 61 бұйрығына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>№ 61 бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z282" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі - Қағидалар) Қазақстан Республикасының Әділет министрлігі (бұдан әрі - Министрлік) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      1. "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің осы қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірледі және "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің тәртібін анықтайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметті облыстардың, республикалық маңызы бар қалалар мен астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – кәсіптік қызметпен айналысуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу операторы - тестілеу рәсімдерін ұйымдастыруды және "Кәсіби қызметпен айналысу және біліктілік беру құқығына автоматтандырылған режимде кешенді тестілеуге арналған бағдарламалық қамтамасыз ету" АЖ техникалық сүйемелдеуді қамтамасыз етуші оператор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) портал – "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметтi көрсету тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызмет адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан (бұдан әрі – аттестаттау) өткізу үшін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге өтінішті 1-қосымшаға сәйкес портал арқылы электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер үміткердің аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері (оның ішінде көру қабілетінің не қол функциясының бұзылуы) болған жағдайда, көмекшінің тапсырмаларды түсіндіру, жауаптарды тұжырымдау не аттестаттау нәтижелеріне өзге де түрде ықпал ету құқығынсыз техникалық көмек көрсету үшін ғана қатысуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтерді тізбесін және мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы егер Қазақстан Республикасының Заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде оларды қабылдауды және тіркеуді жүзеге асырады. Көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе портал арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттар толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші құжаттардың Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде №10270 болып тіркелген) адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініште мәліметтер толық болмаған жағдайда көрсетілетін қызметті беруші өтініш түскен күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде өтінішті одан әрі қараудан дәлелді бас тартады. Бас тарту электрондық құжат нысанында беріледі, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының аттестаттауға жіберу туралы құжаттарын көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік көрсетілетін қызметтен бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Тізбенің 9-тармағында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші үміткерді аттестаттауға жіберу не жіберуден бас тарту туралы дәлелді шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттауға жіберуден бас тарту туралы шешімді өтініш тіркелген сәттен бастап 10 (он) жұмыс күннен кешіктірмей көрсетілетін қызметті алушыға оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аттестаттауға жіберілген көрсетілетін қызметті алушыны аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде аттестаттауды өткізу орны, күні, уақыты, тәртібі туралы көрсетілетін қызметті беруші оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде Тестілеу операторына аттестаттауға жіберілген тұлғалардың тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестаттау Тестілеу операторының техникалық жабдықталған тестілеу залдарында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау екі кезеңнен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеу (100 сұрақ: Қазақстан Республикасының Азаматтық кодексі – 15, Қазақстан Республикасының Азаматтық процестік кодексі – 15, Қазақстан Республикасының Қылмыстық кодексі – 15, Қазақстан Республикасының Қылмыстық процестік кодексі – 15, Қазақстан Республикасының Әкімшілік құқық бұзушылықтар туралы кодексі – 15, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі – 5, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының Заңы – 10);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (3 ситуациялық жағдай бойынша 12 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аттестаттау тестілеріне енгізілуі тиіс сұрақтар тізбесін Қазақстан Республикасы Әділет министрлігі қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне практикалық тапсырманың мазмұнын Республикалық адвокаттар алқасы қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы заңнамасының нормаларын білуін тексеруге арналған сұрақтардың жауабының біреуі дұрыс болған кемінде үш нұсқасы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған сұрақтарда бір дұрыс жауаппен кемінде үш нұсқасы қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау өткізілгеннен кейін көрсетілетін қызметті алушыға аттестаттау мәселелерін және оларға жауаптарды ашуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау нәтижелері бойынша көрсетілетін қызмет алушыға Тестілеу операторы жинаған балдарының жалпы саны (дұрыс жауаптардың пайызы) туралы және тестілеуден өткені не өтпегені туралы сертификат немесе анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық тасығышта жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптары ашық байланыс түрлерінің техникалық арналары (телефон, жалпы қолданыстағы факсимильді байланыс, радиобайланыс, спутниктік және ұялы (жылжымалы (мобильді) байланыс, интернет желісі) арқылы беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын өңдеуді, пайдалануды, сақтауды, есепке алуды және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және интернетке қосу мүмкіндігінсіз жүзеге асырылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аттестаттауға келген кезде көрсетілетін қызметті алушының өзімен бірге оның жеке басын куәландыратын құжаты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) цифрлық жеке куәлігі болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аттестаттаудан өту алдында Тестілеу операторы көрсетілетін қызметті алушыны аттестаттау кезеңдерін өткізу тәртібі және олардың ұзақтығы туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті алушы аттестаттаудан өз таңдауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аттестаттауды өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де жеткізгіштерде, қабылдайтын-беретін электрондық құрылғыларда (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Аттестаттаудан шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші компьютерлік тестілеу процесінде не практикалық тапсырмаларда (көрсетілетін қызметті алушыға тәуелді емес) техникалық ақаулар және/немесе қателер анықталған жағдайда, техникалық іркілістер туралы актімен дәлелденген кезде Тестілеу операторының атына дәлелді хат жолдау арқылы аттестаттаудың екінші кезеңіне жіберу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне жіберу үшін көрсетілетін қызметті алушының ұсынылған сұрақтардың жалпы санынан 70% (жетпіс) және одан да көп жинауға мүмкіндік беретін дұрыс белгіленген жауаптарында қателердің болуы (көрсетілетін қызметті алушыға байланысты емес) негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық тапсырмаларда қателер (көрсетілетін қызметті алушыға байланысты емес) анықталған кезде көрсетілетін қызметті алушы екінші кезеңге қайта жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Еңсерілмейтін күш (дүлей құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда көрсетілетін қызметті алушы аттестаттаудан қайтадан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт - 90 (тоқсан) минут (100 сұрақ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт - 30 (отыз) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері тұлғалар үшін (оның ішінде көру қабілетінің не қол функциясының бұзылуы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеуді орындауға қосымша 30 минут беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуді орындауға қосымша 20 минут беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы заңнаманы білуге арналған кешенді компьютерлік тестілеуден өткен болып есептеледі және практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеудің екінші кезеңіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 65 % (алпыс бес) және одан астамын құраса, көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуден өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы аттестаттаудың екі кезеңінен оң нәтижемен өткен кезде аттестаттаудан өткен болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Аттестаттаудың әрбір кезеңінен өту нәтижелерін Тестілеу операторы көрсетілетін қызметті берушіге көрсетілетін қызметті алушы аттестаттаудың соңғы кезеңінен өткеннен кейін 1 (бір) жұмыс күн ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша аттестаттау/аттестаттамау туралы дәлелді шешім болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Дәлелді себеппен (денсаулық жағдайы бойынша, жақын туысының қайтыс болуы және еңсерілмейтін күш салдарынан) аттестаттауға келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған жағдайда тестілеуден көрсетілетін қызметті беруші бекіткен басқа күні өте алады. Өтініш тестілеуді өткізіп алған күннен бастап 5 (жұмыс) күнінен кешіктірілмей ұсынылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға дәлелді себептерсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл ретте ол аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Аттестаттау туралы шешім ол шығарылған күннен бастап үш жыл ішінде жарамды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...171 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сынақ тестілеу тапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Көрсетілетін қызметті алушы Қазақстан Республикасының адвокатура саласындағы заңнамасы бойынша білімін тексеру, сондай-ақ аттестаттаудан өтуге дайындалу мақсатында сынақ тестілеуден өту мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ тестілеу нәтижелері аттестаттау/аттестаттамау туралы уәжделген шешім шығаруға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының сынақ тестілеуінен өту шарттары мен тәртібін Тестілеу операторы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1885 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...58 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шағым көрсетілетін қызметті берушінің басшысының атына беріледі www.adilet.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Қазақстан Республикасы Әділет министрлігінің кеңсесi арқылы қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi берушiнiң атына немесе Қазақстан Республикасы Әділет министрлігінің мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау нәтижелерi туралы дәлелдi жауап көрсетiлетiн қызметтi алушыға пошта байланысы арқылы, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң кеңсесiнде қолма-қол берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушы жеке кабинетінен өтініш туралы ақпаратқа қол жеткізе алады, өтінішті өңдеу барысында көрсетілетін қызметті беруші оны жаңартып отырады (жеткізілгені, тіркелгені, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер сапасын бағалау мен бақылау жөнiндегi уәкiлеттi органға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3281,146 +2664,95 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Адвокаттық қызметпен</w:t>
+              <w:t>Адвокаттық қызметпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айналысуға үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттаудан өткізу"</w:t>
+              <w:t>аттестаттаудан өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3434,51 +2766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе)</w:t>
+"Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3547,51 +2879,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың және астананың әділет департаменттері (бұдан әрі-көрсетілетін қызметті беруші)</w:t>
+Облыстардың, республикалық маңызы бар қалалардың және астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3850,87 +3182,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нысаны:</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4019,71 +3351,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Әділет министрінің м.а. 2020 жылғы 28 мамырдағы № 61 бұйрығымен бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20774 болып тіркелген) Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу қағидаларының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша аттестаттау туралы шешім не аттестаттамау туралы шешім</w:t>
+              <w:t>-қосымшасына сәйкес нысан бойынша аттестаттау туралы шешім не аттестаттамау туралы шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4250,84 +3562,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
-[...1 lines deleted...]
-          </w:p>
+көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4381,124 +3695,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...22 lines deleted...]
-          </w:p>
+              <w:t>
+1) осы Тізбеге 1-қосымшаға сәйкес нысан бойынша аттестаттауға жіберу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес адвокаттық қызметпен айналысуға ааттестаттаудан өтуге арналған деректер нысаны.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы Тізбеге 1-қосымшаға сәйкес адвокаттық қызметпен айналысуға ааттестаттаудан өтуге арналған деректер нысаны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4552,120 +3856,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің (үкімінің) болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің (үкімінің) болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4757,120 +4093,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрліктің интернет-ресурсында: - www.adilet.gov.kz;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министрліктің интернет-ресурсында: - www.adilet.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда орналастырылған.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) порталда орналастырылған. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда жеке кабинеті арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4909,463 +4267,393 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Адвокаттық қызметпен</w:t>
+              <w:t>Өтініш нысаны Облыстың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айналысуға үміткер адамдарды</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттаудан өткізу"</w:t>
+              <w:t>қаланың және астананың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсетуге</w:t>
-[...259 lines deleted...]
-              <w:t xml:space="preserve">нөмірі) </w:t>
+              <w:t>Әділет департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="69"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені, адвокаттық қызметпен айналысуға аттестаттаудан өтуге жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен: анық деректер бергенім; көрсетілген барлық деректер ресми байланыстар болып табылады және оларға аттестаттаудан өтуге рұқсат беру немесе бас тарту туралы кез келген ақпарат жіберілуі мүмкін; сот өтініш берушіге лицензияланатын қызмет түрімен және / немесе кіші қызмет түрімен айналысуға тыйым салмаған; қоса берілген барлық құжаттар дұрыс және жарамды екені; өтініш беруші лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде сақталатын, заңмен қорғалатын құпияны құрайтын қолжетімділіктің шектеулі жеке деректерін пайдалануға келісетіні расталады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні:_______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілген құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпараттық жүйелердегі қамтылған, заңмен қорғалған құпияны құрайтын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтерді  қолдануға келісемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған кезде) және қызмет алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беру күні ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5466,553 +4754,545 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="70"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адвокаттық қызметпен айналысуға аттестаттаудан өтуге арналған деректер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I. Дипломы туралы деректер:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары оқу орнының атауы_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық коды ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Диплом нөмірі ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дипломды беру күні ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Білім туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес дипломның немесе</w:t>
-[...73 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес дипломның немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нострификациялаудың немесе тану рәсімінің өтуін растайтын құжат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сериясы және нөмірі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Негіздемесі: күні және нөмірі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеу нөмірі және күні______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       II. Тағылымдамадан өткені туралы қорытынды:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тағылымдамадан өткені туралы қорытындыны бекіту күні ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасы __________________________________облыстар/қалалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдама басшысы______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдама жетекшісінің адвокаттық қызмет өтілі _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың басталу күні________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тағылымдаманың аяқталған күні______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні:____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6046,116 +5326,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Адвокаттық қызметпен</w:t>
+              <w:t>Адвокаттық қызметпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айналысуға үміткер адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттаудан өткізу"</w:t>
+              <w:t>аттестаттаудан өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6176,354 +5443,245 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>________________ номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="71"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттау туралы шешім</w:t>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve"> Адвокаттық қызметпен айналысу құқығына үміткерді аттестаттау/ аттестаттамау туралы шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________ қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күні ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) аттестатталды/аттестатталмады деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6557,484 +5715,1188 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Адвокаттық қызметпен</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айналысуға үміткер адамдарды</w:t>
+              <w:t>Әділет министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттаудан өткізу"</w:t>
+              <w:t>2020 жылғы 28 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті</w:t>
+              <w:t>№ 61 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="86"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аттестаттамау туралы шешім</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="88"/>
+        <w:t xml:space="preserve"> "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрселетін қызметтің қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Адвокаттық қызметпен айналысу құқығына аттестаттау қорытындылары бойынша </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="89"/>
+      1. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес Қазақстан Республикасы Әділет министрлігімен әзірленді және "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттық қызметпен айналысуға үміткер тұлға (бұдан әрі - көрсетілетін қызметті алушы) лицензияны алуға немесе қайта ресімдеуге www.adilet.gov.kz www.elicense.kz "электрондық үкiмет" веб-порталы арқылы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында осы Қағидалардың 1-қосымшасына сәйкес "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі - Тізбе) 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны қайта ресімдеу көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заңгерлік қызметтер көрсетуді ұйымдастыру комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, лицензиясы, соттылығының бар не жоқ екендігі және наркологта және психиатрда диспансерлік есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі лицензияны алуға құжаттар келіп түскен күні оларды тіркейді және жауапты орындаушыға орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің жауапты орындаушысы мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қабылдаған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті алу үшін ұсынылған құжаттар толық болмаған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде негіздеме мен себептерін көрсете отырып, өтінішті қабылдаудан дәлелді бас тарту береді және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________ жинады: </w:t>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+      7. Лицензияны алуға ұсынылған құжаттар толық болған жағдайда, көрсетілетін қызметті беруші 11 (он бір) күнтізбелік күні ішінде көрсетілетін қызметті алушының Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген біліктілік талаптарына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10270 болып тіркелген) сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ұсынған құжаттары біліктілік талаптарына сәйкес келген кезде мемлекеттік қызмет 1 (бір) жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметтің нәтижесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша адвокаттық қызметпен айналысу құқығына лицензия немесе көрсетілетін қызметті алушының "жеке кабинетіне" жіберілген көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы лицензияны беруден бас тарту туралы дәлелді жауап немесе қайта рәсімдеу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 24.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 828</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші "электрондық үкімет" веб-порталы арқылы ЭЦҚ қойылған электрондық құжат нысанында "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне 3 қосымшаға сәйкес көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "электрондық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтер болмаған жағдайда электрондық өтінішті қалыптастыру процесі аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық үкімет" веб-порталы арқылы көрсетілетін қызметті алушының өтініші бойынша мемлекеттік қызмет көрсету нәтижесін "электрондық үкімет" веб-порталының көліктік қолтаңбасы арқылы көрсетілетін қызметті берушінің қатысуынсыз жұмыс күнінде 20 (жиырма) минут ішінде толық автоматты түрде өңдейді және қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсету нәтижесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "электрондық үкімет" веб-порталының көліктік қолтаңбасымен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғалардың шешімдеріне, әрекеттіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шағым көрсетілетін қызметті берушінің басшысының атына www.adilet.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Министрлiктiң кеңсесi арқылы қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлiктiң атына келiп түскен көрсетiлетiн қызметтi алушының шағымы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау нәтижелерi туралы дәлелдi жауап көрсетiлетiн қызметтi алушыға пошта байланысы арқылы, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң кеңсесiнде қолма-қол берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушы "жеке кабинетінен" өтініш туралы ақпаратқа қол жеткізе алады, өтінішті өңдеу барысында көрсетілетін қызметті беруші оны жаңартып отырады (жеткізілгені, тіркелгені, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер сапасын бағалау мен бақылау жөнiндегi уәкiлеттi органға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 24.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 828</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7068,1359 +6930,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Адвокаттық қызметпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрінің м.а.</w:t>
+              <w:t>айналысуға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 28 мамырдағы</w:t>
+              <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 61 бұйрыққа</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="101"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...116 lines deleted...]
-</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 06.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1007</w:t>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...1049 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8829,51 +7476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні</w:t>
+1) лицензия беру кезiнде - 15 (он бес) жұмыс күнi; 2) лицензияны қайта ресiмдеу кезiнде - 20 (жиырма) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8906,87 +7553,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нысаны:</w:t>
+Мемлекеттік қызмет көрсетудің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9167,108 +7814,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мыналарды құрайды:</w:t>
+              <w:t>
+адвокаттық қызметпен айналысуға лицензия беру, қайта ресiмдеу үшiн жекелеген қызмет түрлерімен айналасу құқығы үшін лицензиялық алым Қазақстан Республикасының Салық Кодексiнiң 616-бабына сәйкес мыналарды құрайды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия беру кезiнде 6 айлық есептiк көрсеткiштi;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресiмдеу үшiн лицензияны беру кезiндегi мөлшерлеменiң 10 %-ын құрайды</w:t>
+2) лицензияны қайта ресiмдеу үшiн лицензияны беру кезiндегi мөлшерлеменiң 10 %-ын құрайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9337,69 +7964,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+1) көрсетiлетiн қызметтi берушi – демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9608,79 +8235,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>3-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысандағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жекелеген қызмет түрлерiмен айналысу құқығы үшiн лицензиялық алымның төленгенiн растайтын және лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы мәліметтер мемлекеттік ақпараттық жүйелерінен алынады</w:t>
+2) жекелеген қызмет түрлерiмен айналысу құқығы үшiн лицензиялық алымның төленгенiн растайтын және лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы мәліметтер мемлекеттік ақпараттық жүйелерінен алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9990,51 +8635,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталда "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі 1414, 8 800 080 7777 бірыңғай контакт-орталығынан алу мүмкіндігі бар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға үміткер тұлғаларға аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10127,353 +8772,305 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="118"/>
+    <w:bookmarkStart w:name="z283" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензия алуға өтiнiшi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...143 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z284" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z285" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z286" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z287" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z288" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендiру нөмiрi) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z289" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыру үшін  (қызметтiң түрi толық атауы көрсетiлсiн) лицензия беруiңiздi сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z290" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z291" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады; өтініш беруші лицензияны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді; өтініш беруші халыққа қызмет көрсету орталығы қызметкерінің өтінішті электрондық цифрлік қолтаңбамен растауына келіседі (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z292" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z293" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z294" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "__" _________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10561,1165 +9158,1025 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="119"/>
+    <w:bookmarkStart w:name="z296" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...197 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z297" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z298" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі) барлық адамдар толтырады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z299" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Диплом туралы мәліметтер ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z300" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары оқу орнының атауы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z301" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық атауы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z302" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мамандық шифры ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z303" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Диплом нөмірі ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z304" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дипломның берілген күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z305" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дипломды тану/нострификациялау туралы куәліктің берілген күні _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z306" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дипломды тану/нострификациялау туралы куәліктің нөмірі ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z307" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (6, 7-тармақтар шетелдің білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z308" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвокаттан тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z309" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІ. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z310" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. адвокаттан тағылымдамадан өткені туралы қорытындының бекітілген күні ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z311" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z312" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың жетекшісі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z313" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың басталған күні ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z314" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың аяқталған күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z315" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІІ. Аттестаттау туралы шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z316" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қала ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z317" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өткізілген күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z318" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қарау мәртебесі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z319" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z320" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z321" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІ. Судья лауазымына біліктілік емтиханын тапсыру</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z322" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өткізілген күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z323" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қарау мәртебесі___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z324" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІІ. Сотта облыстық немесе оған теңестірілген соттың жалпы отырысының оң</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z325" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пікірімен тағылымдамадан өту </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z326" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Облыстық немесе оған теңестірілген соттың жалпы отырысының болған күні ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z327" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z328" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың басталған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z329" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың аяқталған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z330" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІV. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z331" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. адвокаттан тағылымдамадан өткені туралы қорытындының бекітілген күні _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z332" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z333" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың жетекшісі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z334" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың басталған күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z335" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың аяқталған күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z336" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы сот жүйесі және судьялардың мәртебесі туралы" Конституциялық Заңының 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3), 9) және 12) тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар үшін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z337" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІ. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...250 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z338" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судья лауазымына тағайындау туралы Жарлықтың нөмірі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z339" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z340" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судья лауазымынан босату туралы Жарлықтың нөмірі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z341" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z342" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Босату негізі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11807,389 +10264,365 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="120"/>
+    <w:bookmarkStart w:name="z344" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...161 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z345" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z346" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z347" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z348" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), жеке сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z349" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z350" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тегімнің, атымның, әкемнің атының (ол болған жағдайда) өзгеруіне  байланысты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z351" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      адвокаттық қызметті жүзеге асыруға 20___ жылғы "____" № __________,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z352" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z353" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның нөмірі(лері), лицензияны берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z354" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілген лицензияны қайта ресімдеуіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z355" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z356" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ____________________________________________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z357" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z358" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "__" _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12421,448 +10854,448 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="121"/>
+    <w:bookmarkStart w:name="z256" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z257" w:id="122"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z257" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "___" ___________ №_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z258" w:id="123"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z258" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z259" w:id="124"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z259" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z260" w:id="125"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z260" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензияланатын қызмет түрінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z261" w:id="126"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z261" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________ айналысуға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z262" w:id="127"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z262" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ берілді </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z263" w:id="128"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z263" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның толық тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, толық атауы, мекен-жайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z264" w:id="129"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z264" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше шарттары __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z265" w:id="130"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z265" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ("Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z266" w:id="131"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z266" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z267" w:id="132"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z267" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z268" w:id="133"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z268" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (иеліктен шығарылатындығы, рұқсаттың класы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z269" w:id="134"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиар ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z270" w:id="135"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z270" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                     (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z271" w:id="136"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z271" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы (уәкiлеттi тұлға) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z272" w:id="137"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z272" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z273" w:id="138"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z273" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген орны ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12905,90 +11338,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="139"/>
+    <w:bookmarkStart w:name="z274" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес қағаз құжатқа балама болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13080,290 +11513,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="140"/>
+    <w:bookmarkStart w:name="z276" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 24 сәуірдегі № 231 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 20 мамырда № 11096 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z277" w:id="141"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z277" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 24 сәуірдегі № 231 бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Әділет министрінің 2018 жылғы 28 қыркүйектегі № 1461 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 24 қазанда № 17595 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z278" w:id="142"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z278" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер және толықтыру енгізу туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2019 жылғы 8 қарашадағы № 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 13 қарашада № 19588 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z279" w:id="143"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z279" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Адвокаттық қызметпен айналысуға үмiткер адамдарға аттестаттау жүргізу қағидаларын бекіту туралы және "Тағылымдамадан өткен және адвокаттық қызметпен айналысуға және нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 қаңтардағы № 56 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 28 қыркүйектегі № 1466 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 11 қазанда № 17529 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z280" w:id="144"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z280" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің регламенттерін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2015 жылғы 26 мамырдағы № 298 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 13 шілдеде № 11648 тіркелді.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z281" w:id="145"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z281" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Адвокаттық қызмет мәселелері бойынша мемлекеттік көрсетілетін қызметтердің регламенттерін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 26 мамырдағы № 298 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 26 қарашадағы № 1554 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 28 қарашада № 17802 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>