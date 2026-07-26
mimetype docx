--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbb5f40" w14:textId="dbb5f40">
+    <w:p w14:paraId="e0b0628" w14:textId="e0b0628">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,336 +103,804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2020 жылғы 28 мамырдағы № 61 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 мамырда № 20774 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1)-тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бекітілсін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1007</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Адвокаттық қызметпен айналысуға үміткер тұлғаларға аттестаттаудан өткізу" мемлекеттік қызметті көрсету қағидалары осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызметті көрсету қағидасы осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -559,168 +1027,168 @@
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аэроғарыш өнеркәсібі министрлігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық экономика министрлігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -799,1838 +1267,1952 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 28 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің осы қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызметтің (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметті облыстардың, республикалық маңызы бар қалалар мен астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – кәсіптік қызметпен айналысуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу операторы - тестілеу рәсімдерін ұйымдастыруды және "Кәсіби қызметпен айналысу және біліктілік беру құқығына автоматтандырылған режимде кешенді тестілеуге арналған бағдарламалық қамтамасыз ету" АЖ техникалық сүйемелдеуді қамтамасыз етуші оператор;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      2. Мемлекеттік көрсетілетін қызметті облыстардың, республикалық маңызы бар қалалар мен астананың әділет департаменттері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...15 lines deleted...]
-      3. Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) портал – "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызметті алушы – кәсіптік қызметпен айналысуға үміткер жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      2) тестілеу операторы - тестілеу рәсімдерін ұйымдастыруды және "Кәсіби қызметпен айналысу және біліктілік беру құқығына автоматтандырылған режимде кешенді тестілеуге арналған бағдарламалық қамтамасыз ету" АЖ техникалық сүйемелдеуді қамтамасыз етуші оператор;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметтi көрсету тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызмет адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан (бұдан әрі – аттестаттау) өткізу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      4) портал – "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге өтінішті 1-қосымшаға сәйкес портал арқылы электрондық құжат нысанында жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      5) "бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтің жиынтығы көзделетін мемлекеттік қызмет көрсету нысаны.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер үміткердің аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері (оның ішінде көру қабілетінің не қол функциясының бұзылуы) болған жағдайда, көмекшінің тапсырмаларды түсіндіру, жауаптарды тұжырымдау не аттестаттау нәтижелеріне өзге де түрде ықпал ету құқығынсыз техникалық көмек көрсету үшін ғана қатысуына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтерді тізбесін және мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбеде көрсетілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы егер Қазақстан Республикасының Заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, психикалық, мінез-құлықтық, оның ішінде психикаға белсенді әсер ететін заттарды тұтынуға байланысты бұзылушылықтарының (ауруларының) себебі бойынша психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде оларды қабылдауды және тіркеуді жүзеге асырады. Көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе портал арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      5. Көрсетілетін қызметті алушы егер Қазақстан Республикасының Заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде жеке кабинетіне мемлекеттік көрсетілетін қызметке өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты көрсетілген хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші құжаттардың Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде №10270 болып тіркелген) адвокаттық қызметті жүзеге асыруға қойылатын біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініште мәліметтер толық болмаған жағдайда көрсетілетін қызметті беруші өтініш түскен күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде өтінішті одан әрі қараудан дәлелді бас тартады. Бас тарту электрондық құжат нысанында беріледі, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушының аттестаттауға жіберу туралы құжаттарын көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік көрсетілетін қызметтен бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Тізбенің 9-тармағында көзделген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші үміткерді аттестаттауға жіберу не жіберуден бас тарту туралы дәлелді шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші аттестаттауға жіберуден бас тарту туралы шешімді өтініш тіркелген сәттен бастап 10 (он) жұмыс күннен кешіктірмей көрсетілетін қызметті алушыға оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      10. Мемлекеттік қызметті көрсетуден бас тарту үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аттестаттауға жіберілген көрсетілетін қызметті алушыны аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде аттестаттауды өткізу орны, күні, уақыты, тәртібі туралы көрсетілетін қызметті беруші оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      11. Алдын ала шешім бойынша көрсетілетін қызметті алушының қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде Тестілеу операторына аттестаттауға жіберілген тұлғалардың тізімін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      12. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші үміткерді аттестаттауға жіберу не жіберуден бас тарту туралы дәлелді шешім шығарады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аттестаттау Тестілеу операторының техникалық жабдықталған тестілеу залдарында өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      13. Көрсетілетін қызметті беруші аттестаттауға жіберуден бас тарту туралы шешімді өтініш тіркелген сәттен бастап 10 (он) жұмыс күннен кешіктірмей көрсетілетін қызметті алушыға оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы жолданады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттау екі кезеңнен тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      14. Аттестаттауға жіберілген көрсетілетін қызметті алушыны аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде аттестаттауды өткізу орны, күні, уақыты, тәртібі туралы көрсетілетін қызметті беруші оның абоненттік нөміріне немесе портал арқылы жеке кабинетіне қысқа мәтіндік хабарлама жіберу арқылы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеу (100 сұрақ: Қазақстан Республикасының Азаматтық кодексі – 15, Қазақстан Республикасының Азаматтық процестік кодексі – 15, Қазақстан Республикасының Қылмыстық кодексі – 15, Қазақстан Республикасының Қылмыстық процестік кодексі – 15, Қазақстан Республикасының Әкімшілік құқық бұзушылықтар туралы кодексі – 15, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі – 5, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының Заңы – 10);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      15. Көрсетілетін қызметті беруші аттестаттауға жіберу туралы шешім қабылданған сәттен бастап 1 (бір) жұмыс күні ішінде Тестілеу операторына аттестаттауға жіберілген тұлғалардың тізімін жолдайды.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (3 ситуациялық жағдай бойынша 12 сұрақ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      16. Аттестаттау Тестілеу операторының техникалық жабдықталған тестілеу залдарында өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аттестаттау тестілеріне енгізілуі тиіс сұрақтар тізбесін Қазақстан Республикасы Әділет министрлігі қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      17. Аттестаттау екі кезеңнен тұрады:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне практикалық тапсырманың мазмұнын Республикалық адвокаттар алқасы қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеу (100 сұрақ: Қазақстан Республикасының Азаматтық кодексі – 15, Қазақстан Республикасының Азаматтық процестік кодексі – 15, Қазақстан Республикасының Қылмыстық кодексі – 15, Қазақстан Республикасының Қылмыстық процестік кодексі – 15, Қазақстан Республикасының Әкімшілік құқық бұзушылықтар туралы кодексі – 15, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі – 5, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы – 5, "Адвокаттық қызмет және заң көмегі туралы" Қазақстан Республикасының Заңы – 10);</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы заңнамасының нормаларын білуін тексеруге арналған сұрақтардың жауабының біреуі дұрыс болған кемінде үш нұсқасы болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      2) практикалық дағдылардың тиісті деңгейін тексеруге арналған компьютерлік тестілеу (3 ситуациялық жағдай бойынша 12 сұрақ).</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған сұрақтарда бір дұрыс жауаппен кемінде үш нұсқасы қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      18. Аттестаттау тестілеріне енгізілуі тиіс сұрақтар тізбесін Қазақстан Республикасы Әділет министрлігі қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      Аттестаттаудың екінші кезеңіне практикалық тапсырманың мазмұнын Республикалық адвокаттар алқасы қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау өткізілгеннен кейін көрсетілетін қызметті алушыға аттестаттау мәселелерін және оларға жауаптарды ашуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      19. Қазақстан Республикасы заңнамасының нормаларын білуін тексеруге арналған сұрақтардың жауабының біреуі дұрыс болған кемінде үш нұсқасы болады.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау нәтижелері бойынша көрсетілетін қызмет алушыға Тестілеу операторы жинаған балдарының жалпы саны (дұрыс жауаптардың пайызы) туралы және тестілеуден өткені не өтпегені туралы сертификат немесе анықтама береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      Практикалық дағдылардың тиісті деңгейін тексеруге арналған сұрақтарда бір дұрыс жауаппен кемінде үш нұсқасы қамтылады.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық тасығышта жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      20. Аттестаттау сұрақтары және олардың жауаптары құпия ақпарат болып табылады және таратуға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптары ашық байланыс түрлерінің техникалық арналары (телефон, жалпы қолданыстағы факсимильді байланыс, радиобайланыс, спутниктік және ұялы (жылжымалы (мобильді) байланыс, интернет желісі) арқылы беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      Аттестаттау өткізілгеннен кейін көрсетілетін қызметті алушыға аттестаттау мәселелерін және оларға жауаптарды ашуға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау сұрақтары мен олардың жауаптарын өңдеуді, пайдалануды, сақтауды, есепке алуды және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және интернетке қосу мүмкіндігінсіз жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      Аттестаттау нәтижелері бойынша көрсетілетін қызмет алушыға Тестілеу операторы жинаған балдарының жалпы саны (дұрыс жауаптардың пайызы) туралы және тестілеуден өткені не өтпегені туралы сертификат немесе анықтама береді.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Әділет министрлігі Тестілеу операторына аттестаттау сұрақтары мен олардың жауаптарын электрондық тасығышта жолдайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аттестаттауға келген кезде көрсетілетін қызметті алушының өзімен бірге оның жеке басын куәландыратын құжаты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) цифрлық жеке куәлігі болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      Аттестаттау сұрақтары мен олардың жауаптары ашық байланыс түрлерінің техникалық арналары (телефон, жалпы қолданыстағы факсимильді байланыс, радиобайланыс, спутниктік және ұялы (жылжымалы (мобильді) байланыс, интернет желісі) арқылы беруге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аттестаттаудан өту алдында Тестілеу операторы көрсетілетін қызметті алушыны аттестаттау кезеңдерін өткізу тәртібі және олардың ұзақтығы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      Аттестаттау сұрақтары мен олардың жауаптарын өңдеуді, пайдалануды, сақтауды, есепке алуды және жою есептеу техникасы құралдарында (бұдан әрі – ЕТҚ) жүктеп алу, құжатты қайта жіберу және интернетке қосу мүмкіндігінсіз жүзеге асырылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті алушы аттестаттаудан өз таңдауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      Тестілеу өткізілетін ЕТҚ-ға магниттік тасығыштарға қолжетімділік бұғатталуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аттестаттауды өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де жеткізгіштерде, қабылдайтын-беретін электрондық құрылғыларда (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      21. Аттестаттауға келген кезде көрсетілетін қызметті алушының өзімен бірге оның жеке басын куәландыратын құжаты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) цифрлық жеке куәлігі болуы қажет.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      22. Аттестаттаудан өту алдында Тестілеу операторы көрсетілетін қызметті алушыны аттестаттау кезеңдерін өткізу тәртібі және олардың ұзақтығы туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      23. Көрсетілетін қызметті алушы аттестаттаудан өз таңдауы бойынша мемлекеттік немесе орыс тілдерінде өтеді.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Аттестаттаудан шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      24. Аттестаттауды өткізу кезінде көрсетілетін қызметті алушының анықтамалық, арнайы және өзге де әдебиеттерді қағаз, электрондық және өзге де жеткізгіштерде, қабылдайтын-беретін электрондық құрылғыларда (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) пайдалануына жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Көрсетілетін қызметті беруші компьютерлік тестілеу процесінде не практикалық тапсырмаларда (көрсетілетін қызметті алушыға тәуелді емес) техникалық ақаулар және/немесе қателер анықталған жағдайда, техникалық іркілістер туралы актімен дәлелденген кезде Тестілеу операторының атына дәлелді хат жолдау арқылы аттестаттаудың екінші кезеңіне жіберу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттаудың екінші кезеңіне жіберу үшін көрсетілетін қызметті алушының ұсынылған сұрақтардың жалпы санынан 70% (жетпіс) және одан да көп жинауға мүмкіндік беретін дұрыс белгіленген жауаптарында қателердің болуы (көрсетілетін қызметті алушыға байланысты емес) негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      Көрсетілген талаптар бұзылған жағдайда Тестілеу операторы көрсетілетін қызметті алушыны ағымдағы аттестаттаудан шеттете отырып, бұзушылық туралы акт жасайды.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық тапсырмаларда қателер (көрсетілетін қызметті алушыға байланысты емес) анықталған кезде көрсетілетін қызметті алушы екінші кезеңге қайта жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      25. Аттестаттаудан шеттетілген көрсетілетін қызметті алушы шешім шығарылған күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Еңсерілмейтін күш (дүлей құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      26. Көрсетілетін қызметті беруші компьютерлік тестілеу процесінде не практикалық тапсырмаларда (көрсетілетін қызметті алушыға тәуелді емес) техникалық ақаулар және/немесе қателер анықталған жағдайда, техникалық іркілістер туралы актімен дәлелденген кезде Тестілеу операторының атына дәлелді хат жолдау арқылы аттестаттаудың екінші кезеңіне жіберу туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда көрсетілетін қызметті алушы аттестаттаудан қайтадан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      Аттестаттаудың екінші кезеңіне жіберу үшін көрсетілетін қызметті алушының ұсынылған сұрақтардың жалпы санынан 70% (жетпіс) және одан да көп жинауға мүмкіндік беретін дұрыс белгіленген жауаптарында қателердің болуы (көрсетілетін қызметті алушыға байланысты емес) негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт - 90 (тоқсан) минут (100 сұрақ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      Практикалық тапсырмаларда қателер (көрсетілетін қызметті алушыға байланысты емес) анықталған кезде көрсетілетін қызметті алушы екінші кезеңге қайта жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт - 30 (отыз) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      27. Еңсерілмейтін күш (дүлей құбылыстар, әскери іс-қимылдар) салдарынан, сондай-ақ техникалық ақаулар себебінен тестілеуді жалғастыру мүмкін болмаған кезде тестілеу тоқтатыла тұрады және тестілеу рәсімін тоқтата тұру туралы акт ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері тұлғалар үшін (оның ішінде көру қабілетінің не қол функциясының бұзылуы):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      Бұл жағдайда көрсетілетін қызметті алушы аттестаттаудан қайтадан өтеді.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеуді орындауға қосымша 30 минут беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      28. Заңнаманы білуге арналған кешенді компьютерлік тестілеуді орындауға бөлінген жалпы уақыт - 90 (тоқсан) минут (100 сұрақ).</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуді орындауға қосымша 20 минут беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      Практикалық дағдылардың тиісті деңгейін тексеруге арналған тестті орындауға бөлінген жалпы уақыт - 30 (отыз) минут (3 практикалық жағдайға 12 сұрақтан кем емес).</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы заңнаманы білуге арналған кешенді компьютерлік тестілеуден өткен болып есептеледі және практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеудің екінші кезеңіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...15 lines deleted...]
-      Аттестаттау рәсімдерінен өз бетінше өтуіне кедергі келтіретін тұрақты физикалық шектеулері тұлғалар үшін (оның ішінде көру қабілетінің не қол функциясының бұзылуы):</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 65 % (алпыс бес) және одан астамын құраса, көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуден өткен болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасын білуге арналған кешенді компьютерлік тестілеуді орындауға қосымша 30 минут беріледі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы аттестаттаудың екі кезеңінен оң нәтижемен өткен кезде аттестаттаудан өткен болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...15 lines deleted...]
-      2) практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуді орындауға қосымша 20 минут беріледі.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      29. Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 70 % (жетпіс) және одан астамын құраса, көрсетілетін қызметті алушы заңнаманы білуге арналған кешенді компьютерлік тестілеуден өткен болып есептеледі және практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеудің екінші кезеңіне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Аттестаттаудың әрбір кезеңінен өту нәтижелерін Тестілеу операторы көрсетілетін қызметті берушіге көрсетілетін қызметті алушы аттестаттаудың соңғы кезеңінен өткеннен кейін 1 (бір) жұмыс күн ішінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      Егер дұрыс жауаптар саны ұсынылған сұрақтардың жалпы санының 65 % (алпыс бес) және одан астамын құраса, көрсетілетін қызметті алушы практикалық дағдылардың тиісті деңгейін тексеруге компьютерлік тестілеуден өткен болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша аттестаттау/аттестаттамау туралы дәлелді шешім болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы аттестаттаудың екі кезеңінен оң нәтижемен өткен кезде аттестаттаудан өткен болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      30. Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап 3 (үш) ай өткен соң аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Дәлелді себеппен (денсаулық жағдайы бойынша, жақын туысының қайтыс болуы және еңсерілмейтін күш салдарынан) аттестаттауға келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған жағдайда тестілеуден көрсетілетін қызметті беруші бекіткен басқа күні өте алады. Өтініш тестілеуді өткізіп алған күннен бастап 5 (жұмыс) күнінен кешіктірілмей ұсынылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      31. Аттестаттаудың әрбір кезеңінен өту нәтижелерін Тестілеу операторы көрсетілетін қызметті берушіге көрсетілетін қызметті алушы аттестаттаудың соңғы кезеңінен өткеннен кейін 1 (бір) жұмыс күн ішінде жібереді.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауға дәлелді себептерсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл ретте ол аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
-[...15 lines deleted...]
-      32. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша аттестаттау/аттестаттамау туралы дәлелді шешім болып табылады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Аттестаттау туралы шешім ол шығарылған күннен бастап үш жыл ішінде жарамды болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсету нәтижесі электрондық нысанда ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады және электрондық құжат нысанында көрсетілетін қызметті алушының жеке кабинетіне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сынақ тестілеу тапсыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
-[...15 lines deleted...]
-      33. Дәлелді себеппен (денсаулық жағдайы бойынша, жақын туысының қайтыс болуы және еңсерілмейтін күш салдарынан) аттестаттауға келмеген көрсетілетін қызметті алушы өтініш пен растайтын құжаттарды ұсынған жағдайда тестілеуден көрсетілетін қызметті беруші бекіткен басқа күні өте алады. Өтініш тестілеуді өткізіп алған күннен бастап 5 (жұмыс) күнінен кешіктірілмей ұсынылуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Көрсетілетін қызметті алушы Қазақстан Республикасының адвокатура саласындағы заңнамасы бойынша білімін тексеру, сондай-ақ аттестаттаудан өтуге дайындалу мақсатында сынақ тестілеуден өту мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      Аттестаттауға дәлелді себептерсіз келмеген көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тартылады. Бұл ретте ол аттестаттауға жіберу туралы өтінішті қайта бере алады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сынақ тестілеу нәтижелері аттестаттау/аттестаттамау туралы уәжделген шешім шығаруға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      34. Аттестаттау туралы шешім ол шығарылған күннен бастап үш жыл ішінде жарамды болып табылады.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының сынақ тестілеуінен өту шарттары мен тәртібін Тестілеу операторы белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Сынақ тестілеу тапсыру</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      35. Көрсетілетін қызметті алушы Қазақстан Республикасының адвокатура саласындағы заңнамасы бойынша білімін тексеру, сондай-ақ аттестаттаудан өтуге дайындалу мақсатында сынақ тестілеуден өту мүмкіндігі бар.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шағым көрсетілетін қызметті берушінің басшысының атына беріледі www.adilet.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      Сынақ тестілеу нәтижелері аттестаттау/аттестаттамау туралы уәжделген шешім шығаруға негіз болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Қазақстан Республикасы Әділет министрлігінің кеңсесi арқылы қолма-қол қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының сынақ тестілеуінен өту шарттары мен тәртібін Тестілеу операторы белгілейді.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетiлетiн қызметтi берушiнiң атына немесе Қазақстан Республикасы Әділет министрлігінің мекенжайына келiп түскен көрсетiлетiн қызметтi алушының шағымы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау нәтижелерi туралы дәлелдi жауап көрсетiлетiн қызметтi алушыға пошта байланысы арқылы, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң кеңсесiнде қолма-қол берiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      36. Шағым көрсетілетін қызметті берушінің басшысының атына беріледі www.adilet.gov.kz.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде көрсетілетін қызметті алушы жеке кабинетінен өтініш туралы ақпаратқа қол жеткізе алады, өтінішті өңдеу барысында көрсетілетін қызметті беруші оны жаңартып отырады (жеткізілгені, тіркелгені, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Қазақстан Республикасы Әділет министрлігінің кеңсесi арқылы қолма-қол қабылданады.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер сапасын бағалау мен бақылау жөнiндегi уәкiлеттi органға не Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3562,70 +4144,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="97"/>
+          <w:bookmarkStart w:name="z107" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетiлетiн қызметтi берушi - демалыс және мереке күндерiн қоспағанда, дүйсенбі-жұма аралығында, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік көрсетілетін қызметтің нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3695,70 +4277,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="98"/>
+          <w:bookmarkStart w:name="z108" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Тізбеге 1-қосымшаға сәйкес нысан бойынша аттестаттауға жіберу туралы өтініш;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3856,70 +4438,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="99"/>
+          <w:bookmarkStart w:name="z110" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4093,70 +4675,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="100"/>
+          <w:bookmarkStart w:name="z114" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4312,348 +4894,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаланың және астананың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестаттауға жіберу туралы өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені, адвокаттық қызметпен айналысуға аттестаттаудан өтуге жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен: анық деректер бергенім; көрсетілген барлық деректер ресми байланыстар болып табылады және оларға аттестаттаудан өтуге рұқсат беру немесе бас тарту туралы кез келген ақпарат жіберілуі мүмкін; сот өтініш берушіге лицензияланатын қызмет түрімен және / немесе кіші қызмет түрімен айналысуға тыйым салмаған; қоса берілген барлық құжаттар дұрыс және жарамды екені; өтініш беруші лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде сақталатын, заңмен қорғалатын құпияны құрайтын қолжетімділіктің шектеулі жеке деректерін пайдалануға келісетіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
-[...15 lines deleted...]
-      Мені, адвокаттық қызметпен айналысуға аттестаттаудан өтуге жіберуіңізді сұраймын.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні:_______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
-[...15 lines deleted...]
-      Осымен: анық деректер бергенім; көрсетілген барлық деректер ресми байланыстар болып табылады және оларға аттестаттаудан өтуге рұқсат беру немесе бас тарту туралы кез келген ақпарат жіберілуі мүмкін; сот өтініш берушіге лицензияланатын қызмет түрімен және / немесе кіші қызмет түрімен айналысуға тыйым салмаған; қоса берілген барлық құжаттар дұрыс және жарамды екені; өтініш беруші лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде сақталатын, заңмен қорғалатын құпияны құрайтын қолжетімділіктің шектеулі жеке деректерін пайдалануға келісетіні расталады.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
-[...15 lines deleted...]
-      Жеке тұлға ______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
-[...15 lines deleted...]
-      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттық жүйелердегі қамтылған, заңмен қорғалған құпияны құрайтын </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтерді  қолдануға келісемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған кезде) және қызмет алушының қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...15 lines deleted...]
-      мәліметтерді  қолдануға келісемін:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беру күні ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4771,528 +5353,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адвокаттық қызметпен айналысуға аттестаттаудан өтуге арналған деректер нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Дипломы туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары оқу орнының атауы_________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық коды ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
-[...15 lines deleted...]
-      жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) жеке сәйкестендіру нөмірі)</w:t>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Диплом нөмірі ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
-[...15 lines deleted...]
-      I. Дипломы туралы деректер:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дипломды беру күні ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Білім туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дипломның немесе </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z143" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нострификациялаудың немесе тану рәсімінің өтуін растайтын құжат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сериясы және нөмірі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Негіздемесі: күні және нөмірі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеу нөмірі және күні______________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
-[...15 lines deleted...]
-      нострификациялаудың немесе тану рәсімінің өтуін растайтын құжат:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Тағылымдамадан өткені туралы қорытынды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
-[...15 lines deleted...]
-      1. Сериясы және нөмірі ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тағылымдамадан өткені туралы қорытындыны бекіту күні ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z145" w:id="127"/>
-[...15 lines deleted...]
-      2. Негіздемесі: күні және нөмірі _________________________________________</w:t>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттар алқасы __________________________________облыстар/қалалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z146" w:id="128"/>
-[...15 lines deleted...]
-      3. Тіркеу нөмірі және күні______________________________________________</w:t>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдама басшысы______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z147" w:id="129"/>
-[...15 lines deleted...]
-      II. Тағылымдамадан өткені туралы қорытынды:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдама жетекшісінің адвокаттық қызмет өтілі _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z148" w:id="130"/>
-[...15 lines deleted...]
-      1. Тағылымдамадан өткені туралы қорытындыны бекіту күні ________________</w:t>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың басталу күні________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
-[...15 lines deleted...]
-      2. Адвокаттар алқасы __________________________________облыстар/қалалар</w:t>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тағылымдаманың аяқталған күні______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z150" w:id="132"/>
-[...15 lines deleted...]
-      3. Тағылымдама басшысы______________________________________________</w:t>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z151" w:id="133"/>
-[...15 lines deleted...]
-      4. Тағылымдама жетекшісінің адвокаттық қызмет өтілі _____________________</w:t>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z152" w:id="134"/>
-[...15 lines deleted...]
-      5. Тағылымдаманың басталу күні________________________________________</w:t>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні:____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z153" w:id="135"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5449,68 +6031,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________ номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адвокаттық қызметпен айналысу құқығына үміткерді аттестаттау/ аттестаттамау туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5564,70 +6146,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда) аттестатталды/аттестатталмады деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5773,612 +6355,726 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрселетін қызметтің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z161" w:id="143"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің осы қағидаларын (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес Қазақстан Республикасы Әділет министрлігімен әзірленді және "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметтің тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокаттық қызметпен айналысуға үміткер тұлға (бұдан әрі - көрсетілетін қызметті алушы) лицензияны алуға немесе қайта ресімдеуге www.adilet.gov.kz www.elicense.kz "электрондық үкiмет" веб-порталы арқылы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында осы Қағидалардың 1-қосымшасына сәйкес "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі - Тізбе) 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны қайта ресімдеу көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заңгерлік қызметтер көрсетуді ұйымдастыру комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z163" w:id="145"/>
-[...15 lines deleted...]
-      2. Адвокаттық қызметпен айналысуға үміткер тұлға (бұдан әрі - көрсетілетін қызметті алушы) лицензияны алуға немесе қайта ресімдеуге www.adilet.gov.kz www.elicense.kz "электрондық үкiмет" веб-порталы арқылы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) қойылған электрондық құжат нысанында осы Қағидалардың 1-қосымшасына сәйкес "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі - Тізбе) 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаты, лицензиясы, соттылығының бар не жоқ екендігі және наркологта және психиатрда диспансерлік есепте тұрғандығы/тұрмағандығы туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "Адвокаттық қызметпен айналысуға үміткер адамдарды аттестаттаудан өткізу" мемлекеттік көрсетілетін қызмет жиынтығында "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі лицензияны алуға құжаттар келіп түскен күні оларды тіркейді және жауапты орындаушыға орындауға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
-[...15 lines deleted...]
-      Лицензияны қайта ресімдеу көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің жауапты орындаушысы мемлекеттік көрсетілетін қызметті алу үшін құжаттарды қабылдаған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:p>
-[...77 lines deleted...]
-      3. "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заңгерлік қызметтер көрсетуді ұйымдастыру комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті алу үшін ұсынылған құжаттар толық болмаған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде негіздеме мен себептерін көрсете отырып, өтінішті қабылдаудан дәлелді бас тарту береді және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:p>
-[...285 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Лицензияны алуға ұсынылған құжаттар толық болған жағдайда, көрсетілетін қызметті беруші 11 (он бір) күнтізбелік күні ішінде көрсетілетін қызметті алушының Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 20 қаңтардағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген біліктілік талаптарына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10270 болып тіркелген) сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының ұсынған құжаттары біліктілік талаптарына сәйкес келген кезде мемлекеттік қызмет 1 (бір) жұмыс күні ішінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6489,70 +7185,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші "электрондық үкімет" веб-порталы арқылы ЭЦҚ қойылған электрондық құжат нысанында "Адвокаттық қызметпен айналысуға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне 3 қосымшаға сәйкес көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "электрондық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6663,88 +7359,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғалардың шешімдеріне, әрекеттіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z179" w:id="157"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z179" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шағым көрсетілетін қызметті берушінің басшысының атына www.adilet.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымдар пошта бойынша жазбаша нысанда, "электрондық үкіметтің" веб-порталы не көрсетiлетiн қызметтi берушiнiң немесе Министрлiктiң кеңсесi арқылы қолма-қол қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8789,288 +9485,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="158"/>
+    <w:bookmarkStart w:name="z283" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензия алуға өтiнiшi</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z284" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z285" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z286" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z287" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z288" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендiру нөмiрi) _______________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z284" w:id="159"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z289" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыру үшін  (қызметтiң түрi толық атауы көрсетiлсiн) лицензия беруiңiздi сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z285" w:id="160"/>
-[...15 lines deleted...]
-      (лицензиардың толық атауы)</w:t>
+    <w:bookmarkStart w:name="z290" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z286" w:id="161"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z291" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы расталады; өтініш беруші лицензияны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді; өтініш беруші халыққа қызмет көрсету орталығы қызметкерінің өтінішті электрондық цифрлік қолтаңбамен растауына келіседі (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z287" w:id="162"/>
-[...15 lines deleted...]
-      (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда),</w:t>
+    <w:bookmarkStart w:name="z292" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z288" w:id="163"/>
-[...15 lines deleted...]
-      жеке сәйкестендiру нөмiрi) _______________________________________</w:t>
+    <w:bookmarkStart w:name="z293" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z289" w:id="164"/>
-[...15 lines deleted...]
-      жүзеге асыру үшін  (қызметтiң түрi толық атауы көрсетiлсiн) лицензия беруiңiздi сұраймын.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20__ жылғы "__" _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z290" w:id="165"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9175,1008 +9871,1008 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="170"/>
+    <w:bookmarkStart w:name="z296" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адвокаттық қызметті жүзеге асыру мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z297" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z298" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі) барлық адамдар толтырады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z299" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      І. Диплом туралы мәліметтер ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z300" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғары оқу орнының атауы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z301" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандық атауы ___________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z297" w:id="171"/>
-[...15 lines deleted...]
-       ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z302" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мамандық шифры ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z298" w:id="172"/>
-[...15 lines deleted...]
-      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі) барлық адамдар толтырады</w:t>
+    <w:bookmarkStart w:name="z303" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Диплом нөмірі ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z299" w:id="173"/>
-[...15 lines deleted...]
-      І. Диплом туралы мәліметтер ___________</w:t>
+    <w:bookmarkStart w:name="z304" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дипломның берілген күні ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z300" w:id="174"/>
-[...15 lines deleted...]
-      1. Жоғары оқу орнының атауы ___________</w:t>
+    <w:bookmarkStart w:name="z305" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дипломды тану/нострификациялау туралы куәліктің берілген күні _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z301" w:id="175"/>
-[...15 lines deleted...]
-      2. Мамандық атауы ___________</w:t>
+    <w:bookmarkStart w:name="z306" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дипломды тану/нострификациялау туралы куәліктің нөмірі ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z302" w:id="176"/>
-[...15 lines deleted...]
-      3. Мамандық шифры ___________</w:t>
+    <w:bookmarkStart w:name="z307" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (6, 7-тармақтар шетелдің білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z303" w:id="177"/>
-[...15 lines deleted...]
-      4. Диплом нөмірі ___________</w:t>
+    <w:bookmarkStart w:name="z308" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвокаттан тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z304" w:id="178"/>
-[...15 lines deleted...]
-      5. Дипломның берілген күні ___________</w:t>
+    <w:bookmarkStart w:name="z309" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІ. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z305" w:id="179"/>
-[...15 lines deleted...]
-      6. Дипломды тану/нострификациялау туралы куәліктің берілген күні _________</w:t>
+    <w:bookmarkStart w:name="z310" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. адвокаттан тағылымдамадан өткені туралы қорытындының бекітілген күні ______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z306" w:id="180"/>
-[...15 lines deleted...]
-      7. Дипломды тану/нострификациялау туралы куәліктің нөмірі ____________</w:t>
+    <w:bookmarkStart w:name="z311" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z307" w:id="181"/>
-[...15 lines deleted...]
-      (6, 7-тармақтар шетелдің білім беру мекемелері берген дипломдар үшін толтырылады)</w:t>
+    <w:bookmarkStart w:name="z312" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың жетекшісі ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z308" w:id="182"/>
-[...15 lines deleted...]
-      Адвокаттан тағылымдамадан және аттестаттаудан өткен адамдар үшін</w:t>
+    <w:bookmarkStart w:name="z313" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың басталған күні ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z309" w:id="183"/>
-[...15 lines deleted...]
-      ІІ. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
+    <w:bookmarkStart w:name="z314" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың аяқталған күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z310" w:id="184"/>
-[...15 lines deleted...]
-      1. адвокаттан тағылымдамадан өткені туралы қорытындының бекітілген күні ______</w:t>
+    <w:bookmarkStart w:name="z315" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІІ. Аттестаттау туралы шешім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z311" w:id="185"/>
-[...15 lines deleted...]
-      2. Облысы ______________</w:t>
+    <w:bookmarkStart w:name="z316" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қала ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z312" w:id="186"/>
-[...15 lines deleted...]
-      3. Тағылымдаманың жетекшісі ______________</w:t>
+    <w:bookmarkStart w:name="z317" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өткізілген күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z313" w:id="187"/>
-[...15 lines deleted...]
-      4. Тағылымдаманың басталған күні ________________</w:t>
+    <w:bookmarkStart w:name="z318" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қарау мәртебесі ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z314" w:id="188"/>
-[...15 lines deleted...]
-      5. Тағылымдаманың аяқталған күні ______________</w:t>
+    <w:bookmarkStart w:name="z319" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z315" w:id="189"/>
-[...15 lines deleted...]
-      ІІІ. Аттестаттау туралы шешім</w:t>
+    <w:bookmarkStart w:name="z320" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссиясында біліктілік емтихандарын тапсырған адамдар үшін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z316" w:id="190"/>
-[...15 lines deleted...]
-      1. Қала ______________</w:t>
+    <w:bookmarkStart w:name="z321" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІ. Судья лауазымына біліктілік емтиханын тапсыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z317" w:id="191"/>
-[...15 lines deleted...]
-      2. Өткізілген күні ______________</w:t>
+    <w:bookmarkStart w:name="z322" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өткізілген күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z318" w:id="192"/>
-[...15 lines deleted...]
-      3. Қарау мәртебесі ______________</w:t>
+    <w:bookmarkStart w:name="z323" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қарау мәртебесі___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z319" w:id="193"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Жоғарғы Соты Кеңесінің жанындағы Біліктілік</w:t>
+    <w:bookmarkStart w:name="z324" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІІ. Сотта облыстық немесе оған теңестірілген соттың жалпы отырысының оң</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z320" w:id="194"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="199"/>
+    <w:bookmarkStart w:name="z325" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пікірімен тағылымдамадан өту </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z326" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Облыстық немесе оған теңестірілген соттың жалпы отырысының болған күні ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z327" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z328" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың басталған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z329" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың аяқталған күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z330" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІV. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z326" w:id="200"/>
-[...15 lines deleted...]
-      1. Облыстық немесе оған теңестірілген соттың жалпы отырысының болған күні ____</w:t>
+    <w:bookmarkStart w:name="z331" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. адвокаттан тағылымдамадан өткені туралы қорытындының бекітілген күні _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z327" w:id="201"/>
-[...15 lines deleted...]
-      2. Облысы ___________</w:t>
+    <w:bookmarkStart w:name="z332" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облысы ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z328" w:id="202"/>
-[...15 lines deleted...]
-      3. Тағылымдаманың басталған күні ___________</w:t>
+    <w:bookmarkStart w:name="z333" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тағылымдаманың жетекшісі ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z329" w:id="203"/>
-[...15 lines deleted...]
-      4. Тағылымдаманың аяқталған күні ___________</w:t>
+    <w:bookmarkStart w:name="z334" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тағылымдаманың басталған күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z330" w:id="204"/>
-[...15 lines deleted...]
-      ІV. Адвокаттан тағылымдамадан өткені туралы қорытынды</w:t>
+    <w:bookmarkStart w:name="z335" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тағылымдаманың аяқталған күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z331" w:id="205"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z336" w:id="210"/>
+    <w:bookmarkStart w:name="z336" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы сот жүйесі және судьялардың мәртебесі туралы" Конституциялық Заңының 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3), 9) және 12) тармақшаларында көзделген негіздер бойынша судья өкілеттіктерін тоқтатқан адамдар үшін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z337" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІ. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z338" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судья лауазымына тағайындау туралы Жарлықтың нөмірі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z339" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья лауазымына тағайындау туралы Жарлықтың қабылданған күні _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z340" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судья лауазымынан босату туралы Жарлықтың нөмірі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z341" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судья лауазымынан босату туралы Жарлықтың қабылданған күні __________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z337" w:id="211"/>
-[...15 lines deleted...]
-      ІІ. Қазақстан Республикасы Президентінің Жарлығы туралы мәліметтер</w:t>
+    <w:bookmarkStart w:name="z342" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Босату негізі ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z338" w:id="212"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10281,348 +10977,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне 3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="217"/>
+    <w:bookmarkStart w:name="z344" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z345" w:id="218"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z345" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z346" w:id="219"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z346" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z347" w:id="220"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z347" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z348" w:id="221"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z348" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), жеке сәйкестендіру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z349" w:id="222"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z349" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нөмірі) _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z350" w:id="223"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z350" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тегімнің, атымның, әкемнің атының (ол болған жағдайда) өзгеруіне  байланысты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z351" w:id="224"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z351" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адвокаттық қызметті жүзеге асыруға 20___ жылғы "____" № __________,  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z352" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z353" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның нөмірі(лері), лицензияны берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z354" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген лицензияны қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z355" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z356" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ____________________________________________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z352" w:id="225"/>
-[...15 lines deleted...]
-      _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z357" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z353" w:id="226"/>
-[...15 lines deleted...]
-      (лицензияның нөмірі(лері), лицензияны берген лицензиардың атауы)</w:t>
+    <w:bookmarkStart w:name="z358" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20__ жылғы "__" _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z354" w:id="227"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10854,448 +11550,448 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="232"/>
+    <w:bookmarkStart w:name="z256" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z257" w:id="233"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z257" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "___" ___________ №_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z258" w:id="234"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z258" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z259" w:id="235"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z259" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z260" w:id="236"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z260" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензияланатын қызмет түрінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z261" w:id="237"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z261" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________ айналысуға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z262" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ берілді </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z263" w:id="239"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z263" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның толық тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, толық атауы, мекен-жайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z264" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше шарттары __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z265" w:id="241"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z265" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ("Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z266" w:id="242"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z266" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z267" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z268" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (иеліктен шығарылатындығы, рұқсаттың класы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z269" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиар ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z270" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                    (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z271" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы (уәкiлеттi тұлға) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z267" w:id="243"/>
-[...15 lines deleted...]
-      Ескерту: __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z272" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z268" w:id="244"/>
-[...15 lines deleted...]
-      (иеліктен шығарылатындығы, рұқсаттың класы)</w:t>
+    <w:bookmarkStart w:name="z273" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген орны ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z269" w:id="245"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11338,90 +12034,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="250"/>
+    <w:bookmarkStart w:name="z274" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес қағаз құжатқа балама болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11513,344 +12209,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="251"/>
+    <w:bookmarkStart w:name="z276" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 24 сәуірдегі № 231 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 20 мамырда № 11096 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z277" w:id="252"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z277" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 24 сәуірдегі № 231 бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Әділет министрінің 2018 жылғы 28 қыркүйектегі № 1461 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 24 қазанда № 17595 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z278" w:id="253"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z278" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарына өзгерістер және толықтыру енгізу туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2019 жылғы 8 қарашадағы № 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 13 қарашада № 19588 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z279" w:id="254"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z279" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Адвокаттық қызметпен айналысуға үмiткер адамдарға аттестаттау жүргізу қағидаларын бекіту туралы және "Тағылымдамадан өткен және адвокаттық қызметпен айналысуға және нотариаттық қызметпен айналысу құқығына үміткер адамдарды аттестаттаудан өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 27 қаңтардағы № 56 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 28 қыркүйектегі № 1466 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 11 қазанда № 17529 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z280" w:id="255"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z280" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Адвокаттық қызмет мәселелері бойынша мемлекеттiк көрсетілетін қызметтердің регламенттерін бекіту туралы" Қазақстан Республикасы Әділет министрінің м.а. 2015 жылғы 26 мамырдағы № 298 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 13 шілдеде № 11648 тіркелді.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z281" w:id="256"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z281" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Адвокаттық қызмет мәселелері бойынша мемлекеттік көрсетілетін қызметтердің регламенттерін бекіту туралы" Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2015 жылғы 26 мамырдағы № 298 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 26 қарашадағы № 1554 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 28 қарашада № 17802 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>