--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="832fe35" w14:textId="832fe35">
+    <w:p w14:paraId="de644e6" w14:textId="de644e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2020 жылғы 29 мамырдағы № 44 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 мамырда № 20772 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -689,897 +751,722 @@
               </w:rPr>
               <w:t>№ 44 Бұйрықпен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z83" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
+      1. Осы "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z84" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Кәсіпкерлік субъектілері туралы деректердің негізгі дереккөзі кәсіпкерлік субъектілерінің тізілімі - ақпараттық өзара іс-қимыл арқылы алынған ақпарат негізінде кәсіпкерлік жөніндегі уәкілетті орган қалыптастырған кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын электрондық дерекқор болып табылады.</w:t>
+      2. Кәсіпкерлік субъектілері туралы деректердің негізгі дереккөзі кәсіпкерлік субъектілерінің тізілімі – цифрлық өзара іс-қимыл арқылы алынған ақпарат негізінде кәсіпкерлік жөніндегі уәкілетті орган қалыптастырған кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын электрондық дерекқор болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z85" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z86" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бизнес-сәйкестендіру нөмірі (бұдан әрі - БСН) - заңды тұлға және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
+      1) бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) – заңды тұлға және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z87" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН) - жеке тұлға, соның ішінде өзіндік кәсіпкерлік түрінде қызметін жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
+      2) жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) – жеке тұлға, соның ішінде өзіндік кәсіпкерлік түрінде қызметін жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "заңды тұлғалар" мемлекеттік дерекқоры (бұдан әрі - ЗТ МДҚ) - бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімі, құрылған және қызметін тоқтатқан заңды тұлғалар (филиалдар мен өкілдіктер), қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкерлер туралы мәліметтерді есепке алуға және сақтауға, берілген бизнес-сәйкестендіру нөмірлері туралы мәліметтерді қалыптастыруға және сақтауға арналған ақпараттық жүйе;</w:t>
+      3) "заңды тұлғалар" мемлекеттік дерекқоры (бұдан әрі – ЗТ МДҚ) – бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімі, құрылған және қызметін тоқтатқан заңды тұлғалар (филиалдар мен өкілдіктер), қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкерлер туралы мәліметтерді есепке алуға және сақтауға, берілген бизнес-сәйкестендіру нөмірлері туралы мәліметтерді қалыптастыруға және сақтауға арналған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      4) кәсіпкерлік субъектілерінің тізілімі (бұдан әрі - Тізілім) - кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын электрондық дерекқор; </w:t>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіпкерлік субъектілерінің тізілімі (бұдан әрі – Тізілім) – кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын цифрлық дерекқор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z90" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) көрсетілетін қызметті беруші - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      5) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z91" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе;</w:t>
+      6) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z92" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) "электрондық үкіметтің" шлюзі (бұдан әрі - ЭҮШ) - "электрондық үкіметтің" ақпараттандыру объектілерін өзге де ақпараттандыру объектілерімен интеграциялауға арналған ақпараттық жүйе;</w:t>
+      7) "цифрлық үкімет" шлюзі (бұдан әрі – ЦҮШ) – "цифрлық үкімет" цифрлық объектілерін өзге де цифрлық объектілермен интеграциялауға арналған цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z93" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың шынайылығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+      8) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілтін және электрондық цифрлық қолтаңба құралдарын пайдалану арқылы жасалған, электрондық құжаттың шынайылығын, оған тиесілігін және мазмұнының өзгермегендігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z94" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Кәсіпкерлік субъектісінің санаты туралы ақпарат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасының Ұлттық экономика министрлігі (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z95" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру портал арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z96" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z97" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушылар порталға электрондық-цифрлық қолтаңбамен куәландырылған электрондық сұрау салуды (бұдан әрі - сұрау салу) жібереді, ол ЭҮШ арқылы "Кәсіпкерлік субъектілерінің тізілімі" электрондық дерекқорына түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушылар порталға электрондық-цифрлық қолтаңбамен куәландырылған электрондық сұрау салуды (бұдан әрі – сұрау салу) жібереді, ол ЦҮШ арқылы "Кәсіпкерлік субъектілерінің тізілімі" цифрлық дерекқорына түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z98" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші заңды тұлғаның жеке басын куәландыратын құжаттар туралы, мемлекеттік тіркеу туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден ЭҮШ жүйесі арқылы алады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті беруші заңды тұлғаның жеке басын куәландыратын құжаттар туралы, мемлекеттік тіркеу туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден ЦҮШ жүйесі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z99" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салуды портал арқылы жіберген кезде "жеке кабинетіне" мемлекеттік қызмет көрсетуге сұрау салуды қарау мәртебесі туралы ақпарат жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z100" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салуды өңдеу 15 минуттан аспайтын уақытта жүзеге асырылады, қорытындысы бойынша кәсіпкерлік субъектісінің санаты туралы анықтама қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z101" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сын пайдалана отырып, электрондық құжат нысанында көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жіберіледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сын пайдалана отырып, цифрлық құжат нысанында көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z102" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын, оның ішінде процестің сипаттамасын, нысанын, мазмұнын және қымет көрсетунәтижесін, сондай-ақ мемлекеттік қызметтер көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет стандартында баяндалған.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтерді көрсетуге койылатын негізгі талаптар тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z103" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+      Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z104" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Кәсіпкерлік субъектілерінің санатын айқындау Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген өлшемдер мен олардың шекті мәндеріне, сондай-ақ Қазақстан Республикасы Үкіметінің 2015 жылғы 30 желтоқсандағы № 1128 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> көрсетілген өлшемдер мен олардың шекті мәндеріне, сондай-ақ Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 29 маусымдағы №125 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32985 болып тіркелген) Кәсіпкерлік субъектілері жұмыскерлерінің жылдық орташа санын және жылдық орташа табысын есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z105" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші кәсіпкерлік жөніндегі уәкілетті органға санатты заңсыз айқындау туралы мәселені растайтын құжаттардың көшірмелерін міндетті түрде қоса бере отырып жазбаша түрде жүгінген кезде, көрсетілетін қызметті беруші сәйкессіздік анықталған жағдайда, мәліметтерді Қазақстан Республикасы Үкіметінің 2015 жылғы 28 желтоқсандағы № 1091 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+      Өтініш беруші кәсіпкерлік жөніндегі уәкілетті органға санатты заңсыз айқындау туралы мәселені растайтын құжаттардың көшірмелерін міндетті түрде қоса бере отырып жазбаша түрде жүгінген кезде көрсетілетін қызметті беруші сәйкессіздік анықталған жағдайда мәліметтерді Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2024 жылғы 30 қыркүйектегі № 78 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35170 болып тіркелген) Кәсіпкерлік субъектілерінің тізілімін жүргізу және пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен түзетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z106" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z107" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...228 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1592,1419 +1479,1331 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...17 lines deleted...]
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасының Ұлттық экономика министрлігі" мемлекеттік мекемесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіпкерлік субъектісінің санаттары туралы ақпарат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштер қабылдау және мемлекеттік қызметті көрсету нәтижесін беру</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-www.egov.kz "электрондық үкіметтің" порталы</w:t>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының Ұлттық экономика министрлігі" мемлекеттік мекемесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-15 (он бес) минуттан артық емес</w:t>
+              <w:t xml:space="preserve">
+www.egov.kz "цифрлық үкіметтің" веб-порталы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+Қызмет көрсетушінің қатысуынсыз 15 (он бес) минуттан артық емес </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қағидаларға </w:t>
-[...37 lines deleted...]
-Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+Электрондық (толық цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрде кәсіпкерлік субъектісінің санаты туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жұмыс кестесі </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен белгіленген жұмыс кестесіне сәйкес</w:t>
+Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу.</w:t>
+1) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті беруші - 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен белгіленген жұмыс графигіне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздемелер </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарастырылмаған.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсетілетін қызметті көрсету ерекшеліктері ескерілген өзге де талаптар </w:t>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (болған жағдайда) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, </w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері арқылы, сондай-ақ "1414" 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алу мүмкіндігі бар.</w:t>
+Көзделмеген </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z108" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік қызметті көрсететін, мемлекеттік органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z110" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3065,50 +2864,190 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>санаты туралы ақпарат беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z112" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кәсіпкерлік субъектілерінің санаттары туралы ақпарат беру" мемлекеттік қызметтін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Кәсіпкерлік субъектісінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">санаты туралы ақпарат беру" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3217,396 +3156,479 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство национальной экономики</w:t>
+Министерство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2032000" cy="1879600"/>
+                  <wp:extent cx="1981200" cy="1803400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2032000" cy="1879600"/>
+                            <a:ext cx="1981200" cy="1803400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық экономика министрлігі</w:t>
+Ұлттық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кәсіпкерліксубъектісініңсанатытуралыанықтама</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Кәсіпкерлік субъектісінің санаты туралы анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z116" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектініңатауы: [субъектініңатауы]</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Субъектініңатауы: [субъектінің атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН/БСН: [субъектінің ЖСН/БСН]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметтүрі: [Қызметтүрі]</w:t>
+      Қызметтүрі: [Қызмет түрі]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдық-құқықтықнысаны: [субъектінің ҰҚН]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Санаты: [субъектініңсанаты]</w:t>
+      Санаты: [субъектінің санаты]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жарамдылығы: [анықтаманыңжарамдылығы]</w:t>
+      Жарамдылығы: [анықтаманың жарамдылығы]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [мүдделі тұлға]</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>