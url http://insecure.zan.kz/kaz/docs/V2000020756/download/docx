--- v1 (2026-03-04)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="482bbac" w14:textId="482bbac">
+    <w:p w14:paraId="b702299" w14:textId="b702299">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,120 +150,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 290</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1325,74 +1325,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z48" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      1. Осы "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және жергілікті атқарушы органдардың шешімі бойынша құрылған және стационар, жартылай стационар жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларға сәйкес жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1438,51 +1500,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      3) www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Стационар, жартылай стационар жағдайларында және үйде "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z51" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1689,206 +1813,626 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорацияда көрсетілетін қызметті алушының дайын құжаттарын беру жеке басын куәландыратын құжатты (немесе нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам нотариаттық куәландырған сенімхат бойынша оның өкілі) көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің (өкілдің) жүгінбеуіне байланысты мерзімінде берілмеген құжаттар 1 (бір) ай ішінде Мемлекеттік корпорацияда сақталады, аталған мерзім аяқталған соң сұранымсыз құжат ретінде көрсетілетін қызметті берушіге қайтарылады. Көрсетілетін қызметті алушы 1 (бір) ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="19"/>
-[...15 lines deleted...]
-      7. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның маманы өтінішті қабылдаудан бас тартады және осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағында көзделген жағдайларда көрсетілетін қызметті беруші немесе Мемлекеттік корпорация мемлекеттік қызметті көрсету үрдісін тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      8. Осы Қағидаларға </w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы "Е-Собес" автоматтандырылған ақпараттық жүйесіне (бұдан әрі – "Е-Собес" ААЖ) арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамның (отбасының) өтінішіндегі деректерді енгізеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметті көрсетудің негізгі талаптарының тізбесіндегі 9-тармаққа сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда, көрсетілетін қызметті берушінің немесе Мемлекеттік корпорацияның маманы цифрлық күту парағы арқылы өтінішті қабылдайды және осы Қағидаларға 4-1-қосымшаға сәйкес көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсету үрдісінің тоқтатыла тұрғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) порталды қоспағанда көрсетілетін қызметті берушінің және (немесе) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушымен құжаттарды қайта ұсыну тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 7 (жеті) жұмыс күні белгіленеді, аталған мерзім осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіндегі 4-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті берушінің және (немесе) Мемлекеттік корпорацияның маманы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      9. Мемлекеттік қызметті көрсету сатысы туралы мәліметтер "Е-Собес" ААЖ-ден мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматтандырылған режимде түседі. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Қағидаларға 4-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар топтамасы сәйкес келген кезде көрсетілетін қызметті берушінің маманы "Е-Собес" автоматтандырылған цифрлық жүйесіне (бұдан әрі – "Е-Собес" АЦЖ) арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамның (отбасының) өтінішіндегі деректерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z58" w:id="22"/>
+    <w:bookmarkStart w:name="z201" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Мемлекеттік корпорация, портал арқылы жүгінген кезде өтініштегі деректер автоматты түрде "Е-Собес" АЦЖ-ға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметті көрсету сатысы туралы мәліметтер "Е-Собес" АЦЖ-ден мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматтандырылған режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне енгізілмейді, бұл ретте мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші Мемлекеттік корпорацияға мемлекеттік қызметті көрсетудің белгіленген мерзімі өткенге дейін бір жұмыс күні бұрын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z59" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z59" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген өтініш пен құжаттар қабылданғаннан кейін көрсетілетін қызметті берушінің тапсырмасы бойынша әлеуметтік жұмыскер 10 (он) жұмыс күні ішінде арнаулы әлеуметтік көрсетілетін қызметтерге қажеттілікті бағалауды және айқындауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнаулы әлеуметтік көрсетілетін қызметтерге қажеттілікті бағалау және айқындау кезінде әлеуметтік жұмыскер "Арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаждықты бағалау мен айқындау қағидалары туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 2 маусымдағы № 200 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1908,327 +2452,459 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үйде арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу кезінде көрсетілетін қызметті берушінің маманы 5 (бес) жұмыс күні ішінде мүгедектігі бар адамның, қарт адамның тұрғылықты жеріне барады және тексеру жүргізген күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосымшаға</w:t>
+        <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғын үй және материалдық-тұрмыстық жағдайларын тексеру актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші әлеуметтік жұмыскердің арнаулы әлеуметтік көрсетілетін қызметтерге қажеттілікті бағалау және айқындау жөніндегі қорытындысын алған күннен бастап 3 (үш) жұмыс күні ішінде арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z61" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну туралы шешім мерзімінде шығарылғаннан кейін көрсетілетін қызметті алушының тұрғылықты жері бойынша 2 (екі) жұмыс күні ішінде әлеуметтік көрсетілетін қызметтер порталында құжаттарды ресімдеу туралы және авторизациялау және стационар, жартылай стационар жағдайларында және үйде ұйымды таңдау қажеттігі туралы хабарлама жібереді (http://aleumet.egov.kz).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z62" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z62" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсету нәтижесі стационар, жартылай стационар жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызмет мерзімін көрсете отырып, еркін нысандағы құжаттарды ресімдеу туралы хабарлама немесе осы Қағидалардың 15-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z63" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z63" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде, көрсетілетін қызметті беруші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 73-бабына сәйкес көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала хабардар етеді.</w:t>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="28"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіндегі 10-тармағында көзделген бас тарту негіздері болған жағдайда, көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың мамандарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Занының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына сәйкес оны тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оны тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2266,703 +2942,1844 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсету орталықтарында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнаулы әлеуметтік көрсетілетін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметтерге құжаттарды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жергілікті атқарушы органның</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">немесе жергілікті атқарушы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орган уәкілеттік берген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе жергілікті атқарушы</w:t>
             </w:r>
-            <w:r>
-[...131 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орган уәкілеттік берген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік ұйым басшысының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тегі, аты, әкесінің аты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес-сәйкестендіру нөмірі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...53 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат 20___ жылғы "___" _______ № ___ берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z204" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелген жері _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z205" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z206" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған жері ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z207" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z208" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы түрі мен мөлшері _____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z209" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектік тобы (мүгедектігі бар болса) ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z210" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды өкілдерінің болуы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, туыстық </w:t>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, туыстық қатынастар, жасы, әлеуметтік мәртебесі, тұратын мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туыстарының болуы (еңбекке қабілетті кәмелетке толған балалары, жұбайы/зайыбы)_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, туыстық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатынастар, жасы, әлеуметтік мәртебесі, тұратын мекенжайы, байланыс телефоны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      ___________________________________________________________________</w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      мұқтажбын (мұқтаж).</w:t>
+        <w:t>
+      стационарлық үлгідегі ұйымда тәулік бойы тұрақты/уақытша (керегін сызу) тұру жағдайында арнаулы әлеуметтік көрсетілетін қызметтер көрсетуді сұраймын, өйткені стационар жағдайында арнаулы әлеуметтік көрсетілетін қызметтер көрсетуге мұқтажбын (мұқтаж).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай құжаттарды қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3029,232 +4846,224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) _______________________ 8) _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) _______________________ 10) ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес стационарлық үлгідегі ұйымдарда арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу үшін қажетті менің қолжетімділігі шектеулі дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z213" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы келісім қол қойылған күнінен бастап "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету аяқталған күнге дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z214" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен арнаулы әлеуметтік көрсетілетін қызметтер көрсету, мемлекеттік органдардың цифрлық жүйелеріндегі тиісті ақпаратты тексеру, сәйкестікке келтіру және жаңарту құқығын айқындау үшін еңбекке қабілетті кәмелетке толған балалары, жұбайы (зайыбы) туралы ақпаратты пайдалануға, сондай-ақ мен көрсеткен, цифрлық жүйелерден алынған мәліметтер мен мәліметтерді пайдалануға (беруге), менің мәртебем, менің мүддемде арнаулы әлеуметтік көрсетілетін қызметтерді алушы ретінде, оның ішінде арнаулы әлеуметтік көрсетілетін қызметтердің кепілдік берілген көлемін ұсыну үшін келісім білдіремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z215" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z216" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлық үлгідегі ұйымды қабылдау, онда ұстау, одан ауыстыру және шығару шарттарымен таныстым.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдады ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3603,68 +5412,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес-сәйкестендiру нөмiрi:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4116,887 +5925,2055 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсету орталықтарында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнаулы әлеуметтік көрсетілетін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметтерге құжаттарды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жергілікті атқарушы органның</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе жергілікті атқарушы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орган уәкілеттік берген</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік ұйымның басшысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(жергілікті атқарушы орган </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">немесе жергілікті атқарушы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орган уәкілеттік берген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік ұйым басшысының</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес-сәйкестендiру нөмiрi:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="32"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсету) үйде арнаулы әлеуметтік көрсетілетін қызметтер көрсету үшін есепке алуды </w:t>
-[...19 lines deleted...]
-    </w:p>
+      Есекрту. 3-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z219" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (көрсетілетін қызметті алушының тегін, атын, әкесінің атын (ол болған жағдайда) көрсету) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z220" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйде арнаулы әлеуметтік көрсетілетін қызметтер көрсету үшін есепке алуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z221" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z222" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты мекенжайы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z223" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон номері (үй, ұялы) _________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z224" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектік санаты (болған жағдайда) _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z225" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірге тұратын отбасы мүшелері (тегі, аты, әкесінің аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z226" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі, туыстығын көрсету): _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z227" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z228" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z229" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу үшін қажетті менің қолжетімділігі шектеулі дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z230" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы келісім қол қойылған күнінен бастап "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету аяқталған күнге дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z231" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен арнаулы әлеуметтік көрсетілетін қызметтер көрсету, мемлекеттік органдардың цифрлық жүйелеріндегі тиісті ақпаратты тексеру, сәйкестікке келтіру және жаңарту құқығын айқындау үшін еңбекке қабілетті кәмелетке толған балалары, жұбайы (зайыбы) туралы ақпаратты пайдалануға, сондай-ақ мен көрсеткен, цифрлық жүйелерден алынған мәліметтер мен мәліметтерді пайдалануға (беруге), менің мәртебем, менің мүддемде арнаулы әлеуметтік көрсетілетін қызметтерді алушы ретінде, оның ішінде арнаулы әлеуметтік көрсетілетін қызметтердің кепілдік берілген көлемін ұсыну үшін келісім білдіремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z232" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z233" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйде арнаулы әлеуметтік көрсетілетін қызмет көрсету тәртібі мен шарттарымен таныстым.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z234" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай құжаттарды қоса беремін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z235" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z236" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z237" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z238" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (ол болған жағдайда) және қолы _________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z239" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z240" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z241" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z242" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z243" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдады ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z244" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегін, атын, әкесінің атын (ол болған жағдайда) және лауазымын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z245" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы _________ күні 20__жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5030,137 +8007,504 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
-[...68 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> "Арнаулы әлеуметтік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсету орталықтарында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнаулы әлеуметтік көрсетілетін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметтерге құжаттарды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5187,162 +8531,50 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...110 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5409,51 +8641,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5486,141 +8718,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру:</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Стационар жағдайында арнаулы әлеуметтік қызметтер көрсетуге құжаттарды ресімдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорация;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Жартылай стационар жағдайында арнаулы әлеуметтік қызметтер көрсетуге құжаттарды ресімдеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті беруші;</w:t>
-[...17 lines deleted...]
-3) портал арқылы жүзеге асырылады.</w:t>
+3) Үйде арнаулы әлеуметтік қызметтер көрсетуге құжаттарды ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5653,141 +8879,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z358" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тіркеген сәттен бастап – 15 (он бес) жұмыс күні.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші Мемлекеттік корпорацияға мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын ұсынады;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Мемлекеттік корпорация;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – 30 минут;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті беруші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – 30 минут.</w:t>
+3) портал арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5820,87 +9068,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету және көрсету нәтижесін беру нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
+Құжаттар топтамасын тіркеген сәттен бастап – 15 (он бес) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші Мемлекеттік корпорацияға мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір күн бұрын ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – 30 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5933,87 +9257,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі стационар, жартылай стационар жағдайларында және үйдегі ұйымдарда арнаулы әлеуметтік көрсетілетін қызмет көрсету мерзімін көрсете отырып, еркін нысандағы құжаттарды ресімдеу туралы хабарлама немесе осы Қағидалардың 15-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап болып табылады.</w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6046,87 +9370,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан алынатын төлем мөлшері Қазақстан Республикасының заңнамасында көзделген жағдайларда мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету тәртібі және оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі стационар, жартылай стационар жағдайларында және үйдегі ұйымдарда арнаулы әлеуметтік көрсетілетін қызмет көрсету мерзімін көрсете отырып, еркін нысандағы құжаттарды ресімдеу туралы хабарлама немесе осы Қағидалардың 15-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6159,179 +9483,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Қабылдау жеделдетіп қызмет көрсетусіз электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
-[...53 lines deleted...]
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6364,199 +9596,211 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z364" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсетудің осы қағидаларына (бұдан әрі – Қағидалар) 1, 2 және 3-қосымшаларға сәйкес нысандары бойынша өтініш;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек заңнамасына сәйкес белгіленген жұмыс кестесіне сәйкес, демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін түскі үзіліспен жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) бар (сәйкестендіру үшін) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсету нәтижелерін қабылдау және беру сағат 9:00-ден 17:00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) амбулаториялық картадан немесе сырқатнамадан үзінді көшірмесімен Қағидаларға 7, 8 және 9-қосымшаларға сәйкес нысан бойынша медициналық карта.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорация бөлімшелерінде – Қазақстан Республикасының Еңбек заңнамасына сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның кезекші халыққа қызмет көрсету бөлімдері дүйсенбіден бастап жұманы қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбі сағат 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> 1) тармақшасында санамаланған қаза тапқан әскери қызметшілердің отбасылар үшін) мәліметтер көрсетілетін қызметті беруші немесе Мемлекеттік корпорация тиісті мемлекеттік ақпараттық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады. Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке он сегіз жастан асқан адамдар үшін – адамды әрекетке қабілетсіз деп тану туралы сот шешімінің көшірмесі (бар болса) қоса беріледі.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау жеделдетіп қызмет көрсетусіз электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі (болған жағдайда), іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бірреттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6589,179 +9833,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z368" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметтерді алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсетудің осы қағидаларына (бұдан әрі – Қағидалар) 1, 2 және 3-қосымшаларға сәйкес нысандары бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік-құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) бар (сәйкестендіру үшін) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тарту;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) амбулаториялық картадан немесе сырқатнамадан үзінді көшірмесімен Қағидаларға 7, 8 және 9-қосымшаларға сәйкес нысан бойынша медициналық карта.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) мемлекеттік қызмет көрсету үшін қажетті келісімді беру туралы сұрауға уәкілетті мемлекеттік органның теріс жауабы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке басты куәландыратын құжат туралы, мүгедектікті белгілеу туралы (мүгедектік болған кезде қарттар үшін), мүгедектігі бар адамға абилитациялау мен оңалтудың жеке бағдарламасы (бұдан әрі – ОЖБ) әзірлеген шаралар туралы (қарттар үшін ОЖБ болған кезде), психоневрологиялық аурулары бар 18 жастан асқан адамды сот шешімі бойынша әрекетке қабілетсіз деп тану туралы (болған жағдайда), зейнеткерлік жас, Ұлы Отан соғысының ардагері, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагері, сондай-ақ жеңiлдiктер бойынша Ұлы Отан соғысының ардагері, "Ардагерлер туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) тармақшасында санамаланған қаза тапқан әскери қызметшілердің отбасы мәртебесінің болуы туралы (Ұлы Отан соғысының ардагерлері, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлері, сондай-ақ жеңiлдiктер бойынша Ұлы Отан соғысының ардагерлері, "Ардагерлер туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) тармақшасында санамаланған қаза тапқан әскери қызметшілердің отбасылар үшін) мәліметтер көрсетілетін қызметті беруші немесе Мемлекеттік корпорация тиісті мемлекеттік цифрлық жүйелерден уәкілетті лауазымды адамдардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында алады. Цифрлық жүйелерде мәліметтер болмаған кезде өтінішке он сегіз жастан асқан адамдар үшін – адамды әрекетке қабілетсіз деп тану туралы сот шешімінің көшірмесі (бар болса) қоса беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) сараптама, зерттеу немесе тексеру қорытындысының теріс болуы.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі (болған жағдайда), іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бірреттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6794,213 +10090,464 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мүгедектігі бар адамдарға арнаулы әлеуметтік көрсетілетін қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу әлеуметтік қызметкердің жәрдемдесуімен жүзеге асырылады. </w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+3) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияның – www.gov4c.kz;</w:t>
-[...1 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z376" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+Мүгедектігі бар адамдарға арнаулы әлеуметтік көрсетілетін қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу әлеуметтік қызметкердің жәрдемдесуімен жүзеге асырылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді. </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.enbek.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорацияның – www.gov4c.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) порталда орналастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен статусы туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері, "1414", Бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7039,693 +10586,893 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t>"Арнаулы әлеуметтік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталықтарында арнаулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтерге құжаттарды</w:t>
             </w:r>
-            <w:r>
-[...39 lines deleted...]
-              <w:br/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="33"/>
+    <w:bookmarkStart w:name="z385" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнаулы әлеуметтік көрсетілетін қызметке үміткер адамның тұрғын үй және тұрмыстық жағдайын зерттеудің № _______ АКТІСІ*</w:t>
-[...122 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету үрдісін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Алатын төлемдердің түрі мен мөлшері (зейнетақы, жәрдемақы, өзге де әлеуметтік </w:t>
-[...53 lines deleted...]
-      7. Соңғы жұмыс орны _____________________________________________</w:t>
+      Ескерту. Қағидалар 4-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Балалар мен жақын туыстары туралы мәліметтер (тегі, аты, әкесінің аты (ол болған </w:t>
-[...341 lines deleted...]
-      *Ескерту: мүгедектігі бар адамдар мен қарттар үшін толтырылады.</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағын және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғау жөніндегі жергілікті атқарушы органы, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап 7 (жеті) жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация маманының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7839,236 +11586,291 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:bookmarkStart w:name="z74" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚҰЖАТТАРДЫ ҚАБЫЛДАУДАН БАС ТАРТУ ТУРАЛЫ ҚОЛХАТ</w:t>
-[...18 lines deleted...]
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының</w:t>
+        <w:t xml:space="preserve"> Арнаулы әлеуметтік көрсетілетін қызметке үміткер адамның тұрғын үй және тұрмыстық жағдайын зерттеудің № _______ АКТІСІ*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған күні ______ жылғы "___" ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұрғылықты мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Телефон нөмері _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып,</w:t>
+      5. Алатын төлемдердің түрі мен мөлшері (зейнетақы, жәрдемақы, өзге де әлеуметтік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлемдер)__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отбасылық жағдайы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Соңғы жұмыс орны _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Балалар мен жақын туыстары туралы мәліметтер (тегі, аты, әкесінің аты (ол болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда), тұратын жері, жұмыс орны, байланыс телефондары):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8077,538 +11879,322 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...486 lines deleted...]
-      20___ жылғы "___" ____________.</w:t>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұру шарттары: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жайлы / қолайсыз тұрғын үй)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пәтер, жеке үй, жатақхана және басқалар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қабатты, бөлмелер санын, сантораптың болуы, орталық жылыту, лифт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және тағы басқаларды көрсетіңіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басқа шарттар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Үй жанындағы учаскенің болуы___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актіні жасаған адам ___________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қолы) (тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20___ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру жүргізілді, алушымен келісілді: иә / жоқ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Ескерту: мүгедектігі бар адамдар мен қарттар үшін толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8644,129 +12230,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
-[...77 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t xml:space="preserve">"Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсету қағидаларына </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8787,1242 +12295,449 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:bookmarkStart w:name="z76" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Стационарлық үлгідегі арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтер алу үшін МЕДИЦИНАЛЫҚ КАРТА</w:t>
-[...122 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қысқаша анамнез (бастан өткерген аурулар; дәрілік препараттарды, азық-түлікті </w:t>
-[...53 lines deleted...]
-      _________________________________________________________________</w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Медициналық тексеру (негізгі және ілеспелі диагнозды, асқынудың орын алғандығын, </w:t>
-[...971 lines deleted...]
-      20___ жылғы "___" ___________</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1-тармағын басшылыққа ала отырып,______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары; "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынуыңызға / көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтерді көрсету үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәлеметтердің сәйкес келмеуіне (керегін сызу) байланысты "Арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтерге құжаттарды ресімдеу" мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін бір-бірден 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органының және "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы маманының тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Көрсетілетін қызметті алушының немесе заңды өкілінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10136,51 +12851,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10207,174 +12922,174 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="36"/>
+    <w:bookmarkStart w:name="z78" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жартылай стационарлық үлгідегі арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтер алу үшін МЕДИЦИНАЛЫҚ КАРТА</w:t>
-[...18 lines deleted...]
-      ________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Стационарлық үлгідегі арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтер алу үшін МЕДИЦИНАЛЫҚ КАРТА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (медициналық ұйымның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      ____________________________________________________________________</w:t>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні 20 ___ жылғы "____" _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Үйінің мекенжайы _______________________________________________</w:t>
+      Үйінің мекенжайы ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қысқаша анамнез (бастан өткерген аурулар; дәрілік препараттарды, азық-түлікті </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10456,933 +13171,987 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрын болған аурулар туралы мәліметтерді көрсету қажет):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      невропатолог ____________________________________________________</w:t>
+      невропатолог _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психиатр ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дерматовенеролог _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фтизиатр (флюрография мәліметтерінің болуы міндетті) ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      психиатр ________________________________________________________</w:t>
+      терапевт/педиатр__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дерматовенеролог ________________________________________________</w:t>
-[...88 lines deleted...]
-        <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      эпидемиологиялық ортасы туралы қорытынды _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      эпидемиологиялық ортасы туралы қорытынды _________________________</w:t>
+      Көрсетілімдер бойынша (диспансерлік есепке алу кезінде):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эндокринолог ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кардиолог _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ортопед _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарколог ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онколог __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гинеколог (уролог) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хирург___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      окулист___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отоларинголог_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зертханалық зерттеулердің нәтижелері: қанның жалпы анализі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ инфекциясына қанның анализі _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сифилиске қанның анализі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зәрдің жалпы анализі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәжіс жұғындарын гельминттер жұмыртқасына паразитологиялық зерттеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілімдер бойынша (диспансерлік есепке алу кезінде):</w:t>
-[...142 lines deleted...]
-        <w:t>
       (мерзімі, нәтижесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АИТВ инфекциясына қанның анализі _______________________________</w:t>
+      нәжіс жұғындарын ішек таяқшасына бактериологиялық зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (мерзімі, нәтижесі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менингококк инфекциясына зертханалық зерттеу___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мерзімі, нәтижесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сифилиске қанның анализі _________________________________________</w:t>
+      психоневрологиялық аурулары бар 18 жастан асқан адамдар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әйелдердің қынап жағындысы _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мерзімі, нәтижесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      зәрдің жалпы анализі _____________________________________________</w:t>
+      ерлердің уретральды жағындысы ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мерзімі, нәтижесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәжіс жұғындарын гельминттер жұмыртқасына паразитологиялық зерттеу</w:t>
-[...89 lines deleted...]
-      менингококк инфекциясына зертқаналық зерттеу</w:t>
+      Дәрігерлік-консультациялық комиссия төрағасының қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мерзімі, нәтижесі)</w:t>
-[...142 lines deleted...]
-        <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      (стационарлық үлгідегі ұйымда болуға медициналық қарсы көрсетілімдер бар ма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      (жартылай стационарлық үлгідегі ұйымда болуға медициналық қарсы көрсетілімдер </w:t>
-[...53 lines deleted...]
-      Медициналық ұйымның басшысы: __________________________________</w:t>
+      Медициналық ұйымның басшысы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20___ жылғы "___" __________.</w:t>
+      20___ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11496,51 +14265,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11567,68 +14336,1428 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:bookmarkStart w:name="z80" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Жартылай стационарлық үлгідегі арнаулы әлеуметтік қызметтер көрсету орталықтарында арнаулы әлеуметтік көрсетілетін қызметтер алу үшін МЕДИЦИНАЛЫҚ КАРТА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (медициналық ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні 20 ___ жылғы "____" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйінің мекенжайы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қысқаша анамнез (бастан өткерген аурулар; дәрілік препараттарды, азық-түлікті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көтере алмаушылық және тағы басқа туралы мәліметтер):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Медициналық тексеру (негізгі және ілеспелі диагнозды, асқынудың орын алғандығын, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрын болған аурулар туралы мәліметтерді көрсету қажет):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      невропатолог ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психиатр ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дерматовенеролог ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фтизиатр (флюрография мәліметтерінің болуы міндетті) ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терапевт/педиатр__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпидемиологиялық ортасы туралы қорытынды _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілімдер бойынша (диспансерлік есепке алу кезінде):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эндокринолог _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кардиолог _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ортопед _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарколог _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онколог _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гинеколог (уролог) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зертханалық зерттеулердің нәтижелері: қанның жалпы анализі ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ инфекциясына қанның анализі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сифилиске қанның анализі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зәрдің жалпы анализі _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәжіс жұғындарын гельминттер жұмыртқасына паразитологиялық зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәжіс жұғындарын ішектаяқшасына бактериологиялық зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менингококк инфекциясына зертқаналық зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психоневрологиялық аурулары бар 18 жастан асқан адамдар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әйелдердің қынап жағындысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ерлердің уретральды жағындысы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мерзімі, нәтижесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігерлік-консультациялық комиссия төрағасының қорытындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жартылай стационарлық үлгідегі ұйымда болуға медициналық қарсы көрсетілімдер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар ма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйымның басшысы: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету орталықтарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнаулы әлеуметтік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтерге құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу" мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Үйде арнаулы әлеуметтік көрсетілетін қызметтер алу үшін МЕДИЦИНАЛЫҚ КАРТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12422,55 +16551,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12796,31 +16925,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>