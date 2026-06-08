--- v1 (2026-03-13)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c3e584" w14:textId="3c3e584">
+    <w:p w14:paraId="2f878ea" w14:textId="2f878ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -918,51 +918,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қазақстан Республикасының әділет органдарынан, азаматтық хал актілерін тіркеу және өзге де мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметтің қағидасын (бұдан әрі – Қағида) Қазақстан Республикасының Әділет министрлігі "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -997,409 +1102,522 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Конвенция) және Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2021 жылғы 4 қарашадағы № 950, Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қарашадағы № 702, Қазақстан Республикасы Қаржы министрінің 2021 жылғы 16 қарашадағы № 1182, Қазақстан Республикасы Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 2021 жылғы 16 қарашадағы № 30, Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 24 қарашадағы № 363, Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2021 жылғы 24 қарашадағы № 155, Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 29 қарашадағы № 574 және Қазақстан Республикасы Қорғаныс министрінің 2021 жылғы 8 желтоқсандағы № 851 бірлескен бұйрығымен бекітілген Апостиль қоюдың бірыңғай </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Бірыңғай қағидалар) (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 25789 болып тіркелген) сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалар "Қазақстан Республикасының әділет органдарынан, азаматтық хал актілерін тіркеу және өзге де мемлекеттік органдардан, сондай-ақ нотариустардан түсетін ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметтің (бұдан әрі - мемлекеттік көрсетілетін қызмет) көрсетілу тәртібі мен шарттарын айқындайды және Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдардан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою құқығы бар облыстардың, Астана, Алматы және Шымкент қалаларының әділет департаменттері (бұдан әрі - көрсетілетін қызметті беруші) қолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс-орталығына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Қағидалар "Қазақстан Республикасының әділет органдарынан, азаматтық хал актілерін тіркеу және өзге де мемлекеттік органдардан, сондай-ақ нотариустардан түсетін ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметтің (бұдан әрі - мемлекеттік көрсетілетін қызмет) көрсетілу тәртібі мен шарттарын айқындайды және Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдардан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою құқығы бар облыстардың, Астана, Алматы және Шымкент қалаларының әділет департаменттері (бұдан әрі - көрсетілетін қызметті беруші) қолданады.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Апостиль қою рәсімінің мақсаты Гаага конвенциясына қатысушы елдердің аумағында әрекет етуге арналған апостиль қойылатын құжаттардың түпнұсқалығы мен тиісті ресімделуіне кепілдік беру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 29.05.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      3. Апостиль қою рәсімінің мақсаты Гаага конвенциясына қатысушы елдердің аумағында әрекет етуге арналған апостиль қойылатын құжаттардың түпнұсқалығы мен тиісті ресімделуіне кепілдік беру болып табылады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті беруші Қазақстан Республикасының әділет органдарынан, азаматтық хал актілерін тіркеу және өзге де мемлекеттік органдардан, сондай-ақ нотариустардан шығатын ресми құжаттарға экстерриториалдық қағидат бойынша апостиль қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, Астана, Алматы және Шымкент қалаларының әділет департаменттері өзінің аумақтық бірлігіне сәйкес құжаттарға қол қою құқығы берілген лауазымды адамдардың қол қою үлгілерін (бұдан әрі - қол қою үлгісі) және құжатты берген органның мөр бедерін (бұдан әрі - мөр бедері) лауазымды адамдардың тағайындалуына және орган мөрінің өзгеруіне қарай "Е-Апостиль" ақпараттық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі "Е-Апостиль" ақпараттық жүйесіне мемлекеттік органдардан келіп түсетін қол қоюдың және мөрлер бедерлерінің үлгілерін енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 515</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметтің процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ көрсетілетін ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының әділет органдарынан, азаматтық хал актілерін тіркеу және өзге де мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі - Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1417,111 +1635,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушылар) мемлекеттік көрсетілетін қызметті алу үшін қалауы бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) қағаз түрінде немесе "электрондық үкімет" веб-порталы (бұдан әрі - портал) арқылы электрондық түрде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті алушы не сенімхат бойынша оның өкілі Мемлекеттік корпорациясына немесе портал арқылы жүгінген кезде мемлекеттік қызметті көрсетілетін қызметтер үшін қажетті құжаттардың тізбесі Мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1539,207 +1853,873 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттары туралы мәліметтерді, көрсетілетін қызметті алушының бюджетке баж сомасын төлегенін растайтын құжатты (ЭҮТШ арқылы төленген жағдайда), сондай-ақ Қазақстан Республикасының аумағында жүргізілген азаматтық хал актілерін мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ақпараттық жүйелерде тиісті мәліметтер болмаған кезде Мемлекеттік корпорацияның немесе көрсетілетін қызметті берушінің қызметкері құжаттардың электрондық/қағаз көшірмелерін жаңғыртады, содан кейін апостиль қоюға жататын құжаттарды қоспағанда, түпнұсқаларды көрсетілетін қызметті алушыға қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтерді көрсету кезінде ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші ақпараттық-коммуникациялық инфрақұрылымға жауапты қызметкерін дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда ақпараттық-коммуникациялық инфрақұрылымға жауапты қызметкер ақпараттық жүйенің істен шығу себептерін анықтау бойынша шаралар қабылдайды және 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттама (акт) жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті алушы электрондық цифрлық қолтаңбасы (бұдан әрі - ЭЦҚ) болған жағдайда мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінішті портал арқылы тапсырған кезде "жеке кабинетіне" өтініш түскен сәттен бастап 1 (бір) жұмыс күні ішінде мемлекеттік көрсетілетін қызметке сұрау салуды қабылдау туралы мәртебесі жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1938,70 +2918,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік корпорация арқылы қағаз жеткізгіште мемлекеттік қызмет көрсету кезінде өтініштер мен құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2147,71 +3127,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік корпорацияда дайын құжаттарды беру жеке куәлігін немесе цифрлық құжаттар сервисінен электрондық құжатын ұсынғанда (не Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжат негізінде әрекет ететін өкілдің тиісті өкілеттіктері көрсетілген өкілі) тиісті құжаттарды қабылданғаны туралы қолхат негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация 1 (бір) ай көлемінде құжаттардың сақталуын қамтамасыз етеді, кейін оны әрі қарай сақтауға көрсетілетін қызметті берушіге береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2266,88 +3342,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызмет мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабы 2) тармағына сәйкес тікелей мемлекеттік көрсетілетін қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2420,70 +3496,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2774,50 +3850,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Алып тасталды - ҚР Әділет министрінің м.а. 28.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 841</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2988,50 +4162,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4910,50 +6091,155 @@
               <w:t>
 Цифрлық құжаттар сервисі мобилді қосымшада авторландырылған пайдаланушылар үшін қолжетімді</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік паролді пайдалана отырып, мобилді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7118,68 +8404,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7509,402 +8795,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 58 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы әділет министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11685 тіркелді, 2015 жылдың 13 тамызында "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 23 ақпандағы № 93 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13235 тіркелді, 2016 жылдың 1 наурызында "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2016 жылғы 2 желтоқсандағы № 1107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14485 тіркелді, 2016 жылдың 14 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2017 жылғы 7 тамыздағы № 1001 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15466 тіркелді, 2017 жылдың 17 тамызында Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің м.а. 2018 жылғы 13 шілдедегі № 1090 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17203 тіркелді, 2018 жылдың 23 шілдеде Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2019 жылғы 17 қаңтардағы № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18207 тіркелді, 2019 жылдың 29 қаңтардағы Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Қазақстан Республикасының әділет органдарынан және өзге мемлекеттік органдарынан, сондай-ақ нотариустардан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2015 жылғы 30 маусымдағы № 367 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің м.а. 2019 жылғы 20 қыркүйегіндегі № 472 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19403 тіркелді, 2019 жылдың 24 қыркүйегінде Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8230,31 +9516,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>