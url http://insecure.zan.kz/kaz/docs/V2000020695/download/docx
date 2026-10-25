--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52f9191" w14:textId="52f9191">
+    <w:p w14:paraId="1b20757" w14:textId="1b20757">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 22 мамырдағы № 219 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 22 мамырда № 20695 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда  - ҚР Оқу-ағарту министрінің м.а. 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік қызметін көрсету қағидаларын бекіту туралы" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -637,1276 +699,884 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік көрсетілетін қызметтің қағидасы</w:t>
+        <w:t xml:space="preserve"> "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда  - ҚР Оқу-ағарту министрінің м.а. 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және қосымша білім беру ұйымдары мен жалпы орта білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік қызметін балаларға арналған қосымша білім беру ұйымдары, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z44" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік көрсетілетін қызметтің осы қағидасы" "Мемлекеттік қызмет көрсету туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+      3. Мемлекеттік қызметті алу үшін жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге қағаз жеткізгіште не жергілікті атқарушы органдардың цифрлық жүйелері арқылы және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға қосымшаға сәйкес "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттар қабылдау және оқуға қабылдау" мемлекеттік қызметін қөрсетуге қойылатын негізгі талаптар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Негізгі талаптар тізбесі) 9-тармағында көрсетілген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Көрсетілетін қызметті берушінің кеңсесі, Мемлекеттік корпорация қызметкері өтінішті қабылдауды жүзеге асырады, құжаттардың толықтығын тексереді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық нысанда қолхат ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкері ата-анасының (немесе өзге де заңды өкілдерінің) және баланың жеке басын куәландыратын құжаттары туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші немесе Мемлекеттік корпорацияның қызметкері құжаттардың толық емес топтамасы ұсынылған жағдайда, сондай-ақ Негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация арқылы жүгінген жағдайда қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкері өтініш қабылданған күннен бастап 1 (бір) жұмыс күні ішінде құжаттар топтамасын Қазақстан Республикасының заңнамасында көзделген тәсілдермен пошта байланысы арқылы көрсетілетін қызметті берушіге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі көрсетілетін қызметті алушылардың қабылданған өтініштерін берілген күні мен уақыты бойынша хронологиялық тәртіппен тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Балаларды қосымша білім беру ұйымдарына балалар музыка мектептері, балалар көркемөнер мектептері, балалар өнер мектептері және көркем-эстетикалық бағыттағы мектептерді қоспағанда қосымша білім беру үшін қабылдау өтінішті тіркеу тәртібімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балалар музыка, балалар көркемөнер мектептеріне, балалар өнер мектептеріне және көркем-эстетикалық бағыттағы мектептерге қабылдау әңгімелесу қорытындысы бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу барысында педагог балалардың өнердің әртүрлі (музыкалық, бейнелеу, хореографиялық, театрлық) саласындағы қабілеттерінің даму деңгейін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Бос орындар болған жағдайда көрсетілетін қызметті берушілерді хабардар ету бойынша күнтізбелік жыл ішінде қосымша қабылдау осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету нәтижелері өтініш қабылданған күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасында көзделген тәсілдермен, пошта байланысы арқылы көрсетілетін қызметті беруші тарапынан Мемлекеттік корпорацияға жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ішкі істер органдарында есепте тұрған девиантты мінез-құлықты балалар басым тәртіппен проактивті форматта балаларға арналған қосымша білім беру ұйымдарына қабылданады. Қосымша білім беру ұйымдарының тәрбиеленушілеріне мемлекеттік көрсетілетін қызмет проактивті тәсілмен, көрсетілетін қызметті берушінің бастамасымен көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін www.egov.kz "цифрлық үкімет" веб-порталында тіркеген кезде мемлекеттік органдардың цифрлық жүйелері арқылы көрсетілуі мүмкін және оған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қосымша білім беру бойынша мемлекеттік қызмет көрсетуге сұрау салумен көрсетілетін қызметті алушыға автоматты хабарламалар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивті қызметті көрсетуге көрсетілетін қызметті алушының келісімін алу, сондай-ақ көрсетілетін қызметті алушыдан өзге де қажетті, оның ішінде көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының көмегімен шектеулі қолжетімді мәліметтерді алу енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыдан жауапты күту мерзімі сұрау салуды алған сәттен бастап жиырма төрт сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету кезеңі туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген жағдайда, білім беру саласындағы уәкілетті орган нормативтік құқықтық акт мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, көрсетілетін қызметті берушілерге, сондай-ақ Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымдар көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасаған лауазымды тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды тұлға, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді немесе әкімшілік әрекетті қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Көрсетілетін қызметті берушінің кеңсесі, Мемлекеттік корпорация қызметкері өтінішті қабылдауды жүзеге асырады, құжаттардың толықтығын тексереді және негізгі талаптар тізбесіне </w:t>
-[...1008 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z72" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижесімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1940,654 +1610,820 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Балаларға қосымша білім</w:t>
+              <w:t xml:space="preserve">"Балаларға қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру бойынша қосымша</w:t>
+              <w:t xml:space="preserve">бойынша қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>білім беру ұйымдарына</w:t>
+              <w:t xml:space="preserve">ұйымдарына құжаттар қабылдау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құжаттар қабылдау және оқуға</w:t>
+              <w:t xml:space="preserve">және оқуға қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдау" мемлекеттік</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызмет</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Балаларға қосымша білім беру бойынша қосымша білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Балаларға арналған қосымша білім беру ұйымдары, жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларға арналған қосымша білім беру ұйымдары, жалпы орта білім беру ұйымдары.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру көрсетілетін қызметті беруші арқылы қағаз жүзінде немесе жергілікті атқарушы органдардың, Мемлекеттік корпорацияның ақпараттық жүйелері арқылы жүзеге асырылады.</w:t>
+Өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру көрсетілетін қызметті беруші арқылы қағаз жүзінде немесе орталық мемлекеттік органдар және Мемлекеттік корпорация айқындаған цифрлық объектілері арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші арқылы мемлекеттік қызмет көрсету мерзімдері:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1) құжаттар топтамасын тапсырған сәттен бастап-30 (отыз) минут; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) құжаттар топтамасын тапсырған сәттен бастап - 30 (отыз) минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты-15 (он бес) минут; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты- 15 (он бес) минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 15 (он бес) минут. Балаларға арналған музыкалық, балалар көркемсурет мектептерін, балалар өнер мектептерін және көркемдік-эстетикалық бағыттағы мектептерді қоспағанда, оларға қосымша білім беру жөніндегі қосымша білім беру ұйымдарына қабылдау Бос орындар болған кезде жүргізіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 15 (он бес) минут. Балаларға арналған музыкалық, балалар көркемсурет мектептерін, балалар өнер мектептерін және көркемдік-эстетикалық бағыттағы мектептерді қоспағанда, оларға қосымша білім беру жөніндегі қосымша білім беру ұйымдарына қабылдау бос орындар болған кезде жүргізіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету мерзімдері: 1) құжаттарды Мемлекеттік корпорацияға тапсырған сәттен бастап-1 (бір) жұмыс күні, бұл ретте құжаттарды қабылдаған күн мемлекеттік қызмет көрсету мерзіміне кірмейді; 2) мемлекеттік корпорацияда құжаттарды тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты-15 минут.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету мерзімдері: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) құжаттарды Мемлекеттік корпорацияға тапсырған сәттен бастап – 1 (бір) жұмыс күні, бұл ретте құжаттарды қабылдаған күн мемлекеттік қызмет көрсету мерзіміне кірмейді; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік корпорацияда құжаттарды тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты-15 минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балалардың музыкалық, балалар көркемсурет мектептеріне және балалар өнер мектептеріне, көркемдік-эстетикалық бағыттағы мектептерге қабылдау әңгімелесу қорытындысы бойынша жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2602,371 +2438,373 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қағаз түрінде </w:t>
+              <w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түріндегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Құжаттарды қабылдау туралы қолхат беру осы негізгі талаптар тізбесіне </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> және қосымша білім беру ұйымына қабылдау кезінде немесе дәлелді бас тарту. </w:t>
+Осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттардың қабылданғаны туралы қолхат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақылы / Тегін.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Ақылы/Тегін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларға қосымша білім бергені үшін ақы төлеу оларды ақылы негізде қосымша білім беретін ұйымдарға қабылдау фактісі бойынша жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2979,742 +2817,766 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)Көрсетілетін қызметті берушінің:</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті берушінің:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін; Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру сағат 13.00-ден 14.00-ге дейінгі түскі үзіліспен сағат 09.00-ден 18.00-ге дейін жүзеге асырылады;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 09.00-ден 18.00-ге дейін түскі үзіліспен сағат 13.00-ден 14.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) Мемлекеттік корпорация: </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорация:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық" кезек тәртібімен, кәмелетке толмағанның тұрғылықты жері бойынша, жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы "брондауға" болады; Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау "электрондық" кезек тәртібімен, кәмелетке толмағанның тұрғылықты жері бойынша, жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы "брондауға" болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+Көрсетілетін қызметті берушіге немесе Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...10 lines deleted...]
-              <w:t>1-қосымшаға</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) ата-аналардың бірінің (немесе өзге де заңды өкілдердің) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ата-анасының (немесе өзге де заңды өкілдерінің)біреуінің жеке басын куәландыратын құжат және баланың туу туралы куәлігі не цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) ата-анасының (немесе өзге де заңды өкілдерінің) бірінің және баланың жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжаттар (жеке басын сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген № 027/е нысан бойынша Медициналық анықтама № ҚР ДСМ-175/2020 (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген);</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы бұйрығымен бекітілген № 027/е нысан бойынша Медициналық анықтама № ҚР ДСМ-175/2020 (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>
-Ата-анасының (немесе өзге де заңды өкілдерінің) біреуінің, баланың жеке басын куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорация қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Ата-анасының (немесе өзге де заңды өкілдерінің) біреуінің, баланың жеке басын куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорация қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық установстігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) мемлекеттік қызметті алу үшін ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы: 1414, 8 800 080 77777 арқылы алу мүмкіндігі бар. </w:t>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты көрсетілетін қызметті берушінің анықтамалық қызметтері арқылы және оның ресми интернет-ресурсында, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы: 1414, 8 800 080 7777 алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3753,724 +3615,943 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Балаларға қосымша білім</w:t>
+              <w:t xml:space="preserve">"Балаларға қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру бойынша қосымша білім</w:t>
+              <w:t xml:space="preserve">бойынша қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру ұйымдарына құжаттарды</w:t>
+              <w:t xml:space="preserve">ұйымдарына құжаттар қабылдау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдау және оқуға</w:t>
+              <w:t xml:space="preserve">және оқуға қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдау" Мемлекеттік</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсетуге</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі талаптардың</w:t>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосымша білім беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне қызметтер</w:t>
+              <w:t>ұйымы атауы басшысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>Нысан</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТАӘ (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z104" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...107 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z105" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Менің ұлымды/қызымды (ТАӘ (ол болған жағдайда) ЖСН) мекен-жайы  бойынша тұратын __________________________________________________  (елді мекеннің, ауданның, қаланың және облыстың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z106" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу үшін ___________________________________ қабылдауыңызды сұраймын.  (қосымша білім беру ұйымының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z107" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланың келесі санатқа жататынын хабарлаймын (мемлекеттік қызметті көрсету кезінде қағаз түрінде көрсету қажет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z108" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жетім балалар, ата-анасының қамқорлығынсыз қалған балалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z109" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) даму мүмкіндігі шектеулі балалар, мүгедектігі бар балалар, мүгедектігі бар адамдар және бала кезінен мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z110" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көп балалы отбасылардың балалары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z111" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арнаулы әлеуметтік көрсетілген қызметтерге мұқтаж кәмелетке толмағандарды бейімдеу орталықтарындағы және қолдау орталықтарындағы балалар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...160 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі істер органдарында есепте тұрған девиантты мінез-құлықты балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпы және санаторийлік үлгідегі мектеп-интернаттарында, мектеп жанындағы интернаттарда тұратын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дарынды балаларға арналған мамандандырылған интернаттық білім беру ұйымдарында тәрбиеленетін және білім алатын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) интернаттық ұйымдардың тәрбиеленушілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің шамасынан төмен отбасылардан шыққан балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z117" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) денсаулық жағдайына байланысты бастауыш, негізгі орта, жалпы орта білім беру бағдарламалары бойынша ұзақ уақыт бойы үйде немесе стационарлық көмек, сондай-ақ қалпына келтіру емін және медициналық оңалту көрсететін ұйымдарда оқитын балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z118" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңдарымен айқындалатын өзге де санаттағы азаматтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z119" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасы Үкіметінің шешімі бойынша айқындалатын өзге де санаттағы азаматтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z120" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жоғарыда аталған санаттардың ешқайсысына жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z121" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішімнің өзгеруі туралы маған келесі тәсілдермен хабарлаңыз:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z122" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарламалар келесі ұялы телефон нөмірлеріне (екі нөмірден аспайды) ___________ және (немесе) электрондық пошта мекенжайына ____________ жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z123" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының  Заңына сәйкес мемлекеттік қызмет көрсету үшін талап етілетін цифрлық  жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді  пайдалануға келісемін. _______________________  (өтініш берушінің қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" "_________".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті беру күні 20__ жылғы "___" "__________".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z126" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдады: __________________________________________  (ТАӘ (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4504,484 +4585,517 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Балаларға қосымша білім</w:t>
+              <w:t xml:space="preserve">"Балаларға қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру бойынша қосымша білім</w:t>
+              <w:t xml:space="preserve">бойынша қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру ұйымдарына құжаттар</w:t>
+              <w:t xml:space="preserve">ұйымдарына құжаттар қабылдау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдау және оқуға қабылдау"</w:t>
+              <w:t xml:space="preserve">және оқуға қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік қызмет көрсетуге</w:t>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі талаптардың</w:t>
+              <w:t xml:space="preserve"> көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне қызметтер</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z130" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...143 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның (Мемлекеттік корпорацияның, балаларға арналған қосымша  білім беру ұйымының, орта білім беру ұйымының) көрсетілетін қызмет  алушыдан құжаттарды алуы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________  (ұйымның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z133" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________  (елді мекеннің, ауданның, қаланың және облыстың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z134" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №___________________ құжаттарды қабылдау туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі құжаттар ___________________________________________алынған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z136" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының ТАӘ (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z137" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z138" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. басқа __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z139" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z140" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдау күні _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z141" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z142" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ (ол болған жағдайда) (құжатты қабылдаған жауапты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z143" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ (қолы) Телефон ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z144" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ТАӘ (ол болған жағдайда)/көрсетілетін қызметті алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z145" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20__ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5015,503 +5129,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Балаларға қосымша білім беру</w:t>
+              <w:t xml:space="preserve">"Балаларға қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша қосымша білім беру</w:t>
+              <w:t xml:space="preserve">бойынша қосымша білім беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарына құжаттар қабылдау</w:t>
+              <w:t xml:space="preserve">ұйымдарына құжаттар қабылдау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және оқуға қабылдау"</w:t>
+              <w:t xml:space="preserve">және оқуға қабылдау" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік қызмет көрсетуге</w:t>
+              <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі талаптардың</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне қызметтер</w:t>
-[...25 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...342 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5528,464 +5272,368 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Балаларға қосымша білім беру</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z149" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Дербес деректерге қол жеткізуге келісімі</w:t>
-[...148 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z150" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 20-бабының 2-тармағын басшылыққа ала отырып, Мемлекеттік корпорация (мекенжайы көрсетілсін) Сіздің тарапынан мемлекеттік қызмет көрсету тәртібінде көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмағанына және (немесе) ұсынылған құжаттардың қолданылу мерзімі өтіп кеткеніне байланысты "Балаларға қосымша білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау" мемлекеттік қызметін көрсету үшін құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z151" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылмаған құжаттардың және қолданылу мерзімі өткен құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z152" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z153" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z154" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әр тарап үшін бір-бірден 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z155" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z156" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Мемлекеттік корпорация қызметкерінің ТАӘ (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z157" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z158" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Көрсетілетін қызметті берушінің ТАӘ (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z159" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алды: ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z160" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ТАӘ (ол болған жағдайда) (көрсетілетін қызметті алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z161" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20__ жыл.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>