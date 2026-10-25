--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d8020c" w14:textId="1d8020c">
+    <w:p w14:paraId="7685882" w14:textId="7685882">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -862,145 +863,183 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 19 мамырдағы</w:t>
+              <w:t>2020 ж. "19" мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 172 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру сыйлықақыларын субсидиялау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сақтандыру сыйлықақыларын субсидиялау қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1012,1730 +1051,1590 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және тиісті қаржы жылына арналған мемлекеттік бюджетте көзделген қаражат есебінен және шегінде сақтандыру сыйлықақыларын субсидиялаудың тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және сақтандыру сыйлықақыларын субсидиялау тәртібін, сондай-ақ "Сақтандыру сыйлықақыларын субсидиялау" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) тиісті қаржы жылына арналған мемлекеттік бюджетте көзделген қаражат есебінен және шегінде көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру сыйлықақыларын субсидиялаудың негізгі мақсаты агроөнеркәсіптік кешен (бұдан әрі – АӨК) субъектілері үшін қарыз және саудалық қаржыландырудың қолжетімділігін арттыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар шеңберінде сақтандыру ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдары (бұдан әрі – сақтандырушы) жасаған АӨК-дегі сақтандыру шарттары бойынша сақтандыру сыйлықақысы сомасының 80% мөлшерінде сақтандыру сыйлықақылары субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      1) АӨК-дегі сақтандыру саласындағы оператор (бұдан әрі - оператор) - Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, АӨК саласындағы ұлттық басқарушы холдингтің құрамына кіретін, мемлекет жалғыз акционері болып табылатын акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) АӨК-дегі сақтандырудың ақпараттық жүйесі (бұдан әрі - сақтандырудың ақпараттық жүйесі) - АӨК-де электрондық сақтандыру шарттарын жасауды, белгілі бір уақыт сәтінде тараптарды сәйкестендіруді және АӨК-де жасалған электрондық сақтандыру шарттары мен олардың тараптары туралы дерекқорын (мәліметтер жиынтығын) жүргізуді қамтамасыз ететін автоматтандырылған жүйе;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АӨК-дегі сақтандыру саласындағы оператор (бұдан әрі – оператор) –Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, жалғыз акционері мемлекет болып табылатын АӨК саласындағы ұлттық басқарушы холдингтің құрамына кіретін акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) АӨК-ді дамыту саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) - АӨК-ді дамыту саласындағы мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АӨК-дегі цифрлық сақтандыру жүйесі (бұдан әрі – цифрлық сақтандыру жүйесі) – АӨК-дегі электрондық сақтандыру шарттарын жасауды, белгілі бір уақыт сәтінде тараптарды сәйкестендіруді және жасалған АӨК-дегі электрондық сақтандыру шарттары мен олардың тараптары туралы дерекқорды (мәліметтер жиынтығын) жүргізуді қамтамасыз ететін автоматтандырылған жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) дербес шот - субсидиялауға берілетін электрондық тізілмінде тіркелген пайдаланушы туралы ақпаратты көрсететін, оны тану (аутентификациялау) және оның жеке деректері мен баптауларына қолжетімділікті беру үшін қажетті сақтандырудың ақпараттық жүйесінде ашылатын шот;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АӨК-ні дамыту саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – АӨК-ні дамыту саласындағы мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) жеке кабинет - сақтандырудың ақпараттық жүйесінде пайдаланушының (сақтанушының, сақтандырушының, оператордың) тізілімдегі жеке веб-парақшасы;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дербес шот – субсидиялауға арналған өтінімдердің цифрлық тізілімінде тіркелген пайдаланушы туралы, оны тану (аутентификациялау) және оның жеке деректері мен параметрлеріне қол жеткізуді қамтамасыз ету үшін қажетті ақпаратты көрсететін, цифрлық сақтандыру жүйесінде ашылатын шот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) көрсетілетін қызметтерді жеткізуші - Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес айқындалатын сақтандырудың ақпараттық жүйесіне қолжетімділікті және оны сүйемелдеуді қамтамасыз ететін тұлға;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеке кабинет – цифрлық сақтандыру жүйесінде пайдаланушының (сақтанушының, сақтандырушының, оператордың) жеке веб-парақшасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) сақтандыру ақпараттық жүйесінің веб-порталы (бұдан әрі - веб-портал) - Интернет желісінде орналастырылған, сақтандырудың ақпараттық жүйесіне қолжетімділікті беретін интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметтерді жеткізуші – Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес айқындалатын цифрлық сақтандыру жүйесіне қолжетімділікті және оны сүйемелдеуді қамтамасыз ететін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      8) сақтандыру өнімі - оператор немесе сақтандырушы әзірлеген, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органмен келісілген және оператор бекіткен, АӨК-де сақтандыру кезінде АӨК субъектілерін мемлекеттік қолдау шеңберінде субсидиялауға жататын қаржы өнімі;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифрлық сақтандыру жүйесінің веб-порталы (бұдан әрі – веб-портал) – Интернет желісінде орналастырылған, цифрлық сақтандыру жүйесіне қолжетімділік беретін интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      9) сақтандыру сыйлықақысы - сақтанушының сақтандырушыға соңғысы сақтанушыға (пайда алушыға) сақтандыру шартында айқындалған мөлшерде сақтандыру төлемін жүргізу міндеттемелерін қабылдағаны үшін төлеуге міндетті ақша сомасы;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сақтандыру өнімі - оператор немесе сақтандырушы әзірлеген, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісілген және оператор бекіткен, АӨК-дегі сақтандыру кезінде АӨК субъектілерін мемлекеттік қолдау шеңберінде субсидиялауға жататын қаржы өнімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      10) сақтандыру сыйлықақысының бір бөлігін субсидиялау - сақтандырушыға сақтандыру сыйлықақысының бір бөлігін оның екінші бөлігін сақтанушы төлеген жағдайда, төлеуге бағытталған мемлекеттік қолдау нысаны;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сақтандыру сыйлықақысы – сақтанушының сақтандырушыға соңғысы сақтанушыға (пайда алушыға) сақтандыру шартында айқындалған мөлшерде сақтандыру төлемін жүргізу міндеттемелерін қабылдағаны үшін төлеуге міндетті ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      11) сақтандыру шарты - сақтанушының АӨК саласындағы қызметі шеңберінде оның мүліктік мүдделерін сақтандыру мақсатында сақтандырушы мен сақтанушы арасында жасалатын шарт;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сақтандыру сыйлықақысының бір бөлігін субсидиялау –сақтандырушыға сақтандыру сыйлықақысының бір бөлігін оның екінші бөлігін сақтанушы төлеген жағдайда, төлеуге бағытталған мемлекеттік қолдау нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...87 lines deleted...]
-      13) сақтанушы - сақтандырушымен сақтандыру шартын жасасқан жеке немесе заңды тұлға, оның ішінде шаруа немесе фермер қожалығы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сақтандыру шарты – сақтанушының АӨК саласындағы қызметі шеңберінде оның мүліктік мүдделерін сақтандыру мақсатында сақтандырушы мен сақтанушы арасында жасалатын шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      14) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі - тізілім) - субсидиялауға арналған өтінімдер туралы, сондай-ақ сақтанушылар, сақтандырушылар туралы мәліметтердің жиынтығы және сақтандырудың ақпараттық жүйесінде көрсетілген өзге де мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сақтанушы – сақтандырушымен сақтандыру шартын жасасқан жеке немесе заңды тұлға, оның ішінде шаруа немесе фермер қожалығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      15) субсидиялауға өтінім - сақтандырушының сақтандыру шарты бойынша сақтандыру сыйлықақысының бір бөлігін төлеуге электрондық өтінімі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) субсидиялауға арналған өтінімдердің цифрлық тізілімі (бұдан әрі – тізілім) – субсидиялауға арналған өтінімдер туралы, сондай-ақ сақтанушылар, сақтандырушылар туралы мәліметтер жиынтығы және цифрлық сақтандыру жүйесінде көрсетілген өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      16) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық таңбалардың жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) субсидиялауға арналған өтінім – сақтандыру шарты бойынша сақтандыру сыйлықақысының бір бөлігін төлеуге сақтандырушының цифрлық өтінімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...77 lines deleted...]
-      4. Сақтандыру сыйлықақыларын субсидиялау жөніндегі іс-шараларды іске асыру мақсатында уәкілетті орган мен оператор арасында тиісті қаржы жылына оператор қызметтерін көрсету жөніндегі шарт жасалады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жеке кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      5. Операторға уәкілетті орган мен оператор арасында жасалатын шарт негізінде уәкілетті орган беретін қаражатты басқаруды жүзеге асыру үшін Қазақстан Республикасының Ұлттық Банкінде (бұдан әрі - Ұлттық Банк) ағымдағы шот ашылады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      6. Уақытша бос қаражат Ұлттық Банктегі ағымдағы шоттан Ұлттық Банктегі депозиттерге және мемлекеттік бағалы қағаздарға орналастырылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сақтандыру сыйлықақыларын субсидиялау жөніндегі іс шараларды іске асыру мақсатында уәкілетті орган мен оператор арасында тиісті қаржы жылына оператордың қызметтерін көрсету шарты жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      7. Ұлттық Банктегі ағымдағы шоттың кіріс бөлігі шарт негізінде уәкілетті орган беретін бюджет қаражаты және уақытша бос қаражатты Ұлттық Банктегі депозиттерге және мемлекеттік бағалы қағаздарға орналастырудан түсетін кірістер есебінен қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Операторға уәкілетті орган мен оператор арасында жасалатын шарт негізінде уәкілетті орган беретін қаражатты басқаруды жүзеге асыру үшін бюджетті атқару жөніндегі орталық уәкілетті органда қолма-қол ақшаны бақылау шоты ашылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      8. Ұлттық Банктегі ағымдағы шоттың шығыс бөлігі Ұлттық Банктегі депозиттерге және мемлекеттік бағалы қағаздарға орналастыру сомасын, сақтандыру сыйлықақысының бір бөлігін өтеу шығыстарын қамтиды.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаржы жылының соңында қолма-қол ақшаның ағымдағы бақылау шотындағы қаражат қалдықтары уәкілетті органға және сәйкесінше бюджетке қайтарылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      9. Қаржы жылының соңында есептелетін Ұлттық Банктегі ағымдағы шоттағы қаражат қалдықтары уәкілетті органға және тиісінше мемлекеттік бюджетке қайтаруға жатпайды, ол келесі қаржы жылында сақтандыру сыйлықақыларын субсидиялауға жұмсалады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолма-қол ақшаны бақылау шотында сақтандыру сыйлықақыларының бір бөлігін субсидиялауға қаражат жетіспеген жағдайда, сақтандырушының өтінімі келесі қаржы жылында қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...51 lines deleted...]
-      10. Оператор сақтандырудың ақпараттық жүйесіне қолжетімділікті және оны сүйемелдеуін қамтамасыз ету бойынша көрсетілетін қызметтерді сатып алу жөніндегі шарт күшіне енгеннен кейін 3 (үш) жұмыс күні ішінде веб-порталда және Қазақстан Республикасының аумағында таратылатын бұқаралық ақпарат құралдарында АӨК-де сақтандыру шарттары бойынша сақтандыру сыйлықақысының бір бөлігін субсидиялау жөніндегі бағдарламаның басталғаны туралы хабарландыруды орналастырады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оператор цифрлық сақтандыру жүйесіне қол жеткізуді қамтамасыз ету және оны сүйемелдеу жөніндегі көрсетілетін қызметтерді сатып алу жөніндегі шарт күшіне енгеннен кейін 3 (үш) жұмыс күні ішінде субсидиялауға көзделген бюджет қаражаты болған кезде веб-порталда және Қазақстан Республикасының аумағында таратылатын бұқаралық ақпарат құралдарында сақтандыру шарттары бойынша сақтандыру сыйлықақысының бір бөлігін субсидиялау жөніндегі бағдарламаның басталғаны туралы хабарландыруды орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Субсидиялар сақтандырушыларға төленеді.</w:t>
+      8. Субсидиялар сақтандырушыларға төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Субсидия алу шарттары</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Сақтандыру сыйлықақыларын субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Субсидиялар келесі шарттар сақталған кезде төленеді:</w:t>
+      9. Субсидиялар мынадай шарттар сақталған кезде төленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тізілімде оператор бекіткен сақтандыру өнімін сатып алу мәні болып табылатын сақтандырушы мен сақтанушы жасаған қолданыстағы сақтандыру шартының болуы;</w:t>
+      1) тізілімде оператор бекіткен сақтандыру өнімін сатып алу мәні болып табылатын қолданыстағы сақтандыру шартының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген субсидиялау мөлшеріне сәйкес сақтанушының сақтандыру сыйлықақысының бір бөлігін төлегенін растауы;</w:t>
+        <w:t>
+      2) сақтанушының цифрлық сақтандыру жүйесі мен банктік төлем жүйесінің ақпараттық өзара іс-қимылы нәтижесінде осы Қағидалардың 2-тармағында белгіленген субсидиялау мөлшеріне сәйкес сақтандыру сыйлықақысының бір бөлігін төлегенін растауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтандырушы осы Қағидаларға </w:t>
+      3) сақтандырушының веб-портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша веб-портал арқылы субсидия алу үшін өтінім беруі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру сыйлықақыларының бір бөлігінің субсидияларын алуға арналған өтінім (бұдан әрі – субсидиялауға арналған өтінім) беруі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Сақтандыру шартын жасасу және субсидиялар төлеу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Цифрлық сақтандыру жүйесіне қолжетімділік беру үшін сақтанушылар мен сақтандырушыларда ЭЦҚ болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Ақпараттық жүйеге қолжетімділікті беру үшін сақтанушылар мен сақтандырушылардың ЭЦҚ-сы болуы тиіс.</w:t>
+      Оператор көрсетілетін қызметтерді жеткізушіге ЭЦҚ-сы бар қызметкерлердің өзектендірілген тізімдерін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімнің деректеріне қолжетімділік уәкілетті органға онлайн-режимінде өтеусіз негізде беріледі.</w:t>
-      </w:r>
-[...17 lines deleted...]
-      15. "Жеке кабинетте" тіркелу үшін сақтанушы мен сақтандырушы келесі мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жеке тұлғалар және жеке кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН), тегі, аты және әкесінің аты (бар болса);</w:t>
+      11. "Жеке кабинетте" тіркелу үшін сақтанушы мен сақтандырушы мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлғалар үшін: бизнес-сәйкестендіру нөмірі, толық атауы; бірінші басшының тегі, аты және әкесінің аты (бар болса) және ЖСН;</w:t>
+      1) жеке тұлғалар және дара кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), аты және әкесінің аты (бар болса), тегі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) байланыс деректері (почталық мекенжайы, телефоны, электрондық почта мекенжайы);</w:t>
+      2) заңды тұлғалар үшін: бизнес-сәйкестендіру нөмірі, толық атауы; бірінші басшының аты және әкесінің аты (бар болса), тегі және ЖСН;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) екінші деңгейдегі банктің ағымдағы шотының деректемелері.</w:t>
+      3) байланыс деректері (почталық мекенжайы, телефоны, электрондық почта мекенжайы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген субсидиялау мөлшеріне сәйкес сақтандыру сыйлықақысының бір бөлігін төлейді.</w:t>
+        <w:t>
+      4) екінші деңгейдегі банктегі ағымдағы шотының деректемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Субсидиялауға арналған өтінімді сақтандырушы сақтанушыдан төлемді алғаннан кейін береді.</w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде сақтанушы мен сақтандырушы 1 (бір) жұмыс күні ішінде "жеке кабинетке" енгізілген дербес шоттың деректерін өзгертеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырудың ақпараттық жүйесінің субсидиялау шарттарын тексеру үшін қажетті мәліметтерді енгізе отырып, субсидиялауға арналған өтінім қалыптастырылады;</w:t>
+      12. Сақтанушы цифрлық сақтандыру жүйесі арқылы таңдалған сақтандырушымен сақтандыру шартын жасасады және осы Қағидалардың 2-тармағында белгіленген субсидия мөлшеріне сәйкес сақтандыру сыйлықақысының бір бөлігін төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) субсидиялауға арналған өтінім сақтандырушының ЭЦҚ-мен қол қоюы арқылы сақтандырудың ақпараттық жүйесінде тіркеледі және оператордың "жеке кабинетінде" қолжетімді болады. Оператордың электрондық мекенжайына субсидиялауға арналған өтінімнің қарауға түскені туралы электрондық хабарлама жіберіледі.</w:t>
+      13. Субсидиялауға арналған өтінімді сақтандырушы сақтанушыдан төлем алғаннан кейін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Оператор субсидиялауға арналған өтінімді алған күннен бастап 1 (бір) жұмыс күні ішінде сақтандырудың ақпараттық жүйесінде:</w:t>
+      Сақтандырушының субсидиялауға арналған өтінімді қалыптастыруы және тіркеуі сақтанушы сақтандыру сыйлықақысының бір бөлігін мынадай тәртіппен "жеке кабинетте" төлегеннен кейін 3 (үш) жұмыс күнінен кешіктірілмей жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиісті хабарламаға ЭЦҚ-ны пайдалана отырып қол қою арқылы оның қабылданғанын растауды. Осы хабарлама сақтандырушының және сақтанушының "жеке кабинеттерінде" қолжетімді болады;</w:t>
+      1) сақтандырудың цифрлық жүйесінің субсидиялау шарттарын тексеру үшін қажетті мәліметтерді енгізе отырып, субсидиялауға арналған өтінім қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) субсидиялауға арналған өтінім бойынша шешім қабылдауды жүзеге асырады.</w:t>
+      2) субсидиялауға арналған өтінім сақтандырушының ЭЦҚ-мен қол қоюы арқылы цифрлық сақтандыру жүйесінде тіркеледі және оператордың "жеке кабинетінде" қолжетімді болады. Оператордың электрондық мекенжайына субсидиялауға арналған өтінімнің қарауға келіп түскені туралы электрондық хабархат жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Оң шешім қабылданған жағдайда, оператор 2 (екі) жұмыс күні ішінде сақтандырудың ақпараттық жүйесінде Ұлттық банктегі шоттан субсидиялар төлеуге арналған төлем тапсырмаларын қалыптастырады.</w:t>
+      14. Оператор субсидиялауға арналған өтінімді алған күннен бастап 1 (бір) жұмыс күні ішінде, өтінім берілген күннен кейінгі күннен бастап цифрлық сақтандыру жүйесінде мыналарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Оператордың субсидиялар беруден бас тартуы келесі негіздер бойынша қабылданады:</w:t>
+      1) ЭЦҚ пайдалана отырып, тиісті хабарламаға қол қою арқылы оның қабылданғанын растау. Бұл хабарлама сақтандырушы мен сақтанушының "жеке кабинеттерінде" қолжетімді болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) субсидиялар алу үшін ұсынылған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+      2) субсидиялауға арналған өтінім бойынша шешім қабылдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) ұсынылған деректер мен субсидиялар алу үшін қажетті мәліметтердің сәйкес келмеуі.</w:t>
+        <w:t xml:space="preserve">
+      Оператор субсидиялауға арналған өтінім бойынша шешім қабылданғаннан кейін Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуді мақұлдау туралы шешімнің қабылданғаны туралы хабарламаны (бұдан әрі – мемлекеттік қызмет көрсетуді мақұлдау туралы хабарлама) не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бас тарту туралы шешімнің қабылданғаны туралы хабарламаны (бұдан әрі – мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келген кезде жол беріледі.</w:t>
+        <w:t>
+      Мақұлдау туралы хабарлама не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама электрондық құжат нысанында сақтандырушы цифрлық сақтандыру жүйесінде тіркелген кезде көрсеткен электрондық пошта мекенжайына, сондай-ақ сақтандырушының цифрлық сақтандыру жүйесіндегі жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      14-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 12-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 14-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметті көрсету мақұлданған жағдайда, оператор цифрлық сақтандыру жүйесінде 2 (екі) жұмыс күні ішінде "Қазынашылық-Клиент" цифрлық жүйесіне жүктелетін субсидиялар төлеуге арналған төлем тапсырмаларын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Цифрлық сақтандыру жүйесін пайдалануға Заңның 10-1-бабының 6-тармағында белгіленген талаптарға сәйкес келген кезде жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      22. Оператор тоқсан сайын, есепті айдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірмей уәкілетті органға осы Қағидаларға </w:t>
+      17. Оператор тоқсан сайын, есепті айдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірмей уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша агроөнеркәсіп кешенінде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылуы туралы есепті ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылуы туралы есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оператордың шешіміне, әрекетіне (әрекетсіздігіне) шағым оператор басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор шағымды Қазақстан Республикасының заңнамасында белгіленген мерзімдерде және тәртіппен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші шағымды қарау нәтижелерімен келіспеген не шағым бойынша шешім қабылданбаған жағдайда өтініш беруші белгіленген мерзімде Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уәкілетті органның мемлекеттік қызметтерді көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) оператордың, сақтанушының, сақтандырушының шағымы орталық мемлекеттік орган басшысының, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл әкімінің атына, көрсетілетін қызметті берушінің, мемлекеттік қызметті тікелей көрсететін Мемлекеттік корпорацияның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, уәкілетті орган оны келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, уәкілетті орган шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператордың, сақтанушының, сақтандырушының мемлекеттік қызметтерді көрсету мәселелері бойынша шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімдерде, оның қаралуын ұзартудың негіздері мен мерзімдерін қоса алғанда, қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2866,748 +2765,647 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру сыйлықақыларының бір бөлігіне субсидиялар алуға өтінім</w:t>
-[...683 lines deleted...]
-      ЭЦҚ-ның қойылған күні мен уақыты</w:t>
+        <w:t xml:space="preserve"> Сақтандыру сыйлықақыларының бір бөлігіне субсидиялар алуға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        (оператордың толық атауы) кімнен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      (заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру сыйлықақысының бір бөлігін төлеуге _____________ теңге мөлшерінде субсидия төлеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Өтініш беруші туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшының аты, әкесінің аты (бар болса), тегі, жеке сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мекенжайы: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>телефон (факс) нөмірі:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Сақтандырушының екінші деңгейдегі банктегі ағымдағы шотының мәліметтері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БСН ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бенефициар коды (бұдан әрі – Кбе) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банк деректемелері: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банктің атауы: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банктік сәйкестендіру коды ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке сәйкестендіру коды ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Сақтанушы мен сақтандырушы арасындағы сақтандыру шартының мәліметтері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың нөмірі _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың жасалған күні ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтанушы бойынша мәліметтер _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылған ақпараттың дұрыстығын растаймын, дұрыс емес мәліметтерді ұсынғаным үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының заңдарына сәйкес жауапкершілік туралы хабардармын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңмен қорғалатын құпиядан тұратын мәліметтерді пайдалануға, сондай-ақ жеке деректерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және өзге де ақпаратты жинауға, өңдеуге, сақтауға, түсіріп алуға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінім беруші 20__ жылғы "__" ___________ сағат _______-де қол қойып, жіберді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық цифрлық қолтаңбадан (бұдан әрі - ЭЦҚ) алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦҚ-ның қойылған күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінімді қабылдау туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оператор 20__ жылғы "__" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сағат _________-де өтінімді қабылдады:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3674,249 +3472,441 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылғаны туралы есеп</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылуы туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ОСТ нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: тоқсан сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ___ тоқсан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан ды ұсынатын тұлғалар тобы: агроөнеркәсіптік кешендегі сақтандыру саласындағы оператор (бұдан әрі – оператор)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тоқсан сайын, есепті айдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5524500" cy="635000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5524500" cy="635000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3933,267 +3923,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтанушының/сақтандырушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтанушының/сақтандырушының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтанушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтанушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру шартының нөмірі және күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру шартының нөмірі және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру сыйлықақысының сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру сыйлықақысының сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төленген субсидиялар сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төленген субсидиялар сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың арнайы шотындағы субсидиялар қалдығы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оператордың арнайы шотындағы субсидиялар қалдығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5336,206 +5396,223 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық почтасы _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы немесе оның міндетін атқарушы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адам ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (қолы/электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Атауы____________________________________________________________ </w:t>
-[...143 lines deleted...]
-      (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылуы туралы есеп" нысанды толтыру бойынша түсіндірме осы нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5571,392 +5648,2630 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған "Агроөнеркәсіптік </w:t>
+              <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кешенде сақтандыруды </w:t>
+              <w:t>арналған "Агроөнеркәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дамытуды мемлекеттік қолдау </w:t>
+              <w:t>кешенде сақтандыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>дамытуды мемлекеттік қолдау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>шеңберінде берілген сақтандыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шарттары бойынша </w:t>
+              <w:t>шарттары бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">субсидиялардың нақты </w:t>
+              <w:t>субсидиялардың нақты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдаланылғаны туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған "Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылғаны туралы есеп" нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидиялардың нақты пайдаланылғаны туралы есеп" нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Агроөнеркәсіптік кешенде сақтандыруды дамытуды мемлекеттік қолдау шеңберінде берілген сақтандыру шарттары бойынша субсидияларды нақты пайдалану туралы есеп" нысанын (бұдан әрі – нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Нысанды агроөнеркәсіптік кешендегі сақтандыру саласындағы оператор толтырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Нысан агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға тоқсан сайын, есепті айдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірілмейтін мерзімде ұсынылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыруға арналған түсіндірме</w:t>
-[...126 lines deleted...]
-      10. Нысанның 7-бағанында оператордың арнайы шотындағы субсидиялар қалдығы көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында сақтанушының/сақтандырушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында сақтанушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында сақтандыру шартының нөмірі және күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында сақтандыру сыйлықақысының сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында төленген субсидиялар сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында оператордың арнайы шотындағы субсидиялар қалдығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру сыйлықақыларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Сақтандыру сыйлықақыларын субсидиялау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Агроөнеркәсіптік кешендегі сақтандыру саласындағы оператор (бұдан әрі –көрсетілетін қызметті беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық сақтандыру жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор субсидиялауға арналған өтінім берілген күннен кейінгі күннен бастап 1 (бір) жұмыс күні ішінде ол бойынша шешім қабылдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (ішінара цифрландырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуді мақұлдау туралы хабарлама не бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: цифрлық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) платформа – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінімдерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Субсидия алу үшін Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 19 мамырдағы № 172 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20673 болып тіркелген) бекітілген Сақтандыру сыйлықақыларын субсидиялау қағидаларына (бұдан әрі – Қағидалар) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандырушының уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған, электрондық құжат нысанындағы сақтандыру сыйлықақыларының бір бөлігіне субсидиялар алуға арналған өтінім беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) субсидиялар алу үшін ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыы еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) субсидиялар алу үшін ұсынылған деректер мен мәліметтердің сәйкес келмеуі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі туралы ақпаратты платформадағы "жеке кабинет" және мемлекеттік қызметтер көрсету мәселелері жөніндегі байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары платформада көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі байланыс орталығы: 1408.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) тиісті көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) цифрлық сақтандыру жүйесінде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік органдардың www.gov.kz интернет-ресурстардың бірыңғай платформасында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру сыйлықақыларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуді мақұлдау туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрметті _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            (сақтандырушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіздің 20 ___ "_" _______№ ________ өтініміңіз бойынша мемлекеттік қызметті көрсетуді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мақұлдау туралы шешім қабылданды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осымен Сіздің № __________есеп айырысу шотыңызға _ _ _ _ _ _ _ теңге мөлшерінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидия сомасы аударылатынын хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру сыйлықақыларын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           (сақтандырушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіздің 20 ___ "_" _______№ ________өтініміңіз бойынша мемлекеттік қызмет көрсетуден </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бас тартылды, себебі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5964,55 +8279,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6334,35 +8649,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>