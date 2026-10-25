--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53a9d5a" w14:textId="53a9d5a">
+    <w:p w14:paraId="c83f57d" w14:textId="c83f57d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,74 +150,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН: </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -800,51 +862,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - мемлекеттік көрсетілетін қызмет) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – мемлекеттік көрсетілетін қызмет) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -869,61 +931,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -962,71 +1024,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) апостиль – құжаттамаға қол қойған адамның қолын және оның өкілеттіктерін, сондай-ақ осы құжат бекітілген мөрдің немесе мөртаңбаның түпнұсқалылығын растайтын арнайы мөртаңба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z72" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      2) цифрлық құжаттар сервисі – "цифрлық үкіметтің" инфрақұрылымының операторға бекітіп берілген және цифраландыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z73" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      3) Бiрыңғай байланыс орталығы – уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z74" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұялы байланыс абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық тұрғыдан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке-дара пайдаланылатын байланыс құралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
@@ -1051,51 +1113,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1224,120 +1326,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар "электрондық үкімет" веб-порталы (бұдан әрі – портал): www.egov.kz; не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
+      5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар "цифрлық үкімет" веб-порталы (бұдан әрі – портал): www.egov.kz; не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің (бұдан әрі – Негізгі талапттар тізбесі) 8-тармағында көрсетілген құжаттарды береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің (бұдан әрі – Негізгі талапттар тізбесі) 9-тармағында көрсетілген құжаттарды береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1648,51 +1750,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жауапты құрылымдық бөлімшенің жауапты қызметкері 1 (бір) жұмыс күні ішінде құжаттарды тіркеген сәттен бастап ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды берген жағдайда жауапты құрылымдық бөлімшенің қызметкері көрсетілген мерзімде дәлелді бас тартуды дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті алушы құжаттардың толық топтамасын көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне ұсынған кезде жауапты құрылымдық бөлімшенің қызметкері 5 (бес) жұмыс күні ішінде білім туралы құжаттардың түпнұсқалығын растау және жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына сұрау салуды ресімдейді;</w:t>
+      4) көрсетілетін қызметті алушы құжаттардың толық топтамасын көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне ұсынған кезде жауапты құрылымдық бөлімшенің қызметкері, білім беру саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, цифрлық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында оқу расталған жағдайда жауапты құрылымдық бөлімшенің қызметкері 4 (төрт) жұмыс күні ішінде құжаттарға апостиль қояды, не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
@@ -1809,51 +1911,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1920,51 +2042,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өтініш беруші ақыны төлемесе, көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушы ақы төлегеннен кейін жауапты құрылымдық бөлімшенің қызметкері 5 (бес) жұмыс күні ішінде білім туралы құжаттардың түпнұсқалығын растау және жауап алу үшін тиісті білім беру ұйымдарына сұрау салуды ресімдейді;</w:t>
+      3) көрсетілетін қызметті алушы ақы төлегеннен кейін жауапты құрылымдық бөлімшенің қызметкері білім беру саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, цифрлық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z69" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру білім беру беру ұйымдарында оқуды растаған жағдайда жауапты құрылымдық бөлімшенің қызметкері 1 (бір) жұмыс күні ішінде портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" 4 (төрт) жұмыс күні ішінде апостиль қою үшін құжаттардың түпнұсқаларын апостильдеу үшін орналасқан жері бойынша Мемлекеттік корпорация арқылы беру туралы хабарлама жібереді, не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
@@ -2081,71 +2203,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің м.а. 10.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2193,159 +2335,221 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      15. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңға сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Көрсетілетін қызметті беруші негізгі талаптар тізбеснің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      16. Көрсетілетін қызметті беруші Негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының білім беру саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға өзгерістер мен толықтырулар енгізілгені туралы хабарлайды.</w:t>
+      Қазақстан Республикасының білім беру саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "цифрлық үкіметтің" операторы, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2389,191 +2593,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңға сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
+      Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің м.а. 10.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 586</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2707,194 +2911,561 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орта, техникалық және кәсіптік,</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдарынан шығатын ресми</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттарды апостильдеу"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.05.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Оқу-ағарту министрінің м.а. 26.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 151</w:t>
+        <w:t>№ 178-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2910,51 +3481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесі</w:t>
+"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2987,87 +3558,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Оқу-ағарту министрлігі Білім саласындағы сапаны қамтамасыз ету комитетінің аумақтық департаменттері.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3100,87 +3671,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері.</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "электрондық үкімет" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Оқу-ағарту министрлігі Білім саласындағы сапаны қамтамасыз ету комитетінің аумақтық департаменттері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3213,159 +3784,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 15 (он бес) жұмыс күні;</w:t>
-[...71 lines deleted...]
-2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Өтініштерді қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3398,87 +3897,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) /қағаз түрінде</w:t>
+1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 15 (он бес) жұмыс күні; 2) порталға жүгінген кезде – 15 (он бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3511,105 +4082,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда көрсетілетін қызметті алушының "жеке кабинетіне" алу орнын көрсете отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберу;</w:t>
-[...17 lines deleted...]
-"апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру.</w:t>
+Электрондық (ішінара цифрландырылған) /қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3642,143 +4195,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алуышадан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (</w:t>
-[...55 lines deleted...]
-Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады. Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
+Порталда көрсетілетін қызметті алушының "жеке кабинетіне" алу орнын көрсете отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберу; "апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3811,217 +4308,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация – Кодекске сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол Қазақстан Республикасының салық кодексіне сәйкес мемлекеттік бажды төлеу күніне белгіленген 0,5 айлық есептік көрсеткішті құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электронды" кезек тәртібімен, көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз жүзеге асырылады, кезекті портал арқылы броньдауға болады;</w:t>
+Мемлекеттік бажды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.edu.gov.kz. интернет-ресурсында көрсетілген.</w:t>
-[...17 lines deleted...]
-Мемлекеттік корпорацияның интернет-ресурсы: www.gov4c.kz, www.egov.kz.</w:t>
+Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4054,341 +4493,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушы немесе сенімхат бойынша өкіл Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушіде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+              <w:t>
+Мемлекеттік корпорация – Кодекске сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
+Қабылдау "электронды" кезек тәртібімен, көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз жүзеге асырылады, кезекті портал арқылы броньдауға болады; порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.​edu.​gov.​kz. интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) мемлекеттік бажды төлегені туралы түбіртек (түпнұсқа).</w:t>
-[...161 lines deleted...]
-Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+Мемлекеттік корпорацияның интернет-ресурсы: www.​gov4c.​kz, www.​egov.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4421,161 +4698,323 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
+Көрсетілетін қызметті алушы немесе сенімхат бойынша өкіл Мемлекеттік корпорацияға жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+              <w:t xml:space="preserve">
+1) осы мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік бажды төлегені туралы түбіртек (түпнұсқа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электронды құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының бюджетке алым сомасы үшін төленгенін растайтын, жеке басын куәландыратын құжаттар туралы мәліметтерді (ЭҮТШ арқылы төлеген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты көрсеткен кезде және (немесе) цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) (не нотариат куәландырған сенімхат бойынша оның өкілі) арқылы электрондық құжат нысанында жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация нәтижені 1 (бір) ай бойы сақтауды қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде Мемлекеттік корпорацияның сұрауы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті құжаттардың қабылданғаны туралы қолхат Мемлекеттік корпорацияға өтініштің қабылданғанын растау болып табылады. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4608,159 +5047,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыныс-тіршілігін шектейтін организм функциялары тұрақты бұзылып, денсаулығы нашарлаған көрсетілетін қызметті алушыларға қажет болған жағдайда Мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
+Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 74-23-75. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері, 1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыныс-тіршілігін шектейтін организм функциялары тұрақты бұзылып, денсаулығы нашарлаған көрсетілетін қызметті алушыларға қажет болған жағдайда Мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері, 1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4801,167 +5409,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
             </w:r>
-            <w:r>
-[...115 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -4981,830 +5472,1788 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Оқу-</w:t>
-[...246 lines deleted...]
-              <w:t>жұмыс немесе оқу орны/</w:t>
+              <w:t>орта, техникалық және кәсіптік,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...270 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...173 lines deleted...]
-Мемлекеттік баж: бір құжатқа 0,5 АЕК</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметтің негізгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу-ағарту министрлігі Білім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласында сапаны қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету комитетінің Білім саласында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сапаны қамтамасыз ету департаментінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына кімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетіледі) _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның телефоны/факсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс немесе оқу орны/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін</w:t>
+      Сізден ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________ 20 ______ жылғы "_______"</w:t>
+      еліне бару үшін менің білім туралы құжатымды апостильдеуді сұраймын (керегін сызыңыз):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________</w:t>
+      1) табель;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қолы)</w:t>
+      2) аттестат (жалпы орта білім туралы, жалпы орта білім туралы үздік, жалпы орта білім туралы "Алтын белгі");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) колледж (техникалық және кәсіптік білім туралы, техникалық және кәсіптік білім туралы үздік), лицей, училище (орта білімнен кейінгі білім туралы, орта білімнен кейінгі білім туралы үздік) бітіргені туралы диплом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Білім алуды аяқтамаған адамдарға берілетін анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай құжаттар тапсырылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Білім туралы құжаттың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім туралы құжатқа қосымшаның түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төлем туралы түбіртек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күні ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20______жылғы "____"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________  (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5842,167 +7291,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
             </w:r>
-            <w:r>
-[...115 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6022,233 +7354,1213 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>орта, техникалық және кәсіптік, орта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының тегі, аты, әкесінің</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі - ТАӘ) немесе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымның атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>алушының мекенжайы</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі ______________________________ (мекенжайын көрсету)</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі ______________________________ (мекенжайын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесіне көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды беруіңізге байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6366,51 +8678,83 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.А.Ә. (Мемлекеттік корпорация қызметкері) (қолы) (күні)</w:t>
+      ТАӘ (ол болған жағдайда) (Мемлекеттік корпорация қызметкері) (қолы) (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6478,362 +8822,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 16 сәуірдегі № 212 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 11260 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 23 маусымда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 тамыздағы № 528 бұйрығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 12066 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 22 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 16 сәуірдегі № 212 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 27 қаңтардағы № 87 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 13426 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 11 сәуірдегі жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 тамыздағы № 528 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 23 ақпандағы № 164 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 13511 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 31 наурызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 16 сәуірдегі № 212 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 14 наурыздағы № 119 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 15067 болып тіркелген, ҚР НҚА электрондық түрдегі эталондық бақылау банкінде 2017 жылғы 16 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Білім және ғылым саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 тамыздағы № 528 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 8 маусымдағы № 267 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде № 15322 болып тіркелген, ҚР НҚА электрондық түрдегі эталондық бақылау банкінде 2017 жылғы 17 шілдеде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7159,31 +9503,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>