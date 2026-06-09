--- v1 (2025-11-29)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0719ad6" w14:textId="0719ad6">
+    <w:p w14:paraId="3fc4649" w14:textId="3fc4649">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,51 +161,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік рәміздері туралы" Қазақстан Республикасы Конституциялық заңының 11-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -230,51 +335,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -293,170 +397,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z50" w:id="4"/>
-[...15 lines deleted...]
-      1-1) мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жіберу;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -475,90 +579,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -965,87 +1069,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 166-НҚ бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының мемлекеттік рәміздері туралы" Қазақстан Республикасы Конституциялық Заңының 11-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1060,51 +1269,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1123,448 +1331,614 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лицензия - жеке немесе заңды тұлғаға қауіптіліктің жоғары деңгейіне байланысты лицензияланатын қызмет түрін не лицензияланатын қызмет түрінің кіші түрін жүзеге асыруға беретін бірінші санаттағы рұқсат; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - Портал) - нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - Портал) - нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) - төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттық жүйе; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызметін (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қағидалар Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыратын жеке және заңды тұлғаларға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) лицензия алу үшін көрсетілетін қызметті берушіге мәліметтерді осы Қағиданың 1-қосымшаға сәйкес "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – Портал) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  6-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы беріледі.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші электрондық сұрау салу түскен күні оны қабылдайды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген кезде электрондық сұрау салуды қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қызмет көрсетуші электрондық сұранысты тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер көрсетілетін қызметті алушы құжаттар мен (немесе) мәліметтердің толық пакетін ұсынған жағдайда көрсетілетін қызметті берушінің аумақтық бөлімшесі "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының 51-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1641,90 +2015,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті алушы тізбеге сәйкес құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды тапсырған кезде көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде өтінішті одан әрі қараудан бас тартады және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лицензияны беру кезінде және лицензияны қайта ресімдеу кезінде мемлекеттік қызметті көрсету мерзімі 7 (жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызмет нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында "жеке кабинетке" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1761,348 +2135,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы шешім қабылданғанға дейін көрсетілетін қызметті беруші мемлекеттік қызметті қарау мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға алдын ала шешім жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы алдын ала шешімді алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде көрсетілетін қызметті берушінің алдын ала шешіміне қарсылығын ұсынады немесе айтады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 12-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің 04.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 583-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші Мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді .</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы алдын ала шешімді алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде көрсетілетін қызметті берушінің алдын ала шешіміне қарсылығын ұсынады немесе айтады</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 12-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің 04.11.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      13. Көрсетілетін қызметті беруші "Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Цифрлық жүйеде іркіліс болған жағдайда көрсетілетін қызметті беруші техникалық іркілістердің пайда болуы анықталған сәттен бастап дереу "цифрлық үкіметтің" цифрлық инфрақұрылымының операторын мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды, немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды, немесе рұқсат құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып, бірыңғай қолдау қызметі sd@nitec.kz электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      14. Көрсетілетін қызметті беруші Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді .</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...33 lines deleted...]
-      15. Ақпараттық жүйеде іркіліс болған жағдайда көрсетілетін қызметті беруші техникалық іркілістердің пайда болуы анықталған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды, немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды, немесе рұқсат құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып, бірыңғай қолдау қызметі sd@nitec.kz электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2397,90 +2895,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2686,68 +3184,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын жасау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 04.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3374,51 +3872,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3623,88 +4141,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары) </w:t>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру www.egov.kz "электрондық үкімет" веб-порталы арқылы жүзеге асырылады. </w:t>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру www.egov.kz "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4147,72 +4665,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым:</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. Қазақстан Республикасы 616 Салық кодексінің 4-тармағына сәйкес жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызметтің осы түрімен айналысу құқығына лицензия беру кезіндегі лицензиялық алым 10 айлық есептік көрсеткішті (бұдан әрі - АЕК) құрайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4222,51 +4720,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеуге лицензиялық алым 1 АЕК құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізіледі, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+Төлем екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүргізіледі, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4986,55 +5484,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5360,31 +5858,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>