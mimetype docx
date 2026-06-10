--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="149db1f" w14:textId="149db1f">
+    <w:p w14:paraId="f89b7e8" w14:textId="f89b7e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,84 +102,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 19 мамырдағы № 132 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 19 мамырда № 20666 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы" 2019 жылғы 26 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -890,50 +990,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын біліктілік талаптары мен шарттары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1207,70 +1345,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Құрамында орта техникалық және кәсіптік білімі (реставрация), кемінде бес жыл жұмыс өтілі бар кемінде бір реставратор маман немесе кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар, тиісті мамандық (архитектура) бойынша ғылыми қызметкер болуы. Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген түріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1377,69 +1497,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы;</w:t>
+1) мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2)лицензияланатын қызмет түрінің өтініш берілген кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+2) лицензияланатын қызмет түрінің өтініш берілген түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1547,155 +1667,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тарих және мәдениет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ескерткiштерiндегі ғылыми-</w:t>
+              <w:t>ескерткiштерiндегі ғылыми- реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын бiлiктiлiк талаптары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реставрациялық жұмыстарды</w:t>
+              <w:t>шарттары және оларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру жөніндегі қызметті</w:t>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензиялау кезінде қойылатын</w:t>
-[...64 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>тізбесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1751,91 +1806,147 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бiлiктiлiк талаптары мен шарттарына сәйкестігі туралы мәлiметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын бiлiктiлiк талаптары мен шарттарына сәйкестігіні растайтын реставратор маман немесе ғылыми қызметкер туралы мәліметтер. </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын бiлiктiлiк талаптары мен шарттарына сәйкестігіні растайтын реставратор маман немесе ғылыми қызметкер туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реставратор маман немесе ғылыми қызметкер туралы деректер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тегі, аты, әкесінің аты (бар болған жағдайда) _____________________</w:t>
+      1) тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми дәрежесі, мамандығы және біліктілігі ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1899,345 +2010,452 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) атқаратын лауазымы __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жұмысқа қабылдануы туралы бұйрықтың немесе жеке еңбек шартының нөмiрi</w:t>
-[...35 lines deleted...]
-      8) тарих және мәдениет ескерткіштерінде ғылыми-реставрациялау жұмыстарын жүргізудегі</w:t>
+      7) жұмысқа қабылдануы туралы бұйрықтың немесе жеке еңбек шартының нөмiрi және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнi ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тарих және мәдениет ескерткіштерінде ғылыми-реставрациялау жұмыстарын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізудегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек өтілі_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Ғылыми-реставарациялау жұмыстары саласындағы жетекшілік еткен жобалар туралы ақпарат:</w:t>
+      2. Ғылыми-реставарациялау жұмыстары саласындағы жетекшілік еткен жобалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жобаның атауы _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтер мен жұмыстарды көрсетуге арналған шарт _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетекші __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(заңды тұлғаның немесе жеке кәсіпкердің атауы, тегі, атауы, әкесінің аты (болған жағдайда)</w:t>
-[...14 lines deleted...]
-          </w:tcPr>
+(заңды тұлғаның немесе жеке кәсіпкердің атауы, тегі,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+атауы, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы)</w:t>
+_________________  (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толтырылған күні: "_" ____ 20_ жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр үшін орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2289,155 +2507,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тарих және мәдениет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ескерткiштерiндегі ғылыми-</w:t>
+              <w:t>ескерткiштерiндегі ғылыми- реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын бiлiктiлiк талаптары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реставрациялық жұмыстарды</w:t>
+              <w:t>шарттары және оларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру жөніндегі қызметті</w:t>
+              <w:t>сәйкестікті растайтын құжаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензиялау кезінде қойылатын</w:t>
-[...64 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2493,50 +2646,88 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бiлiктiлiк талаптары мен шарттарына сәйкестігі туралы мәлiметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде қойылатын бiлiктiлiк талаптары мен шарттарна сәйкестікті растайтын мамандандырылғани жабдықтар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мамандандырылған жабдықтардың атауы және моделі ______________</w:t>
       </w:r>
     </w:p>
@@ -2606,236 +2797,307 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нөмірі және жасалған күні _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шарт жасалған заңды және (немесе) жеке тұлғаның атауы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетекші __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(заңды тұлғаның немесе жеке кәсіпкердің атауы, тегі, атауы, әкесінің аты (болған жағдайда)</w:t>
-[...14 lines deleted...]
-          </w:tcPr>
+(заңды тұлғаның немесе жеке кәсіпкердің атауы,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+тегі, атауы, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы)</w:t>
+_________________  (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толтырылған күні: "_" ____ 20_ жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр үшін орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3213,51 +3475,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3534,69 +3816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы.</w:t>
-[...17 lines deleted...]
-Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы. Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді қызметтің көрсетілген түріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3703,69 +3967,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Археологиялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы;</w:t>
+1) мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2)өтініш берілген қызметтің кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+2) өтініш берілген қызметтің түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4056,64 +4320,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестікті растайтын құжаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>тізбесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4169,91 +4420,129 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бiлiктiлiк талаптары мен шарттарына сәйкестігі туралы мәлiметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде заңды тұлғаларға қойылатын бiлiктiлiк талаптары мен шарттарына сәйкестікті растайтын ғылыми қызметкер туралы мәліметтер. </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде заңды тұлғаларға қойылатын бiлiктiлiк талаптары мен шарттарына сәйкестікті растайтын ғылыми қызметкер туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғылыми қызметкер туралы деректер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тегі, аты, әкесінің аты (бар болған жағдайда) _____________________</w:t>
+      1) тегі, аты, әкесінің аты (ол болған жағдайда)______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми дәрежесі, мамандығы және біліктілігі ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4426,236 +4715,307 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жобаның атауы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтер мен жұмыстарды көрсетуге арналған шарт _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетекші ___________________________</w:t>
+Жетекші __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(заңды тұлғаның немесе жеке кәсіпкердің атауы, тегі, атауы, әкесінің аты (болған жағдайда)</w:t>
-[...14 lines deleted...]
-          </w:tcPr>
+(заңды тұлғаның немесе жеке кәсіпкердің атауы,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+тегі, атауы, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы)</w:t>
+_________________  (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толтырылған күні: "_" ____ 20_ жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр үшін орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4772,64 +5132,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестікті растайтын құжаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4885,50 +5232,88 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бiлiктiлiк талаптары мен шарттарына сәйкестігі туралы мәлiметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялау кезінде заңды тұлғаларға қойылатын бiлiктiлiк талаптары мен шарттарна сәйкестікті растайтын мамандандырылғани жабдықтар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мамандандырылған жабдықтардың атауы және моделі ________________</w:t>
       </w:r>
     </w:p>
@@ -4998,236 +5383,307 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасалған күні ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шарт жасалған заңды және (немесе) жеке тұлғаның атауы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетекші ____________________</w:t>
+Жетекші __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(заңды тұлғаның немесе жеке кәсіпкердің атауы, тегі, атауы, әкесінің аты (болған жағдайда)</w:t>
-[...14 lines deleted...]
-          </w:tcPr>
+(заңды тұлғаның немесе жеке кәсіпкердің атауы,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+тегі, атауы, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы)</w:t>
+_________________   (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толтырылған күні: "_" ____ 20_ жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр үшін орын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5259,55 +5715,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5633,31 +6089,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>