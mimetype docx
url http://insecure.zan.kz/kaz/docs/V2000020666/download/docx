--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f89b7e8" w14:textId="f89b7e8">
+    <w:p w14:paraId="923df0f" w14:textId="923df0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>