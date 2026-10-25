--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c86e533" w14:textId="c86e533">
+    <w:p w14:paraId="9de10ea" w14:textId="9de10ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,146 +112,288 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 19 мамырда № 20665 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      3) "Наркология" психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары" бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1) ""Фтизиатрия" фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Психиатрия" психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Наркология" психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -782,64 +924,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 18 мамыры</w:t>
+              <w:t>2020 жылғы 18 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-49/2020 бұйрығына</w:t>
+              <w:t>№ ҚР ДСМ-49/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -847,651 +1002,517 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ ҚР ДСМ -51</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы ""Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және осы ""Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      2. Мемлекеттік көрсетілетін қызметті денсаулық сақтау ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік көрсетілетін қызметті денсаулық сақтау ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z97" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...15 lines deleted...]
-      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы электрондық сұрау салуды береді, онда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, сұрау салудың қабылданғаны туралы хабарлама-есеп жіберіледі, бұл ретте жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы электрондық сұрау салуды береді, онда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, сұрау салудың қабылданғаны туралы хабарлама-есеп жіберіледі, бұл ретте жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      4. Мемлекеттік қызметті көрсетілетін қызметті алушы өзіне қатысты, сондай-ақ басқа адамға қатысты "электрондық үкімет" веб-порталында пайдаланушының кабинетінен берілген оның келісімін алғаннан кейін не "электрондық үкімет" веб-порталында тіркелген адамның ұялы байланысының абоненттік нөмірі арқылы бір реттік паролін беру жолымен немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарламаны жіберу жолымен алуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті көрсетілетін қызметті алушы өзіне қатысты, сондай-ақ басқа адамға қатысты "цифрлық үкімет" веб-порталында пайдаланушының кабинетінен берілген оның келісімін алғаннан кейін не "цифрлық үкімет" веб-порталында тіркелген адамның ұялы байланысының абоненттік нөмірі арқылы бір реттік паролін беру жолымен немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарламаны жіберу жолымен алуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға қосымшада көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z101" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z102" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне деректерді енгізу автоматтандырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z103" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z104" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
-[...144 lines deleted...]
-        <w:t>2) тармағына</w:t>
+      Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="16"/>
+    <w:bookmarkStart w:name="z105" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="17"/>
+    <w:bookmarkStart w:name="z106" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="18"/>
+    <w:bookmarkStart w:name="z107" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="19"/>
+    <w:bookmarkStart w:name="z108" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1577,128 +1598,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z110" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ""Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік көрсетілетін қызмет мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1711,123 +1678,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...71 lines deleted...]
-Денсаулық сақтау ұйымдары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Фтизиатрия" Фтизиопульмонология орталығынан мәліметтер ұсыну"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1860,87 +1857,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының атауы</w:t>
-[...35 lines deleted...]
-Жеке тұлғалар</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1973,87 +1970,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
-[...35 lines deleted...]
-www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2086,87 +2083,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы порталға сұрау берген сәттен бастап – 30 (отыз) минут</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2199,87 +2196,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...35 lines deleted...]
-Электрондық (толық автоматтандырылған)</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы порталға сұрау салған сәттен бастап – 30 (отыз) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2312,87 +2309,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...35 lines deleted...]
-Осы қойылатын негізгі талаптардың тізбес қосымшаға сәйкес туберкулезбен ауыратын науқастардың динамикалық байқауда тұрғаны туралы (немесе динамикалық бақылаудың болмауы) қарау режиміндегі мәлімет</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2425,87 +2422,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...35 lines deleted...]
-Тегін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы негізгі талаптар тізбесіне қосымшаға сәйкес туберкулезбен ауыратын науқастардың динамикалық байқаудағы жай-күйі туралы (не динамикалық байқауда болмауы) қарау режиміндегі мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2538,87 +2535,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...35 lines deleted...]
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2651,87 +2648,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
-[...35 lines deleted...]
-Электрондық сұрау салу</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2764,87 +2761,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...35 lines deleted...]
-Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2877,51 +2874,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2967,63 +3077,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылу мерзімі –күнтізбелік 10 күн.</w:t>
+Мәліметтердің қолданылу мерзімі –күнтізбелік 10 күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3137,135 +3240,85 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізгі талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z112" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения/Мәлімет (туберкулезбен ауыратын науқастардың динамикалық бақылауда тұратыны немесе тұрмайтыны)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мәлімет (туберкулезбен ауыратын науқастардың динамикалық байқауда тұратыны немесе тұрмайтыны туралы)/Сведения (о состоянии или не состоянии на динамическом наблюдении больных туберкулезом)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3345,51 +3398,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы _________________________________________________</w:t>
+      Мекенжайы (тұрғылықты мекенжайы) ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес (место жительства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3417,69 +3470,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На динамическом наблюдении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Деректер _________________________ақпараттық жұйесімен берілген</w:t>
-[...17 lines deleted...]
-      Данные предоставлены информационной системой ______________</w:t>
+      Деректер _________________________цифрлық жүйеде берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены цифровой системой ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3541,716 +3594,562 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 18 мамыры</w:t>
+              <w:t>2020 жылғы 18 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-49/2020 бұйрығына</w:t>
+              <w:t>№ ҚР ДСМ-49/2020</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну"" мемлекеттік қызмет көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2021 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ ҚР ДСМ -51</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="24"/>
+      1. Осы "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Психиатрия" Психикалық денсаулық орталығынан мәліметтер беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z113" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызмет денсаулық сақтау ұйымдармен (бұдан әрі – көрсетілетін қызметті беруші) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z114" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...57 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z115" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы электрондық сұрау салуды береді, онда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген сұрау салудың қабылданғаны туралы хабарлама – есеп жіберіледі, бұл ретте жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z116" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті көрсетілетін қызметті алушы өзіне қатысты, сондай-ақ басқа тұлғаға қатысты "цифрлық үкімет" веб-порталында пайдаланушының кабинетінен берілген оның келісімін алғаннан кейін не "цифрлық үкімет" веб-порталында тіркелген тұлғаның ұялы байланысының абоненттік нөмірі арқылы бір реттік паролін беру жолымен немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарламаны жіберу жолымен алуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушілер цифрлық құжаттарды Порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе Порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға қосымшаға сәйкес мемлекеттік қызмет тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z118" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Көлік және коммуникация министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z119" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне деректерді енгізу цифрландырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z120" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...157 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z121" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңы 25-бабының 2) тармағына сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="32"/>
+    <w:bookmarkStart w:name="z123" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="33"/>
+    <w:bookmarkStart w:name="z124" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="34"/>
+    <w:bookmarkStart w:name="z125" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4310,149 +4209,100 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денсаулық орталығынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер</w:t>
+              <w:t>мәліметтер ұсыну"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну" мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z127" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік көрсетілетін қызмет мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4465,123 +4315,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...71 lines deleted...]
-Денсаулық сақтау ұйымдары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4614,87 +4494,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының атауы</w:t>
-[...35 lines deleted...]
-Жеке тұлғалар</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4727,87 +4607,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
-[...35 lines deleted...]
-www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4840,87 +4720,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы порталға сұрау берген сәттен бастап – 30 (отыз) минут</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4953,87 +4833,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...35 lines deleted...]
-Электрондық (толық автоматтандырылған)</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы порталға сұрау салу берген сәттен бастап – 30 (отыз) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5066,87 +4946,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...35 lines deleted...]
-Осы мемлекеттік көрсетілетін қызмет қойылатын негізгі талаптардың тізбесінің қосымшасына сәйкес электрондық құжат нысанындағы динамикалық байқауда тұрғаны туралы (немесе динамикалық бақылаудың болмауы) қарау режиміндегі мәлімет</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5179,87 +5059,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...35 lines deleted...]
-Тегін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы мемлекеттік көрсетілетін қызмет қойылатын негізгі талаптардың тізбесіне қосымшаға сәйкес қарау режимінде электрондық құжат нысанындағы динамикалық байқауда тұрғаны туралы (немесе динамикалық байқауда болмауы) мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5292,87 +5172,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...35 lines deleted...]
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5405,87 +5285,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
-[...35 lines deleted...]
-Электрондық сұрау салу</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5518,87 +5398,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...35 lines deleted...]
-Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5631,87 +5511,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Үшінші тұлғалардың қызметті алу шарттары: Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші тұлғалардың қызметті алу шарттары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5721,51 +5750,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылу мерзімі –күнтізбелік 10 күн.</w:t>
+Мәліметтердің қолданылу мерзімі –күнтізбелік 10 күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5830,124 +5859,126 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денсаулық орталығынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер</w:t>
+              <w:t>мәліметтер ұсыну" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну" мемлекеттік көрсетілетін</w:t>
+              <w:t>көрсетілетін қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсетуге қойылатын</w:t>
+              <w:t>қойылатын негізгі талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізгі талаптарға</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения/Мәлімет (психикалық мінез-құлық бұзылуларымен науқастардың динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мәлімет (психикалық мінез-құлықтық бұзылушылықтары бар науқастардың динамикалық байқауда болуы туралы (не динамикалық байқауда болмауы)/ Сведения (о динамическом наблюдении (либо отсутствии динамического наблюдения) больных с психическими поведенческими расстройствами)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6027,141 +6058,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы _________________________________________________</w:t>
-[...35 lines deleted...]
-      Динамикалық бақылауда тұратыны (тұрмайтыны) _________состоит/не состоит_________</w:t>
+      Мекенжайы(тұрғылықты мекенжайы) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адрес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Динамикалық бақылауда тұратыны (тұрмайтыны)________состоит/не состоит_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На динамическом наблюдении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Деректер _________________________ақпараттық жұйесімен берілген</w:t>
-[...17 lines deleted...]
-      Данные предоставлены информационной системой _______________</w:t>
+      Деректер _________________________цифрлық жүйеде берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены цифровой системой _______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6236,703 +6267,562 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 18 мамыры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-49/2020 бұйрығына</w:t>
+              <w:t>№ ҚР ДСМ-49/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2021 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ ҚР ДСМ -51</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы ""Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="39"/>
+      1. Осы "Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Наркология" Психикалық денсаулық орталығынан мәліметтер беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z130" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті денсаулық сақтау ұйымдарымен (бұдан әрі – көрсетілетін қызметті беруші) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z131" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...57 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z132" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы портал арқылы электрондық сұрау салуды береді, онда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген сұрау салудың қабылданғаны туралы хабарлама – есеп жіберіледі, бұл ретте жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z133" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті көрсетілетін қызметті алушы өзіне қатысты, сондай-ақ басқа тұлғаға қатысты "цифрлық үкімет" веб-порталында пайдаланушының кабинетінен берілген оның келісімін алғаннан кейін не "цифрлық үкімет" веб-порталында тіркелген тұлғаның ұялы байланысының абоненттік нөмірі арқылы бір реттік паролін беру жолымен немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарламаны жіберу жолымен алуы мүмкін..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушілер цифрлық құжаттарды Порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе Порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға қосымшаға сәйкес мемлекеттік қызмет тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z135" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Көлік және коммуникация министрі міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z136" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне деректерді енгізу автоматтандырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...157 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңы 25-бабының 2) тармағына сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="47"/>
+    <w:bookmarkStart w:name="z140" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="48"/>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6992,117 +6882,100 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денсаулық орталығынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидаларына 4-қосымша</w:t>
+              <w:t>мәліметтер ұсыну" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z144" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік көрсетілетін қызмет мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...46 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7115,143 +6988,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...34 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет берушінің атауы</w:t>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау ұйымдары</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7284,87 +7167,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының атауы</w:t>
-[...35 lines deleted...]
-Жеке тұлғалар</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7397,87 +7280,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
-[...35 lines deleted...]
-www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7510,87 +7393,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы порталға сұрау берген сәттен бастап – 30 (отыз) минут</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7623,87 +7506,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...35 lines deleted...]
-Электрондық (толық автоматтандырылған)</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы порталға сұрау берген сәттен бастап – 30 (отыз) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7736,87 +7619,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...35 lines deleted...]
-Осы мемлекеттік көрсетілетін қызмет қойылатын негізгі талаптардың тізбесінің қосымшасына сәйкес электрондық құжат нысанындағы динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы) қарау режиміндегі мәлімет</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7849,87 +7732,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...35 lines deleted...]
-Тегін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы мемлекеттік көрсетілетін қызмет қойылатын негізгі талаптардың тізбесінің қосымшасына сәйкес электрондық құжат нысанындағы динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы) қарау режиміндегі мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7962,87 +7845,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...35 lines deleted...]
-Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8075,87 +7958,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
-[...35 lines deleted...]
-Электрондық сұрау салу</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8188,87 +8071,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...35 lines deleted...]
-Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8301,87 +8184,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Үшінші тұлғалардың қызметті алу шарттары: Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұрау салу жасалған адамның келісімінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшінші тұлғалардың қызметті алу шарттары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8391,51 +8423,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданылу мерзімі – күнтізбелік 10 күн.</w:t>
+Мәліметтердің қолданылу мерзімі –күнтізбелік 10 күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8500,124 +8532,139 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>денсаулық орталығынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер</w:t>
+              <w:t>мәліметтер ұсыну"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну" мемлекеттік көрсетілетін</w:t>
+              <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсетуге қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізгі талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z146" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения/Мәлімет (наркологиялық науқастардың динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мәлімет (наркологиялық науқастардың динамикалық байқауда тұратыны туралы (не динамикалық байқауда тұрмайтыны)/Сведения (о динамическом наблюдении (либо отсутствии динамического наблюдения) наркологических больных)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8697,141 +8744,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы _________________________________________________</w:t>
-[...35 lines deleted...]
-      Динамикалық бақылауда тұратыны (тұрмайтыны) _________состоит/не состоит_________</w:t>
+      Мекенжайы (тұрғылықты мекенжайы) _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Динамикалық байқауда тұратыны (тұрмайтыны) _____состоит/не состоит_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На динамическом наблюдении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Деректер _________________________ақпараттық жұйесімен берілген</w:t>
-[...17 lines deleted...]
-      Данные предоставлены информационной системой _______________</w:t>
+      Деректер _________________________цифрлық жүйеде берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставлены цифровой системой _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8885,55 +8932,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>