--- v2 (2026-09-05)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab40198" w14:textId="ab40198">
+    <w:p w14:paraId="e2cfb1a" w14:textId="e2cfb1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,120 +150,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 19.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/705</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -908,1279 +918,1367 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 19.12.2022 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Сыртқы істер министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/705</w:t>
+        <w:t>№ 11-1-4/471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер </w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының шет елдердегі мекемелерінің және Қазақстан Республикасы Ішкі істер министрлігінің "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарының паспорттар жасауға жіберу" мемлекеттік қызмет көрсету тәртібін айқындайды (бұдан әрі – мемлекеттік қызмет).</w:t>
+      1. "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының шет елдердегі мекемелерінің және Қазақстан Республикасы Ішкі істер министрлігінің "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарының паспорттар жасауға жіберу" мемлекеттік қызмет көрсету тәртібін айқындайды (бұдан әрі –мемлекеттік қызмет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Мемлекеттік қызмет Қазақстан Республикасы Ішкі істер министрлігі (бұдан – әрі ҚР ІІМ) Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі – көрсетілетін қызметті беруші) арқылы Қазақстан Республикасының азаматтарына (бұдан әрі - көрсетілетін қызметті алушы):</w:t>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызмет Қазақстан Республикасы Ішкі істер министрлігі (бұдан – әрі ҚР ІІМ) Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі – көрсетілетін қызметті беруші) арқылы Қазақстан Республикасының шeт елде жүрген және төмeндегі санаттарға жататын азаматтарына (бұдан әрі – көрсетілетін қызметті алушы):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасынан тыс жерлерде тұрақты тұратындарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шет мемлекеттердің аумағында орналасқан оқу орындарында білім алатындарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шет мемлекеттерде еңбек шарты бойынша жұмыс істейтіндерге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасынан тыс жерлерде туған жағдайда кәмелетке толмағандарға;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1), 2), 3) тармақшаларда көрсетілген адамдармен бірге тұратын отбасы мүшелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасынан тыс жерлерде тұратын шетел азаматының отбасы мүшелері болып табылатындарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шетелдегі дипломатиялық қызмет персоналымен бірге тұратын дипломатиялық қызмет персоналының туыстарына;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) жасының егде тартуына байланысты өзіне-өзі күтім жасауға қабілетсіз адамдарға (қарттар); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организм функциялары бұзылып, тұрмыс-тіршілігін шектейтіндей тұрақты денсаулығы нашарлаған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өзіне-өзі қызмет көрсете алмайтын жақын туыстарын күтуді жүзеге асыратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) шет мемлекеттің аумағында ұсталғандарға немесе күзетпен ұсталғандарға, қамауға алынғандарға, сондай-ақ қылмыстық-атқару жүйесі мекемелерінде жазасын өтеушілерге көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы өзі (балалар мен сот әрекетке қабілетсіз деп таныған азаматтар, олардың заңды өкілдері (ата-аналары, қорғаншылары, қамқоршылары) өкілдік етуге өкілеттігін растайтын құжаттарды ұсына отырып, көрсетілетін қызметті берушіге "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 9-тармағында көрсетілген осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетудің жалпы мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті берушінің "Шет елдердегі мекемелер үшін халықты құжаттандыру және тіркеу" тіркеу пункті" (бұдан әрі – "ШМХҚТ ТП") цифрлық жүйеге қолжетімділігі болған жағдайда 40 (қырық) жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің "ШМХҚТ ТП"-ға қолжетімділігі болмаған жағдайда 90 (тоқсан) күнтізбелік күн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 30 минут. Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 10 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге барлық қажетті құжаттарды тапсырған кезде, қағаз түріндегі өтініштің көшірмесіндегі қабылдау күні, қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және құжаттар топтамасын қабылдаған уақыты көрсетілген белгі оның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "ШМХҚТ ТП"-ға қолжетімділігі болған жағдайда екі жұмыс күні ішінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - деректер базасы бойынша тексеруді (жеке басын сәйкестендіру, тұрғылықты жері бойынша тіркелуінің болуы, Қазақстан Республикасынан тыс жерлерге тұрақты тұруға шығуға рұқсат) осы Қағидаларда 2-тармақта көрсетілген азаматтардың санатына қарай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - электрондық формулярды ШМХҚТ ТП-да тіркеуді және графикалық ақпаратты (фотосуреттер мен қолтаңбаларды) жинау кезеңіне жіберуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - электрондық формулярды толтыруды және оны электрондық цифрлық қолтаңбамен куәландыруды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресімделген электрондық формуляр тексеру үшін Қазақстан Республикасы Ішкі істер министрлігінің Көші-қон қызметі комитетіне (бұдан әрі – ҚМК) ШМХҚТ ТП арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚМК қызметкерлері бес жұмыс күні ішінде ШМХҚТ ТП арқылы ресімделген электрондық формулярларды осы Қағидаларда және "Жеке басты куәландыратын құжаттарды (босқын куәлігінен басқа) дайындау үшін формулярды ресімдеу, толтыру, есепке алу, сақтау, беру, жұмсау, жою нысаны мен қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 31 мамырдағы № 583 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13911 болып тіркелген) белгіленген талаптарға сәйкес толтырудың дұрыстығы мен негізділігін тексеру жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректер базасындағы электрондық формулярдағы мәліметтердің сәйкессіздігі, ресімдеу кодтарының, сапасыз графикалық ақпараттың сәйкессіздігі анықталған кезде электрондық формулярлар қайтару себебін көрсете отырып, толық ресімдеуге орындалмай, ШМХҚТ ТП-ға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырудың дұрыстығы мен негізділігі кезінде электрондық формулярлар паспортты дайындау кезеңіне Қазақстан Республикасы Ішкі істер министрлігінің "Ақпараттық-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына (бұдан әрі - "АӨО" РМК) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АӨО" РМК үш жұмыс күні ішінде келіп түскен электрондық формулярларды тексеруді жүзеге асырады және электрондық формулярларға енгізілген мәліметтердің деректер базасының деректерімен сәйкессіздігі анықталған кезде, сондай-ақ сапасыз графикалық ақпарат (фотосуреттер мен қолдар) болған кезде оларды қателерді жою үшін ШМХҚТ ТП-ға кезеңге қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық өтінім мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар Тізбесінің 10-тармағында көрсетілген негіздер бойынша түзетуге түскен жағдайда көрсетілетін қызметті беруші бес жұмыс күні ішінде ескертулерді жою шараларын қабылдайды және электрондық өтінімді ҚР ІІМ-ге ШМХҚТ ТП арқылы қайта жолдайды. Көрсетілетін қызметті алушы ескертулерді жою мүмкін болмаған жағдайда (мысалы, тұрғылықты жері бойынша тіркелуі), электрондық өтінімді қайта жіберу мерзімі 10 жұмыс күніне дейін ұзартылады. Ескертулерді жою және электрондық өтінімді пысықтау мүмкін болмаған жағдайда, көрсетілетін қызметті беруші электрондық өтінімнің күшін жояды және келесі үш жұмыс күні ішінде мемлекеттік қызметті көрсетуден дәлелді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар болмаған жағдайда құжаттар дайындалады және олар дайындалғаннан кейін күнтізбелік екі күн ішінде Қазақстан Республикасы Сыртқы істер министрлігіне (бұдан әрі – ҚР СІМ) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14 жасқа толмаған және жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) жоқ азаматтарға паспортты алғаш рет ресімдеу кезінде көрсетілетін қызметті беруші құжаттарды алған күннен бастап екі жұмыс күні ішінде ШМХҚТ ТП-ға қажетті мәліметтерді енгізу арқылы оған ЖСН қалыптастыру рәсіміне бастама жасайды. ҚР ІІМ көрсетілетін қызметті берушіден ЖСН қалыптастыруға электрондық өтінім келіп түскен кезде екі жұмыс күні ішінде ЖСН қалыптастырады не ШМХҚТ ТП арқылы оны қалыптастырудан бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН қалыптастырылған жағдайда, көрсетілетін қызметті беруші екі жұмыс күні ішінде ШМХҚТ ТП-ға өтініш беруші туралы мәліметтерді енгізеді және паспортты ресімдеуге электрондық өтінімді жібереді. ЖСН-ды ШМХҚТ ТП арқылы қалыптастыру мүмкін болмаған жағдайда, көрсетілетін қызметті беруші қағаз тасығышта құжаттар топтамасын қалыптастырады және ҚР ІІМ-ге және ҚР СІМ-ге ілеспе хатпен жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттарды берген күннен бастап күнтізбелік үш күн ішінде ШМХҚТ ТП-ға қолжетімділік болмаған кезде келіп түскен құжаттарды ресімдейді және ҚР ІІМ-ге және ҚР СІМ-ге ілеспе хат дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды алған күннен бастап күнтізбелік екі күн ішінде дипломатиялық пошта арналары арқылы ҚР СІМ-ге жолдау үшін Тізбенің 8 тармағында көрсетілген құжаттардың тізбесін қалыптастырады және буып-түйеді. Көрсетілетін қызметті берушіден ҚР СІМ-ге күнтізбелік жиырма үш күн ішінде келіп түскен құжаттар ҚР ІІМ-ге күнтізбелік екі күн ішінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ІІМ күнтізбелік отыз күн ішінде құжаттар пакетін тексеруді және паспортты дайындауды жүзеге асырады және оны ҚР СІМ-ге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР СІМ-ге ҚР ІІМ-нен келіп түскен құжаттар күнтізбелік жиырма бес күн ішінде көрсетілетін қызметті берушіге қайта жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттар келіп түскеннен кейін күнтізбелік бес күн ішінде көрсетілетін қызметті алушыны мемлекеттік қызмет көрсету нәтижесінің дайын екендігі туралы хабардар етеді. Қазақстан Республикасы азаматының паспорты көрсетілетін қызметті алушы не оның заңды өкілі жеке жүгінген кезде қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Мемлекеттік қызмет көрсетуден бас тарту Тізбенің 10-тармағында көрсетілген негіздер бойынша жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті көрсетуден бас тарту себептерін жойған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті алу үшін көрсетілетін қызметті алушының қайта жүгінуіне болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгіленген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ҚР СІМ осы Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып, Қазақстан Республикасының шет елдердегі мекемелеріне, ҚР ІІМ-ге және Бірыңғай байланыс-орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+        <w:t xml:space="preserve"> 3-тарау. Орталық мемлекеттік органдардың, көрсетілетін қызметті берушілердің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымның қаралуын жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды оны қарайтын органға жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы өзі (балалар мен сот әрекетке қабілетсіз деп таныған азаматтар, олардың заңды өкілдері (ата-аналары, қорғаншылары, қамқоршылары) өкілдік етуге өкілеттігін растайтын құжаттарды ұсына отырып, көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
-[...770 lines deleted...]
-      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан шағымды қарайтын органның атына келіп түскен шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2214,198 +2312,146 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Құжаттарды қабылдау</w:t>
+              <w:t>"Құжаттарды қабылдау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және оларды</w:t>
+              <w:t>оларды Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Республикасының шет елдерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шет елдерде жүрген</w:t>
+              <w:t>жүрген азаматтарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтарына паспорттар</w:t>
+              <w:t>паспорттар жасауға жіберу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасауға жіберу" мемлекеттік</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1- қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болу еліндегі шет елдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -2532,448 +2578,476 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email: ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тел.: _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен,________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шетелде жұмыс істеп немесе еңбек қызметін жүзеге асырып/оқып жатқан жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы аумағында тіркелген мекенжайын көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты менің құжаттарымды қабылдап, оларды Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматының паспортын жасауға жіберуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының паспортын жасау себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен,_________________________________________________________ </w:t>
-[...269 lines deleted...]
-      Заңының </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін </w:t>
-[...73 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектеулі дербес деректеріме қол жеткізуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "____" __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы, Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3020,210 +3094,152 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Құжаттарды қабылдау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және оларды</w:t>
+              <w:t>және оларды Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Республикасының шет елдерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шет елдерде жүрген</w:t>
+              <w:t>жүрген азаматтарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтарына паспорттар</w:t>
+              <w:t>паспорттар жасауға жіберу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасауға жіберу" мемлекеттік</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 -қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...57 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3293,84 +3309,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының паспортын дайындау жөніндегі уәкілетті мемлекеттік орган Қазақстан Республикасының Ішкі істер министрлігі;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Қазақстан Республикасының шетелдердегі мекемелері құжаттарды қабылдауды және жіберуді, мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын мекеме.</w:t>
+2) Қазақстан Республикасының шет елдердегі мекемелері құжаттарды қабылдауды және жіберуді, мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын мекеме.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3403,87 +3421,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының азаматы жеке жүгінген кезде Қазақстан Республикасының шет елдердегі мекемелері арқылы жүзеге асырылады.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3516,87 +3534,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету мерзімі - көрсетілетін қызметті берушіге құжаттар топтамасын тапсырған күннен бастап Қазақстан Республикасы азаматының паспортын ресімдеу - күнтізбелік 90 күн.</w:t>
+Қазақстан Республикасының азаматы жеке жүгінген кезде Қазақстан Республикасының шет елдердегі мекемелері арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3629,87 +3647,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушіге құжаттар топтамасын тапсырған күннен бастап Қазақстан Республикасының азаматының паспортын ресімдеу: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Қағаз түрінде.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті берушінің "ШМХҚТ ТП" цифрлық жүйеге қолжетімділігі болған жағдайда 40 (қырық) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің "ШМХҚТ ТП"-ға қолжетімділігі болмаған жағдайда 90 (тоқсан) күнтізбелік күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3742,87 +3808,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы азаматының паспортын беру немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесінің нысаны: қағаз түрінде.</w:t>
+Қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3855,163 +3921,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету барысында көрсетілетін қызметті алушыдан алынатын төлем мөлшері, және оны Қазақстан Республикасының заңнамасында көзделген жағдайларда алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет жеке тұлғаларға Қазақстан Республикасының Салық кодексіне және "Шет мемлекеттің аумағында консулдық іс-әрекеттер жасағаны үшін консулдық алым мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2019 жылғы 20 мамырдағы № 11-1-4/227 </w:t>
-[...21 lines deleted...]
-          </w:p>
+Қазақстан Республикасы азаматының паспортын беру немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Консулдық алымды төлеу қолма-қол ақшалай немесе қолма-қол ақшасыз нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес реттеледі.</w:t>
+Егер көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызмет нәтижесін алуға келмесе, Қазақстан Республикасының шет елдегі мекемесі паспорттың дайындалған күнінен бастап бір жыл бойы сақталуын қамтамасыз етеді, содан кейін оны одан әрі жою үшін Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаментіне жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4044,179 +4054,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері, және оны Қазақстан Республикасының заңнамасында көзделген жағдайларда алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...91 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекенжайлары: Қазақстан Республикасы Сыртқы істер министрлігінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+Мемлекеттік қызмет азаматтарға Қазақстан Республикасының Салық кодексіне және "Шет мемлекеттің аумағында консулдық іс-әрекеттер жасағаны үшін консулдық алым мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2019 жылғы 20 мамырдағы № 11-1-4/227 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес консулдық алым мөлшерлемелері бойынша ақылы негізде көрсетіледі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18702 болып тіркелген). Консулдық алымды төлеу қолма-қол ақшалай немесе қолма-қол ақшасыз нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады. Консулдық алымды төлеуден босату шарты Қазақстан Республикасының Салық кодексіне сәйкес реттеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4249,231 +4187,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 18:30-ға дейін. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) туу туралы куәлік (16 жасқа толмаған бала паспорт алған кезде) және баланың азаматтығын растау үшін ата-анасының біреуінің жеке басын куәландыратын құжат. Шетел азаматының ата-анасынан баланың Қазақстан Республикасы азаматының жеке басын куәландыратын құжаттарды алуға нотариалды расталған өтініш-келісімі (бала Қазақстан Республикасынан тыс жерде туған және ата-анасының азаматтығы әртүрлі болған жағдайда, олардың біреуі бала туған кезде Қазақстан Республикасының азаматтығында болған және осы уақытта ата-анасының екеуі де Қазақстан Республикасынан тыс жерде тұрақты тұрғылықты жері болған жағдайда);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көрсетілетін қызметті берушінің өтінішті және құжаттар топтамасын қабылдауы сағат 09:30-дан 12:30-ға дейін, ал мемлекеттік қызмет көрсету нәтижелерін беру сағат 16:00-ден 17:00-ге дейін жүзеге асырылады. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қазақстан Республикасы азаматының паспорты (паспортты ауыстырған кезде);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сәрсенбі- қабылдамайтын күн.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) өлшемі 3,5х4,5 сантиметр төрттүрлі-түсті фотосурет (фотосуреттер құжатты ресімдеу кезіндегі көрсетілетін қызметті алушының жасына сәйкес келуі және қатаң түрде жарық жерде алдынан түсірілген, бейтарап бет-әлпеті көрінісімен және ауызы жабық түскен, бет-әлпеті фотосуреттің жалпы ауданының 75% - ға жуығын алатын болуы тиіс. Фотосуреттер бір негативтен қалың фотоқағазға фото басып шығару әдісімен орындалады. Компьютерлік сканерлеу, модельдеу немесе ксерокөшірме әдісімен дайындалған суреттерді пайдалануға жол берілмейді);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Климаты ыстық және ылғалды шет мемлекеттерде көрсетілетін мемлекеттік қызметті берушінің жұмыс кестесі жергілікті жағдайларға қатысты белгіленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Қазақстан Республикасының азаматы алғаш рет паспорт алған кезде (Қазақстан Республикасының азаматтығы расталған кезде бұрынғы Кеңестік Социалистік Республикалар Одағы) 1974 жылғы үлгідегі паспорт;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік көрсетілетін қызмет жедел қызмет көрсетусіз, кезек күту тәртібімен, қызмет берушінің кезекті брондау интернет-ресурсы арқылы жүзеге асырылады. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Қазақстан Республикасының азаматы алғаш рет паспорт алған кезде (Қазақстан Республикасының азаматтығы расталған кезде бұрынғы Кеңестік Социалистік Республикалар Одағы) шетелге бару үшін берілген паспорт;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шет елдердегі мекемелерде интернет-ресурс болмаған кезде кезекті брондау алдын ала жазылусыз, тікелей кезек тәртібімен жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) тұрақты тұру, оқу, шетелде жұмыс істеу фактісін, отбасы жағдайын растайтын, тыныс-тіршілігін шектейтін тұрақты ағза функцияларының ауытқуларымен денсаулығында бұзушылық бар деген құжат (түпнұсқа және көшірме);</w:t>
-[...35 lines deleted...]
-9) консулдық алымның төленгенін растайтын құжат.</w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары және көрсетілетін қызметті берушінің жұмыс графигі Қазақстан Республикасы Сыртқы істер министрлігінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4506,199 +4480,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тартудың Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтер "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсету қағидаларының талаптарына сәйкес келмесе.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) туу туралы куәлік (16 жасқа толмаған бала паспорт алған кезде) және баланың азаматтығын растау үшін ата-анасының екеуінің (заңды өкілдер) жеке басын куәландыратын құжат. Шетел азаматының ата-анасынан баланың Қазақстан Республикасы азаматының жеке басын куәландыратын құжаттарды алуға нотариалды расталған өтініш-келісімі (бала Қазақстан Республикасынан тыс жерде туған және ата-анасының азаматтығы әртүрлі болған жағдайда, олардың біреуі бала туған кезде Қазақстан Республикасының азаматтығында болған және осы уақытта ата-анасының екеуі де Қазақстан Республикасынан тыс жерде тұрақты тұрғылықты жері болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбағанда және (немесе) қолданылу мерзімі өткен құжаттарды ұсынғанда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қазақстан Республикасы азаматының паспорты (паспортты ауыстырған кезде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) өлшемі 3,5х4,5 сантиметр түрлі-түсті төрт фотосурет (фотосуреттер құжатты ресімдеу кезіндегі көрсетілетін қызметті алушының жасына сәйкес келуі және қатаң түрде жарық жерде алдынан түсірілген, бейтарап бет-әлпеті көрінісімен және ауызы жабық түскен, бет-әлпеті фотосуреттің жалпы ауданының 75%-ға жуығын алатын болуы тиіс. Фотосуреттер бір негативтен қалың фотоқағазға фото басып шығару әдісімен орындалады. Компьютерлік сканерлеу, модельдеу немесе ксерокөшірме әдісімен дайындалған суреттерді пайдалануға жол берілмейді);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Қазақстан Республикасының азаматы алғаш рет паспорт алған кезде (бұрынғы Кеңестік Социалистік Республикалар Одағы) 1974 жылғы үлгідегі паспорт (Қазақстан Республикасының азаматтығы расталған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Қазақстан Республикасының азаматы алғаш рет паспорт алған кезде (бұрынғы Кеңестік Социалистік Республикалар Одағы) шетелге бару үшін берілген паспорт (Қазақстан Республикасының азаматтығы расталған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) тұрақты тұру, оқу, шетелде жұмыс істеу фактісін, отбасы жағдайын растайтын, тыныс-тіршілігін шектейтін тұрақты ағза функцияларының ауытқуларымен денсаулығында бұзушылық бар деген құжат (түпнұсқа және көшірме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) егер мұндай анықтаманы алу мүмкіндігі болатын елдің заңнамасында көзделген болса, консулдық орналасқан елдің құзыретті органынан азаматтығы жоқ екендігі туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) консулдық алымның төленгенін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-4) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңның 51 бабы </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1) тармақшасына сәйкес, осы Қағидалардың 2-тармағының 2), 3), 4), 5), 6) тармақшаларында көрсетілген тұлғалардың Қазақстан Республикасының аумағында тұрғылықты жері және уақытша болатын (тұратын) жері бойынша тіркеуі болмаcа.</w:t>
+Шет мемлекеттің құзыретті мекемесі немесе оған арнайы уәкілетті тұлға өз құзыреті шегінде және белгіленген нысан бойынша берген немесе куәландырған шет мемлекеттің елтаңбалы мөрімен бекітілген осы тармақтың 6) және 7) тармақшаларында көрсетілген құжаттар, егер Қазақстан Республикасы ратификацияланған халықаралық шартта өзгеше көзделмесе, Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2021 жылғы 4 қарашадағы № 950, Қазақстан Республикасы Ішкі істер министрінің 2021 жылғы 15 қарашадағы № 702, Қазақстан Республикасы Қаржы министрінің 2021 жылғы 16 қарашадағы № 1182, Қазақстан Республикасы Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 2021 жылғы 16 қарашадағы № 30, Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 24 қарашадағы № 363, Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2021 жылғы 24 қарашадағы № 155, Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 29 қарашадағы № 574 және Қазақстан Республикасы Қорғаныс министрінің 2021 жылғы 8 желтоқсандағы № 851 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 25789 болып тіркелген) және "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 16116 болып тіркелген) Қазақстан Республикасының заңнамасында белгіленген тәртіппен апостильдеу не заңдастыру рәсімдерінен өткеннен кейін ғана қабылданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4731,87 +4897,316 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет, оның ішінде электрондық нұсқада және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып, қойылатын өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тартудың Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен оның мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекетік қызметі көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының нөмірі - 1414, 8 800 080 7777.</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтер "Құжаттарды қабылдау және оларды Қазақстан Республикасының шет елдерде жүрген азаматтарына паспорттар жасауға жіберу" мемлекеттік қызмет көрсету қағидаларының талаптарына сәйкес келмесе;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңның 51 бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, осы Қағидалардың 2-тармағының 2), 3), 4), 5), 6) тармақшаларда көрсетілген тұлғалардың Қазақстан Республикасының аумағында тұрғылықты жері бойынша тіркеуі болмаcа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 19-1-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен оның мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекетік қызметі көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі Бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4843,55 +5238,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>