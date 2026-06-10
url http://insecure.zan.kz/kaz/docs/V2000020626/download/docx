--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c38843" w14:textId="9c38843">
+    <w:p w14:paraId="e319c23" w14:textId="e319c23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -191,51 +191,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -820,51 +820,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Оқу-ағарту министрінің 11.02.2026 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="10"/>
     <w:p>
       <w:pPr>
@@ -12069,51 +12069,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) деректері бойынша 1,2 және 3 квартильге кіретін, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды қоспағанда, халықаралық рецензияланатын ғылыми журналда, немесе Scopus (Скопус) деректер базасында ең болмағанда бірі ғылыми салалардағы CiteScore (СайтСкор) бойынша кемінде 35 процентиль көрсеткіші бар басылымдарда мақала, әлеуметтік және гуманитарлық ғылымдар үшін Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) деректер базасында (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index(Сошл Сайнс Ситиэйшн Индекс) бөлімінде) мақала, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды қоспағанда</w:t>
+              <w:t xml:space="preserve">Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) деректері бойынша 1,2 және 3 квартильге кіретін, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоспағанда, халықаралық рецензияланатын ғылыми журналда, немесе Scopus (Скопус) деректер базасында ең болмағанда бірі ғылыми салалардағы CiteScore (СайтСкор) бойынша кемінде 35 процентиль көрсеткіші бар басылымдарда мақала, әлеуметтік және гуманитарлық ғылымдар үшін Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) деректер базасында (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index(Сошл Сайнс Ситиэйшн Индекс) бөлімінде) мақала, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>