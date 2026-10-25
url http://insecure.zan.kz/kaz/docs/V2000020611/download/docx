--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d0efc1" w14:textId="1d0efc1">
+    <w:p w14:paraId="d87c9b4" w14:textId="d87c9b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -178,130 +178,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,120 +1126,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
+      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1336,199 +1346,261 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі-портал) арқылы мыналарды:</w:t>
+      3. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+        <w:t>
+      1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін - жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесі. Бұл ретте, егер құжаттың электрондық көшірмесі бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар - тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесі немесе делдалдық шарт;</w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар – тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесі немесе делдалдық шарт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда - тараптардың ниетін растайтын өзге де электрондық құжат көшірмесі. Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрімен (болған жағдайда) қоса беріледі;</w:t>
+      4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге де электрондық құжат көшірмесі. Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрімен (болған жағдайда) қоса беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі  мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға 2-қосымшаға сәйкес белгіленеді.</w:t>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1549,71 +1621,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1862,166 +1934,180 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
+      "7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытындыны (бұдан әрі - қорытынды) береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытындыны (бұдан әрі-қорытынды) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін хабарлайды.</w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қорытындыны немесе Мемлекеттік қызмет көрсетуден дәлелді бас тартуды береді және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2061,123 +2147,185 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 130</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      8. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мониторингінің цифрлық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2643,51 +2791,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасында</w:t>
+              <w:t>"Қазақстан Республикасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шикізат тауарларынан бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2749,599 +2897,209 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
-          </w:p>
-[...248 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мекен-жайы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индекс, қала, аудан, облыс,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше, үйдің №, телефон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өтініш берушінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректемелері_______</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>деректемелері_____</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БСН, ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3361,71 +3119,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3452,52 +3210,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Саны             </w:t>
+        <w:t xml:space="preserve">
+      Саны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем бірлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3506,157 +3264,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылатын құжаттар тізбесі:__________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім беремін.     </w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қоюшының тегі, аты, әкесінің аты (бар болғанда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1993900"/>
+            <wp:extent cx="7137400" cy="1422400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1993900"/>
+                      <a:ext cx="7137400" cy="1422400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -3830,71 +3574,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3910,1545 +3654,1799 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті.</w:t>
+"Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні.</w:t>
+Қазақтан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде ішінара автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытынды не дәлелді бас тарту.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электрондық түрде (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытынды не дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...146 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t>
+Ақылы емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-5) ұсынылған ақпараттың дұрыстығын растамауы және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім бермеуі бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат 16.30-дан кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін – жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесін. Бұл ретте, егер құжаттың электрондық көшірмесі бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар – тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесін немесе делдалдық шартын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге де электрондық құжат көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрі (болған кезде) қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 7 тармағында көзделген негіз бойынша мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электронды түрде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету орындарының мекенжайы мына жерде орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.​gov.​kz/​mem​leke​t/​ent​itie​s/​mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
-[...35 lines deleted...]
-3) www.​egov.​kz, www.​eli​cens​e.​kz порталы.</w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.gov.kz/memleket/entities/mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің интернет-ресурсы – www.gov.kz/memleket/entities/comprom, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz, www.elicense.kz порталы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету үшін бірыңғай байланыс орталығының телефон нөмірі: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7287,120 +7285,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды беру тәртібін айқындайды.</w:t>
+      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7507,90 +7505,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі - портал) арқылы жолдайды:</w:t>
+      3. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет"" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
+      1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін - жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесі. Бұл ретте, егер құжаттың электрондық көшірмесі бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7639,67 +7637,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі  мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға 2-қосымшаға сәйкес белгіленеді.</w:t>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7720,71 +7800,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7971,52 +8051,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8073,146 +8173,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды (бұдан әрі - қорытынды) береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытындыны (бұдан әрі - қорытынды) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін хабарлайды.</w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қорытындыны немесе Мемлекеттік қызмет көрсетуден дәлелді бас тартуды береді және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8252,123 +8366,185 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 130</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      8. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мониторингінің цифрлық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8834,77 +9010,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағында құрамында бағалы</w:t>
+              <w:t>аумағында құрамында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдар бар шикізат</w:t>
+              <w:t>бағалы металдар бар шикізат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тауарларын қайта өңдеудің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8952,50 +9128,193 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің толық атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекен-жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индекс, қала, аудан, облыс,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көше, үйдің №, телефон)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелері_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9016,555 +9335,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
-[...427 lines deleted...]
-              </w:rPr>
               <w:t>(БСН, ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күні: Нөмірі:</w:t>
+      Күні: _____ Нөмірі:_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымща жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 1-қосымща жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9591,52 +9481,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Саны             </w:t>
+        <w:t xml:space="preserve">
+      Саны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем бірлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9645,125 +9535,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылатын құжаттар тізбесі:___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім беремін.      </w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қоюшының тегі, аты, әкесінің аты (бар болғанда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1993900"/>
+            <wp:extent cx="7505700" cy="1397000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1993900"/>
+                      <a:ext cx="7505700" cy="1397000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9843,64 +9733,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағында құрамында бағалы</w:t>
+              <w:t>аумағында құрамында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдар бар шикізат</w:t>
+              <w:t>бағалы металдар бар шикізат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тауарларын қайта өңдеудің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9955,71 +9845,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 2-қосымща жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10035,1545 +9925,1799 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті.</w:t>
+"Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні.</w:t>
+Қазақтан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (толықтай автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағында құрамында бағалы металдар бар шикізат тауарларын қайта өңдеудің экономикалық орынсыздығы немесе мүмкін еместігі туралы қорытынды не мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электрондық түрде (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытынды не дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...146 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t>
+Ақылы емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-5) ұсынылған ақпараттың дұрыстығын растамауы және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім бермеуі бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат 16.30-дан кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін – жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесін. Бұл ретте, егер құжаттың электрондық көшірмесін бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар – тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесін немесе делдалдық шартын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге де электрондық құжат көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрі (болған кезде) қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 7 тармағында көзделген негіз бойынша мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электронды түрде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету орындарының мекенжайы мына жерде орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.​gov.​kz/​mem​leke​t/​ent​itie​s/​mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
-[...35 lines deleted...]
-3) www.​egov.​kz, www.​eli​cens​e.​kz порталы.</w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.gov.kz/memleket/entities/mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің интернет-ресурсы – www.gov.kz/memleket/entities/comprom, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz, www.elicense.kz порталы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету үшін бірыңғай байланыс орталығының телефон нөмірі: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -13444,120 +13588,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Экспорты лицензиялар негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтары мен қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерге Қазақстан Республикасының аумағынан әкету кезінде мемлекеттік бақылау және құнын бағалау актісін беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының аумағынан Еуразиялық экономикалық одаққа кірмейтін елдерге экспорты лицензиялар негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтары мен қалдықтарын әкету кезінде мемлекеттік бақылау және құнын бағалау актісін беру тәртібін айқындайды.</w:t>
+      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13664,90 +13808,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы:</w:t>
+      3. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Еуразиялық экономикалық комиссияның шешіміне сәйкес электрондық құжаттар көсірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13832,152 +13976,234 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әкетуге электрондық қорытындының көшірмесін (тауарды әкеткен жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қайта өңдеуге электрондық қорытындының көшірмесін (тауарды қайта өңдеуге әкеткен жағдайда) жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі  мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға 2-қосымшаға сәйкес белгіленеді.</w:t>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды қараудың және мемлекеттік көрсетілетін қызмет нәтижесін берудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды, ал осы Қағидалардың 7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап 3 жұмыс күні ішінде ресімделеді және өтініш берушіге беріледі.</w:t>
+      Құжаттарды қараудың және Мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14164,52 +14390,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -14266,246 +14512,396 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдары қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерге Қазақстан Республикасының аумағынан әкету кезінде мемлекеттік бақылау және құнын бағалау актісін (бұдан әрі – акт) береді. </w:t>
+        <w:t xml:space="preserve"> сәйкес экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдары қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерге Қазақстан Республикасының аумағынан әкету кезінде мемлекеттік бақылау және құнын бағалау актісін (бұдан әрі – акт) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Әкетілуге ұсынылған бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың қамтылуы туралы құжаттар келісімшарттың және бағалы металдардың құрамы мен қамтылуы жөніндегі нормативтік техникалық құжаттаманың талаптарына сәйкес еместігі анықталған кезде уәкілетті орган өтінімді әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың сынамаларына бақылау сынақтарын жүзеге асыру үшін орталыққа жібереді. Осы мақсатта өтініш беруші әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың әрбір партиясын әкету кезінде Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 наурыздағы № 294 (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13636) бұйрығымен бекітілген сынамаларды іріктеу туралы актіні ресімдеу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және нысанда сынамаларды іріктеу туралы актіні жасай отырып, бір сынама алады. Уәкілетті органның жазбаша нұсқауы бойынша өтініш беруші алдын ала жасалған шартқа сәйкес Орталыққа бақылау сынағы үшін іріктелген сынаманы және сынаманы іріктеу туралы актіні жеткізеді. Бағалы металдардың құрамы мен қамтылуы бойынша бақылау сынақтары орталыққа сынама тапсырылған сәттен бастап күнтізбелік 15 күннен аспайтын мерзімде өткізіледі. Сынамаларды бақылау сынақтарының нәтижелері аяқталғаннан кейін Орталық алынған нәтижелерді уәкілетті органға 2 жұмыс күні ішінде жібереді. </w:t>
+      Әкетілуге ұсынылған бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың қамтылуы туралы құжаттар келісімшарттың және бағалы металдардың құрамы мен қамтылуы жөніндегі нормативтік техникалық құжаттаманың талаптарына сәйкес еместігі анықталған кезде уәкілетті орган өтінімді әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың сынамаларына бақылау сынақтарын жүзеге асыру үшін орталыққа жібереді. Осы мақсатта өтініш беруші әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауардың әрбір партиясын әкету кезінде Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 наурыздағы № 294 (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13636) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген сынамаларды іріктеу туралы актіні ресімдеу қағидаларында және нысанда сынамаларды іріктеу туралы актіні жасай отырып, бір сынама алады. Уәкілетті органның жазбаша нұсқауы бойынша өтініш беруші алдын ала жасалған шартқа сәйкес Орталыққа бақылау сынағы үшін іріктелген сынаманы және сынаманы іріктеу туралы актіні жеткізеді. Бағалы металдардың құрамы мен қамтылуы бойынша бақылау сынақтары орталыққа сынама тапсырылған сәттен бастап күнтізбелік 15 күннен аспайтын мерзімде өткізіледі. Сынамаларды бақылау сынақтарының нәтижелері аяқталғаннан кейін Орталық алынған нәтижелерді уәкілетті органға 2 жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сынамалардың бақылау сынақтарының нәтижелері бойынша шарт талаптарына және бағалы металдардың құрамы мен қамтылуы жөніндегі нормативтік техникалық құжаттамаға ұсынылған әкетіленетін тауарлардың құрамындағы бағалы металдардың құрамы туралы құжаттардың сәйкессіздігі анықталса мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады.</w:t>
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға 2-қосымшада жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> жазылған. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      8. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мониторингінің цифрлық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15036,64 +15432,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қоспағанда), бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдардың сынықтарын</w:t>
+              <w:t>металдардың сынықтарын және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және қалдықтарын Еуразиялық</w:t>
+              <w:t>қалдықтарын Еуразиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономикалық одаққа кірмейтін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15155,586 +15551,209 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...313 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекен-жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индекс, қала, аудан, облыс,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше, үйдің №, телефон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің деректемелері______</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>Өтініш берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректемелері_____</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БСН, ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15754,71 +15773,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден ______________ жылғы №____ келісімшарт негізінде Қазақстан Республикасынан әкетілетін аффинирленген бағалы металдарға, бағалы металдарға, бағалы металдардың сынықтары мен қалдықтарына мемлекеттік бақылау жүргізуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15882,124 +15901,124 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісімшарт құны:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім беремін.</w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қоюшының тегі, аты, әкесінің аты (бар болғанда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1993900"/>
+            <wp:extent cx="7810500" cy="1219200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1993900"/>
+                      <a:ext cx="7810500" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16269,2005 +16288,1931 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z74" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті.</w:t>
+"Экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдары қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерге Қазақстан Республикасының аумағынан әкету кезінде мемлекеттік бақылау және құнын бағалау актісін беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні, осы Қағидалардың 7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап 3 жұмыс күні ішінде ресімделеді және өтініш берушіге беріледі.</w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (толықтай автоматтандырылған).</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорты лицензиялар негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтары мен қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерге Қазақстан Республикасының аумағынан әкету кезінде мемлекеттік бақылау және құнын бағалау актісі не мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+3 (үш) жұмыс күні, осы Қағидалардың 7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап 3 жұмыс күні ішінде рәсімделеді және өтініш берушіге беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электрондық түрде (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытынды не дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...526 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t>
+Ақылы емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-5) ұсынылған ақпараттың дұрыстығын растамауы және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім бермеуі бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат 16.30-дан кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін – жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесін. Бұл ретте, егер құжаттың электрондық көшірмесін бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар – тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесін немесе делдалдық шартын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге де электрондық құжат көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрі (болған кезде) қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 7 тармағында көзделген негіз бойынша мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) уәкілетті мемлекеттік органның мемлекеттік қызметті көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электронды түрде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету орындарының мекенжайы мына жерде орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы –www.​gov.​kz/​mem​leke​t/​ent​itie​s/​mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
-[...35 lines deleted...]
-3) www.​egov.​kz, www.​eli​cens​e.​kz порталы.</w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.gov.kz/memleket/entities/mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің интернет-ресурсы – www.gov.kz/memleket/entities/comprom, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz, www.elicense.kz порталы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету үшін бірыңғай байланыс орталығының телефон нөмірі: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -20704,246 +20649,226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 269 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу кезінде мемлекеттік бақылау актісін беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 416</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t>
+      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу кезінде мемлекеттік бақылау актісін беруді (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20980,88 +20905,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+      3. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21071,51 +20996,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электрондық сыртқы сауда шартының (келісімшарт) көшірмесін, оған қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда - Тараптардың ниеттерін растайтын өзге де құжаттың электрондық көшірмесін;</w:t>
+      2) электрондық сыртқы сауда шартының (келісімшарт) көшірмесін, оған қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – Тараптардың ниеттерін растайтын өзге де құжаттың электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауарлардың толық ассортиментін, саны мен массасын көрсете отырып, құрамында бағалы металдар бар тауарларға арналған электрондық ерекшеліктің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21128,208 +21053,270 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зергерлік бұйымдар мен шеберлердің алтын және күміс істерін, басқа да бұйымдар мен олардың бөліктерін қоспағанда, тауардағы бағалы металдардың құрамы туралы электрондық құжаттың көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызмет түріне электрондық хабарламаның көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі  мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды қараудың және Мемлекеттік қызмет нәтижесін берудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды, ал осы Қағидалардың 7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап 3 жұмыс күні ішінде ресімделеді және өтініш берушіге беріледі.</w:t>
+      Құжаттарды қараудың және Мемлекеттік қызмет көрсету нәтижесін берудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні тіркеуді жүзеге асырады және орындаушы тағайындалатын көрсетілетін қызметті берушінің басшысына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21386,51 +21373,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Орындаушы көрсетілетін қызметті алушының құжаттарын тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және оларда көрсетілген мәліметтерді "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссияның 2015 жылғы 21 сәуірдегі № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21462,54 +21449,74 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 29 қазандағы № 375 (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35297) бұйрығымен бекітілген Бағалы металдарды және құрамында бағалы металдар бар шикізат тауарларын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасының аумағынан осы елдерге әкету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тексереді.Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> сәйкес тексереді.Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21528,340 +21535,492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда) бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу кезінде мемлекеттік бақылау актісін (бұдан әрі – акт) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Әкелінуге ұсынылған бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың құрамындағы бағалы металдар туралы құжаттардың келісімшарт талаптарына және бағалы металдардың құрамы мен қамтылуы бойынша нормативтік-техникалық құжаттамаға сәйкессіздігі анықталған кезде, уәкілетті орган өтінімді Қазақстан Республикасы Ұлттық Банкінің Кассалық операциялар және құндылықтарды сақтау орталығына (филиалына) (бұдан әрі – Орталық) әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың сынамасына бақылау сынақтарын жүзеге асыру үшін жібереді. Осы мақсатта өтініш беруші әкелінетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың әрбір партиясын әкелу кезінде Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 наурыздағы № 294 (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13636) бұйрығымен бекітілген сынамаларды іріктеу туралы актіні ресімдеу </w:t>
-[...37 lines deleted...]
-      Сынамалардың бақылау сынақтарының нәтижелері бойынша шарт талаптарына және бағалы металдардың құрамы мен қамтылуы жөніндегі нормативтік техникалық құжаттамаға ұсынылған әкелінетін тауарлардың құрамындағы бағалы металдардың құрамы туралы құжаттардың сәйкессіздігі анықталса мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады.</w:t>
+      Әкелінуге ұсынылған бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың құрамындағы бағалы металдар туралы құжаттардың келісімшарт талаптарына және бағалы металдардың құрамы мен қамтылуы бойынша нормативтік-техникалық құжаттамаға сәйкессіздігі анықталған кезде, уәкілетті орган өтінімді Қазақстан Республикасы Ұлттық Банкінің Кассалық операциялар және құндылықтарды сақтау орталығына (филиалына) (бұдан әрі – Орталық) әкетілетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың сынамасына бақылау сынақтарын жүзеге асыру үшін жібереді. Осы мақсатта өтініш беруші әкелінетін бағалы металдардың және құрамында бағалы металдар бар шикізат тауарлардың әрбір партиясын әкелу кезінде Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 наурыздағы № 294 (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13636) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген сынамаларды іріктеу туралы актіні ресімдеу қағидаларында және нысанда сынамаларды іріктеу туралы актіні жасай отырып, бір сынама алады. Уәкілетті органның жазбаша нұсқауы бойынша өтініш беруші алдын ала жасалған шартқа сәйкес Орталыққа бақылау сынағы үшін іріктелген сынаманы және сынаманы іріктеу туралы актіні жеткізеді. Бағалы металдардың құрамы мен қамтылуы бойынша бақылау сынақтары орталыққа сынама тапсырылған сәттен бастап күнтізбелік 15 күннен аспайтын мерзімде өткізіледі. Сынамаларды бақылау сынақтарының нәтижелері аяқталғаннан кейін Орталық алынған нәтижелерді уәкілетті органға 2 жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жазылған. </w:t>
+        <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      8. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мониторингінің цифрлық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағым жасалған лауазымды адам оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22044,90 +22203,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда он жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22352,64 +22511,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қоспағанда), бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдардың сынықтарын</w:t>
+              <w:t>металдардың сынықтарын және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және қалдықтарын Еуразиялық</w:t>
+              <w:t>қалдықтарын Еуразиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономикалық одаққа кірмейтін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22443,575 +22602,263 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бақылау актісін беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
-          </w:p>
-[...183 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның толық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекен-жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индекс, қала, аудан, облыс,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше, үйдің №, телефон)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Өтініш берушінің</w:t>
+              <w:t>Өтініш берушінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректемелері_______</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>деректемелері____</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БСН, ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23031,71 +22878,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден ______________ жылғы №____ келісімшарт негізінде Қазақстан Республикасынан әкелетін аффинирленген бағалы металдарға, бағалы металдарға, бағалы металдардың сынықтары мен қалдықтарына мемлекеттік бақылау жүргізуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23158,125 +23005,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісімшарт құны:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім беремін.</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қол қоюшының тегі, аты, әкесінің аты (бар болғанда)</w:t>
+        <w:t xml:space="preserve">
+      Қол қоюшының тегі, аты, әкесінің аты (бар болғанда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1993900"/>
+            <wp:extent cx="7810500" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1993900"/>
+                      <a:ext cx="7810500" cy="1371600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -23408,64 +23255,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қоспағанда), бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдардың сынықтарын</w:t>
+              <w:t>металдардың сынықтарын және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және қалдықтарын Еуразиялық</w:t>
+              <w:t>қалдықтарын Еуразиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономикалық одаққа кірмейтін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23512,92 +23359,105 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23613,1527 +23473,1853 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу кезінде мемлекеттік бақылау актісін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті.</w:t>
+"Экспорты лицензияның негізінде (лицензиясыз) жүзеге асырылатын бағалы металдарды (олардан жасалған бұйымдарды қоспағанда), бағалы металдардың сынықтарын және қалдықтарын Еуразиялық экономикалық одаққа кірмейтін елдерден Қазақстан Республикасының аумағына әкелу кезінде мемлекеттік бақылау актісін беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні, осы Қағидалардың 7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап 3 жұмыс күні ішінде ресімделеді және өтініш берушіге беріледі.</w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (толықтай автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+              <w:t xml:space="preserve">
+3 (үш) жұмыс күні, осы Қағидалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7-тармағында көзделген жағдайда – бақылау сынақтарының нәтижелерін алған күннен бастап </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 жұмыс күні ішінде рәсімделеді және өтініш берушіге беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электрондық түрде (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың мүмкіндігі (мүмкін еместігі) және экономикалық орындылығы (орынсыздығы) туралы қорытынды не дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...128 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t>
+Ақылы емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-5) ұсынылған ақпараттың дұрыстығын растамауы және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім бермеуі бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат 16.30-дан кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтінішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамында бағалы металдар бар шикізат тауарларын өндіру субъектілері үшін – жер қойнауын пайдалану құқығына келісімшарттың электрондық көшірмесін. Бұл ретте, егер құжаттың электрондық көшірмесін бұрын ұсынылған жағдайда, құжаттың электрондық көшірмесіне өзгерістер мен толықтырулар енгізілген жағдайларды қоспағанда, жер қойнауын пайдалану құқығына арналған келісімшартты ұсыну талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының заңнамасына сәйкес құрамында бағалы металдар бар шикізат тауарларымен операцияларды жүзеге асыруға құқығы бар басқа да ұйымдар – тауарларды иелену (сатып алу) заңдылығын растайтын электрондық құжат көшірмесін немесе делдалдық шартын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сыртқы сауда электрондық шартың (келісімшартың) көшірмесі, оған мемлекеттік және/немесе орыс тілдеріндегі қосымшалар және (немесе) толықтырулар, ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниетін растайтын өзге де электрондық құжат көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер келісімшарт (шарт, келісім) мемлекеттік және/немесе орыс тілдерінде болмаған жағдайда, электрондық келісімшарт (шарт, келісім) көшірмеге көрсетілетін қызметті алушы бекіткен және куәландырған аудармасы (көрсетілетін қызметті алушының лауазымы мен күнін, қолы мен мөрі (болған кезде) қоса беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аккредиттелген сынақ зертханасы берген, құрамында бағалы металдар бар шикізат тауарларындағы барлық бағалы металдардың үлестік құрамы туралы мәліметтер көрсетілуге тиіс бағалы металдардың және ілеспе алынатын металдардың құрамы туралы электрондық құжат көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бағалы металдар өндірісінің барлық субъектілерінен тауарларды қайта өңдеуден және (немесе) аффинаждаудан бас тарту немесе уәкілетті орган бекіткен тәртіппен алынған осындай бас тартудың болуы туралы уәкілетті органның электрондық растау көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 7 тармағында көзделген негіз бойынша мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) уәкілетті мемлекеттік органның мемлекеттік қызметті көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электронды түрде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету орындарының мекенжайлары мына жерде орналастырылған:</w:t>
-[...53 lines deleted...]
-3) www.​egov.​kz, www.​eli​cens​e.​kz порталы.</w:t>
+Мемлекеттік қызметтерді көрсету орындарының мекенжайы мына жерде орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.gov.kz/memleket/entities/mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің интернет-ресурсы – www.gov.kz/memleket/entities/comprom, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz, www.elicense.kz порталы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету үшін бірыңғай байланыс орталығының телефон нөмірі: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -27555,208 +27741,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 269 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:bookmarkStart w:name="z98" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Минералды шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      1. Осы "Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасында шикізат тауарларынан бағалы металдарды өнеркәсіптік алудың экономикалық орындылығы (орынсыздығы) және мүмкіндігі (мүмкін еместігі) туралы қорытынды беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 264</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру" (бұдан әрі – мемлекеттік көрсетілетін қызмет) мемлекеттік көрсетілетін қызмет болып табылады және осы Қағидаларға сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -27793,88 +27979,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкімет" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      3. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27884,111 +28070,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электрондық шарт (келісімшарт) көшірмесі, ал шарт (келісімшарт) болмаған жағдайда - тараптардың ниетін растайтын электрондық өзге де құжат көшірмесі;</w:t>
+      2) электрондық шарт (келісімшарт) көшірмесі, ал шарт (келісімшарт) болмаған жағдайда – тараптардың ниетін растайтын электрондық өзге де құжат көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) минералдық шикізатты иелену заңдылығын куәландыратын электрондық құжаттардың көшірмесін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі мемлекеттік көрсетілетін қызметтің атауын, мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын, көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28006,107 +28254,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні тіркеуді жүзеге асырады және орындаушы тағайындалатын көрсетілетін қызметті берушінің басшысына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28163,70 +28411,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Орындаушы көрсетілетін қызметті алушының құжаттарын тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және оларда көрсетілген мәліметтерді Еуразиялық экономикалық комиссияның 2015 жылғы 21 сәуірдегі № 30 "Тарифтік емес реттеу шаралары туралы" шешімінің 4-қосымшасына сәйкес тексереді. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+      6. Орындаушы көрсетілетін қызметті алушының құжаттарын тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және оларда көрсетілген мәліметтерді Еуразиялық экономикалық комиссияның 2015 жылғы 21 сәуірдегі № 30 "Тарифтік емес реттеу шаралары туралы" шешімінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тексереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттардың толық болмау немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтердің болмау фактісі анықталған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28283,182 +28551,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда жауапты орындаушы ұсынылған құжаттардың толықтығын және мәліметтерді тексеру нәтижелері бойынша мемлекеттік қызметті көрсету нәтижесін - осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру (бұдан әрі - қорытынды) береді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+        <w:t xml:space="preserve"> сәйкес минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) (бұдан әрі - қорытынды) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін хабарлайды.</w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің немесе бірлескен қызмет көрсетушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қорытындыны немесе Мемлекеттік қызмет көрсетуден дәлелді бас тартуды береді және оны көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның ЭЦҚ қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -28498,163 +28780,225 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 10.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 130</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+      8. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мониторингінің цифрлық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="79"/>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағым жасалған лауазымды адам оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28837,90 +29181,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда он жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29132,329 +29476,238 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орналастыруға қорытынды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(рұқсат беру құжатын)</w:t>
+              <w:t>(рұқсат беру құжатын) беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру" мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Кімге: [УО атауы (мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілде)] Кімнен: [заңды тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>лауазымы, Т.А.Ә. мекенжайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индекс, облыс, қала, аудан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көше, үйдің №, Пәтер №,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>телефон) реквизиттер [БИН заявителя]</w:t>
+              <w:t>телефон) реквизиттер [БИН</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минералды шикізатты кеден аумағынан тыс жерде қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беруге өтініш 20__ жылғы "__"_________ Минералды шикізатты кеден аумағынан тыс жерде қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беруді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29546,51 +29799,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Ұйым атауы/өтініш берушінің Т.А.Ә.] [өтініш берушінің ЖСН] [мекенжайы] [жеке куәліктің нөмірі] [Жеке куәліктің берілген күні] [жеке куәліктің берілген органы] [ЖК ретінде мемлекеттік тіркеу туралы құжаттың нөмірі] [[ЖК ретінде мемлекеттік тіркеу туралы құжаттың берілген күні</w:t>
+[Ұйым атауы/өтініш берушінің Т.А.Ә.] [өтініш берушінің ЖСН] [мекенжайы] [жеке куәліктің нөмірі]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке куәліктің берілген күні] [жеке куәліктің берілген органы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[ЖК ретінде мемлекеттік тіркеу туралы құжаттың нөмірі]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[[ЖК ретінде мемлекеттік тіркеу туралы құжаттың берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29623,51 +29930,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның атауы / өтініш берушінің Т.А.Ә.] [өтініш берушінің ЖСН] [мекенжайы] [Мемлекеттік тіркеу туралы куәліктің сериясы] [мемлекеттік тіркеу туралы куәліктің нөмірі] [тіркеу күні (қайта)] [басшының аты-жөні]</w:t>
+Ұйымның атауы / өтініш берушінің Т.А.Ә.] [өтініш берушінің ЖСН] [мекенжайы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік тіркеу туралы куәліктің сериясы] [мемлекеттік тіркеу туралы куәліктің нөмірі] [тіркеу күні (қайта)] [басшының аты-жөні]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29860,291 +30185,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тауар атауы</w:t>
+Тауар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тауар кодын енгізу түрі</w:t>
+Тауар кодын енгізу түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кодты қолмен енгізу</w:t>
+Кодты қолмен енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өлшем бірлігі</w:t>
+Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тауар саны</w:t>
+Тауар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тауардың салмағы</w:t>
+Тауардың салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30342,196 +30607,196 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауардың салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоса берілетін құжаттардың тізбесі: ______________________________________</w:t>
+      Қоса берілетін құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                        (құжаттардың атауы және парақ саны)</w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім беремін.</w:t>
+      (құжаттардың атауы және парақ саны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Өтініш беруші: __________________________________________</w:t>
-[...17 lines deleted...]
-                                      (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      Өтініш беруші: __________________________________________ (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1993900"/>
+            <wp:extent cx="7810500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1993900"/>
+                      <a:ext cx="7810500" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -30650,131 +30915,131 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орналастыруға қорытынды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(рұқсат беру құжатын)</w:t>
+              <w:t>(рұқсат беру құжатын) беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру" мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 10.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 416</w:t>
+        <w:t>№ 460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30790,1473 +31055,1727 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
+"Минералдық шикізатты кедендік аумақтан тыс қайта өңдеудің кедендік рәсімімен орналастыруға қорытынды (рұқсат беру құжатын) беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні.</w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілдері және оның кіші түрлерін (бар болса) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (толықтай автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кедендік аумақтан тыс қайта өңдеу кедендік рәсімімен минералды шикізатты орналастыруға қорытынды (рұқсат беру құжатын) беру немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық түрде (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+ Кедендік аумақтан тыс қайта өңдеу кедендік рәсімімен минералды шикізатты орналастыруға қорытынды (рұқсат беру құжатын) беру немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t>
+Ақылы емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-5) ұсынылған ақпараттың дұрыстығын растамауы және заңмен қорғалатын құпияны құрайтын ақпараттық жүйелердегі мәліметтерді пайдалануға келісім бермеуі бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат 16.30-дан кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтініштің электрондық көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электрондық шарт (келісімшарт) көшірмесі, ал шарт (келісімшарт) болмаған жағдайда - тараптардың ниетін растайтын электрондық өзге де құжат көшірмесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) минералдық шикізатты иелену заңдылығын куәландыратын электрондық құжаттардың көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 7 тармағында көзделген негіз бойынша мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электронды түрде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету орындарының мекенжайлары мына жерде орналастырылған:</w:t>
-[...53 lines deleted...]
-3) www.​egov.​kz, www.​eli​cens​e.​kz порталы.</w:t>
+Мемлекеттік қызметтерді көрсету орындарының мекенжайы мына жерде орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсы – www.gov.kz/memleket/entities/mps, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің интернет-ресурсы – www.gov.kz/memleket/entities/comprom, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz, www.elicense.kz порталы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету үшін бірыңғай байланыс орталығының телефон нөмірі: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -33960,55 +34479,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>