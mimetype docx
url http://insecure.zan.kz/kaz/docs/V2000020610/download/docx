--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="748698a" w14:textId="748698a">
+    <w:p w14:paraId="cfa400b" w14:textId="cfa400b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2020 жылғы 4 мамырдағы № 27 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 11 мамырда № 20610 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған "Жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелері бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -729,140 +811,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелері (бұдан әрі - Ережелер) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес және "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының 2007 жылғы 26 шілдедегі Заңының 1-бабының </w:t>
+      1. Осы "Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелері (бұдан әрі - Ережелер) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес және "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының 2007 жылғы 26 шілдедегі Заңының 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеу" мемлекеттік қызметтің көрсетілетін тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің 28.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 417</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -873,51 +955,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеуді "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы жылжымайтын мүліктің орналасқан жері бойынша көрсетеді (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -932,51 +1119,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 – қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне (бұдан әрі-Тізбе) сәйкес құжаттарды қоса бере отырып, көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы немесе "электрондық үкіметтің" веб-порталы арқылы өтініш береді: www.egov.kz (бұдан әрі-портал) немесе ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -994,71 +1180,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құжаттарды қабылдау кезінде көрсетілетін қызметті берушінің қызметкері жеке басын куәландыратын құжатты не көрсетілетін қызметті алушының цифрлық құжаттамалары сервисінен электрондық құжатты мемлекеттік ақпараттық жүйелердегі көрсетілген мәліметтермен тексереді (сәйкестендіру үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық белгілейтін құжатта көрсетілген жылжымайтын мүлік объектісінің мекенжай мәліметтері жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінде қамтылған мекенжай мәліметтерімен сәйкес келмеген жағдайда көрсетілетін қызметті берушінің қызметкері мекенжайдың тіркеу коды бойынша жылжымайтын мүлік объектісінің мекенжайын нақтылайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1242,1729 +1524,2221 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушіге өтініш түскен сәттен бастап мемлекеттік қызметті көрсету мерзімі үш жұмыс күнін құрайды, ал нотариалды куәландырылмаған мәмілені мемлекеттік тіркеу жағдайында қызметті берушіге өтініш түскен сәттен бастап мемлекеттік көрсетілетін қызмет бір жұмыс күні ішінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық тіркеу жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін ақының төленгені немесе ақы төлеуден босатылғаны туралы растау келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеделдетілген тәртіппен электрондық тіркеу жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін ақы төленгені немесе ақы төлеуден босатылғаны туралы растау келіп түскен сәттен бастап екі сағат ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық-коммуникациялық технологияларды қолдана отырып, жылжымайтын мүлікке кепілдің туындауы, өзгеруі, тоқтатылуы бөлігінде құқықтарды (құқықтар ауыртпалықтарын) электрондық тіркеу көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған құқық белгілейтін құжаттың электрондық көшірмесі, мемлекеттік тіркегені үшін төлемді растайтын электрондық чекпен қоса электрондық өтінім "электрондық үкіметтің" сыртқы шлюзі арқылы жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне келіп түскен сәттен бастап екі сағат ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыртпалықтардың, сондай-ақ заңдық талаптардың тоқтатылуын мемлекеттік тіркеу тіркеуші органға өтініш келіп түскен кезден бастап бір жұмыс күні ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші арқылы құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нотариус электрондық тіркеу кезінде көрсетілетін қызметті алушыға бірыңғай нотариаттық ақпараттық жүйеде (бұдан әрі-БНАЖ) берілген құқық белгілейтін құжаттың бірегей нөмірі туралы және жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін төлем сомасы туралы ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызмет үшін төлем жүргізгеннен кейін чектің деректемелері жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "электрондық үкімет" веб-порталындағы "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы хабарлама-есеп жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне төлем туралы растау келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші міндетті мемлекеттік тіркеуге жатпайтын жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын), сондай-ақ бұрын туындаған құқықтарды (құқық ауыртпалықтарын) қоспағанда, тіркеу кезінде оларға ұсынылған Қазақстан Республикасы заңнамасының талаптарына сәйкес келуі керек жылжымайтын мүлікке және өзге де мемлекеттік тіркеу объектілеріне құқықтардың (құқық ауыртпалықтарын) туындауын, өзгеруін немесе тоқтатылуын растайтын құжаттарға құқықтық талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлікке құқықтарды (құқықтар ауыртпалықтарын) электрондық тіркеу тіркеу туралы хабарлама бере отырып, ақпараттық-коммуникациялық технологияларды қолдана отырып жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық кадастрда электрондық тіркеу екінші деңгейдегі банктің, республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің жиырма мың еселенген мөлшерінен аспайтын мөлшерде қамтамасыз ете отырып не қамтамасыз етпей, жеке және (немесе) заңды тұлғаларға микрокредиттер беру жөніндегі қызметті жүзеге асыратын микроқаржы ұйымының және кредиттік серіктестіктің (бұдан әрі - қаржы ұйымдар) "электрондық үкіметтің" сыртқы шлюзі арқылы ақпараттандыру объектілері (мемлекеттік қызмет көрсету нәтижесін автоматтандырылған нысанда ала отырып, кепілдің туындауын, өзгеруін, тоқтатылуын тіркеуге электрондық өтінім беру үшін ақпараттық-коммуникациялық технологияларды пайдаланатын қаржы ұйымдарының ақпараттық жүйелері) көмегімен келіп түскен кепілдің туындауына, өзгеруіне, тоқтатылуына өтінімі негізінде - мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымы көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған құқық белгілейтін құжаттың электрондық көшірмесін қоса бере отырып, кепілдің туындауын, өзгеруін, тоқтатылуын тіркеуге арналған электрондық өтінімді құқықтық кадастрда бастамашылық етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы (өтініш берушінің уәкілетті өкілі) Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы кепілдің туындауын, өзгеруін, тоқтатылуын мемлекеттік тіркеу үшін төлем төлеушінің деректерін міндетті түрде көрсете отырып, кепілдің туындауын, өзгеруін, тоқтатылуын мемлекеттік тіркеу үшін төлем жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдің туындауын, өзгеруін, тоқтатылуын мемлекеттік тіркегені үшін жүргізілген төлемнен кейін мемлекеттік тіркегені үшін төлемді растайтын электрондық чектің деректемелері (өтінімнің бірегей коды, төлемнің бірегей коды, төлем алушының атауы, екінші деңгейдегі банктің немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атауы, төлем төлеушінің деректері, оның ішінде оның сәйкестендіру нөмірі, төлем сомасы) ЭҮТШ-да электрондық чек түрінде сақталады және құқықтық кадастрға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржы ұйымы көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен, мемлекеттік тіркегені үшін төлемді растайтын электрондық чекпен куәландырылған құқық белгілейтін құжаттың электрондық көшірмесі қоса берілген электрондық өтінімді "электрондық үкіметтің" сыртқы шлюзі арқылы қаржы ұйымдарының ақпараттық жүйесі арқылы құқықтық кадастрға жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптардың орындалуын тексеру ақпараттық-коммуникациялық технологиялар арқылы жүзеге асырылады (толтырылған ақпараты бар өтінім фактісінің болуын, төлемді, неке қиюды тіркеу болуы кезінде ЭЦҚ-мен куәландырылған мемлекеттік қызметті алуға арналған электрондық өтінішті растаумен жұбайының (зайыбының) келісімін, дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы алыңған жылжымайтын мүлік объектісінің меншік иесінің дербес деректерді жинауға, өңдеуге алған дербес деректерін жинауға, өңдеуге келісімін, ЭЦҚ тексеру, қатысушылардың жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі, мемлекеттік тіркеуді болдырмайтын ауыртпалықтардың болмауы, терроризм мен экстремизмді қаржыландыруға байланысты адамдардың тізбесінде болмауын тексеру).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдің туындауын, өзгеруін, тоқтатылуын мемлекеттік тіркеуді жүзеге асыру үшін қажетті мәліметтерді құқықтық кадастр интеграциялық өзара іс-қимыл жолымен тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптарды тексеру сәтті орындалған жағдайда, жүргізілген тіркеу туралы құқықтық кадастрдың тіркеу парағына жазба ақпараттық-коммуникациялық технологиялар арқылы автоматты түрде енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген тіркеу не мемлекеттік тіркеуден бас тарту немесе тоқтата тұру туралы электрондық хабарлама құқықтық кадастрдан көрсетілетін қызметті алушының "электрондық үкімет" веб-порталындағы "жеке кабинетіне", сондай-ақ қаржы ұйымының ақпараттық жүйесіне ақпараттық-коммуникациялық технологиялар арқылы автоматты түрде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы ұйымы ұсынған электрондық құжаттарда құқықтық кадастр мәліметтерімен сәйкессіздіктер болған кезде талдауды көрсетілетін қызметті берушінің қызметкері мынадай тәртіппен жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) талаптардын орындалуын тексеруді жүзеге асырады (неке қиюды тіркеу кезінде толтырылған ақпараты бар өтінім фактісінің, жұбайының(зайыбының) ЭЦҚ-мен куәландырылған мемлекеттік қызметті алуға арналған электрондық өтінішті, жылжымайтын мүлік объектісі меншік иесінің дербес деректерді жинауға, өңдеуге, қол жеткізуді бақылаудың мемлекеттік сервисі арқылы алынған келісімін растай отырып, төлемді тексеруді жеке деректермен, қатысушылардың жеке сәйкестендіру нөмірімен/бизнес сәйкестендіру нөмірімен, мемлекеттік тіркеуді болдырмайтын ауыртпалықтардың болмауымен, терроризм мен экстремизмді қаржыландыруға байланысты адамдардың тізбесінде болмауы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдің туындауын, өзгеруін, тоқтатылуын мемлекеттік тіркеуді жүзеге асыру үшін қажетті мәліметтерді жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесімен интеграциялық өзара іс-қимылы бар тиісті мемлекеттік ақпараттық жүйеден алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүргізілген тіркеу туралы не мемлекеттік тіркеуден бас тарту немесе тоқтата тұру туралы тіркеу парағына жазба енгізеді және басшылыққа қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеуді тоқтата тұру және бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті берушінің қызметкері жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеуді тоқтата тұру және бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің қызметкері жылжымайтын мүлікке құқықтарды тоқтата тұрады не мемлекеттік тіркеуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген тіркеу не мемлекеттік тіркеуден бас тарту немесе тоқтата тұру туралы электрондық хабарлама құқықтық кадастрдан көрсетілетін қызметті алушының "электрондық үкімет" веб-порталындағы "жеке кабинетіне" және қаржы ұйымының ақпараттық жүйесіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Объектіні пайдалануға қабылдау актілерін жүргізу және есепке алу тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан объектінің техникалық сипаттамаларын және инженерлік желілердің және (немесе) ғимараттардың (құрылысжайлардың) нақты орналасуының атқарушылық геодезиялық түсірілімі, сәйкестік туралы декларацияны, құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың бекітілген жобаға сәйкестігі туралы қорытындыларды қоса бере отырып, объектіні пайдалануға қабылдаудың бекітілген актісін алған сәттен бастап бір күн ішінде бір мезгілде жолдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің орналасқан жері бойынша сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын тиісті жергілікті атқарушы органның құрылымдық бөлімшесіне объектінің техникалық сипаттамаларын және инженерлік желілердің және (немесе) ғимараттардың (құрылысжайлардың) нақты орналасуының атқарушылық геодезиялық түсірілімі қоса бере отырып, объектіні пайдалануға қабылдаудың бекітілген актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің орналасқан жері бойынша Мемлекеттік сәулет-құрылыс бақылау органдарына объектінің техникалық сипаттамаларын, сәйкестік туралы декларацияны және құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың бекітілген жобаға сәйкестігі туралы қорытындыларды қоса бере отырып, объектіні пайдалануға қабылдаудың бекітілген актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдар көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні өткенге дейін тапсырыс берушінің құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларында айқындалған рәсімдерді сақтауына салыстырып тексеруді жүргізеді және және мемлекеттік қала құрылысы кадастрының ақпараттық жүйесі арқылы пайдалануға қабылдау актісінің есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстыру қорытындысы бойынша құрылыс объектісі құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларының талаптарына сәйкес келмеген жағдайда көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні ішінде бұл туралы Мемлекеттік сәулет-құрылыс бақылау органдары мен тіркеуші органға жазбаша хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкессіздік болмаған жағдайда көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні ішінде тіркеуші органға жазбаша хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сәулет-құрылыс бақылау органдары көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні өткенге дейін Тапсырыс берушінің Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген нормалар мен талаптарды сақтауы тұрғысынан салыстырып тексеруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар анықталған кезде көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні ішінде бұл туралы тіркеуші органға жазбаша хабарлайды және Қазақстан Республикасының заңнамасына сәйкес жауапкершілік шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар болмаған жағдайда көрсетілетін қызметті берушіден құжаттарды алған сәттен бастап бір жұмыс күні ішінде бұл туралы тіркеуші органға жазбаша хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік көрсетілетін қызметті тоқтата тұру бір айдан аспайтын мерзімге мынадай негіздер бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотқа берілген талап-арыздар мен өзге де өтініштер (шағымдар) негізінде соттың қаулысы (ұйғарымы) бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прокурорлық қадағалау актілеріне сәйкес заңның бұзылуы жойылғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қылмыстық жолмен алынған кiрiстердi заңдастыруға (жылыстатуға) және терроризмдi қаржыландыруға қарсы iс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер қажетті құжаттардың болмауы тіркеуге құжаттарды қабылдаудан бас тарту үшін негіздер болып табылмаса, өтініш берушінің осы Заңның 21-бабына сәйкес мемлекеттік тіркеу үшін қажетті құжаттарды ұсынуы үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органдардан, егер көрсетілген мән-жайлар құжаттарды тіркеуге қабылдаудан бас тарту үшін негіздер болып табылмаса, осындай органдардан шығатын құжаттарда ақпараттың болмауына немесе осы құжаттарда белгілі бір қарама-қайшылықтардың болуына байланысты түсініктемелер алу немесе қажетті ақпаратты талап ету үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құқық белгілейтін құжаттардың негізінде белгіленетін тіркеу объектісінің және өтініште көрсетілген тіркеу объектісінің сәйкессіздігі кезінде олардың арасындағы қайшылықтарды жою үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін ақы толық төленбеген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) егер құқық белгілейтін құжаттың электрондық көшірмесі жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне келіп түскен сәттен бастап үш жұмыс күні ішінде жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін ақы төлеу туралы немесе адамды төлемнен босату туралы растау келіп түспесе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық тіркеу осы тармақтың 4) және 6) тармақшаларында көрсетілген негіздерінде тоқтатылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуді тоқтата тұру кезінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға тоқтата тұрудың себептері мен мерзімдерін, құжаттың күні мен тіркеу нөмірін көрсете отырып хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеуді тоқтата тұру туралы шешімді көрсетілетін қызметті беруші мемлекеттік тіркеуге құжаттарды қабылдаған кезден бастап құжат берілген кезге дейін, бірақ мемлекеттік тіркеу мерзімінің өтуінен кешіктірмей қабылдауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тіркеуді тоқтата тұру үшін негіз болған мән-жайлар бір ай ішінде жойылмаса, көрсетілетін қызметті берушінің қызметкері тоқтата тұру мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын көрсетілетін қызметті алушыны кондоминиум объектісін мемлекеттік тіркеуден бас тарту, сондай-ақ көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны туралы алдын ала шешім жөнінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызмет көрсету туралы шешім қабылдайды немесе дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Тізбенің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны жөнінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметті көрсету нәтижесі жүргізілген тіркеу туралы белгісі бар құжатты беру, көрсетілетін қызметті берушінің басшысы қол қоятын, Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық тіркеу жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін ақының төленгені немесе ақы төлеуден босатылғаны туралы растау келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
-[...71 lines deleted...]
-      Көрсетілетін қызметті беруші арқылы құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
+      Әділет министрлігі Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтінішті қабылдауды және мемлекеттік қызметті көрсету нәтижесін беруді жүзеге асыратын ұйымдарға көрсетілетін қызметті берушіге және бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      6. Нотариус электрондық тіркеу кезінде көрсетілетін қызметті алушыға бірыңғай нотариаттық ақпараттық жүйеде (бұдан әрі-БНАЖ) берілген құқық белгілейтін құжаттың бірегей нөмірі туралы және жылжымайтын мүлікке құқықтарды мемлекеттік тіркегені үшін төлем сомасы туралы ақпарат беріледі.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...374 lines deleted...]
-      Жүргізілген тіркеу не мемлекеттік тіркеуден бас тарту немесе тоқтата тұру туралы электрондық хабарлама құқықтық кадастрдан көрсетілетін қызметті алушының "электрондық үкімет" веб-порталындағы "жеке кабинетіне" және қаржы ұйымының ақпараттық жүйесіне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарауды жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметті мемлекеттік реттеуді және бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...187 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
-[...285 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 13.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 795</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...399 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3868,50 +4642,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Егер тіркеуге арналған өтініште сатып алынатын немесе сатылатын активтердің жиынтық баланстық құны Қазақстан Республикасының монополияға қарсы заңнамасында белгіленген мөлшерден асып кеткендігі туралы мәліметтер болса, онда өтініш беруші монополияға қарсы органның алдын ала жазбаша келісімін ұсынады. Заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелерде қамтылған мәліметтерді пайдалануға келісемін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _______________ ________(қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4819,50 +5709,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
               (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4967,68 +5973,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="22"/>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүлікке құқықтарды (ауыртпалықтарды) мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8381,50 +9387,148 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -8751,68 +9855,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9054,55 +10158,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9428,31 +10532,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>