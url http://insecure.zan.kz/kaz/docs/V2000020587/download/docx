--- v0 (2025-10-16)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df0eb3f" w14:textId="df0eb3f">
+    <w:p w14:paraId="9e62770" w14:textId="9e62770">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2020 жылғы 29 сәуірдегі № 251 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 6 мамырда № 20587 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -894,1246 +966,1984 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттiк қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттiк қызметті көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидалар жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңы, ауданішілік, ауданаралық (қалааралық, облысішілік) тұрақты тасымалдау маршруттарына қызмет көрсету құқығына куәлік алған және тасымалдаушылар мен тиісті жергілікті атқарушы органдар арасындағы жасалатын жолаушылар мен багажды автомобильмен тұрақты тасымалдауды ұйымдастыру шарттарын жасаған жеке және заңды тұлғаларға қолданылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      3. Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қозғалыс кестесі - жолаушылар мен багажды автомобильмен тұрақты тасымалдау маршрутының әрбір аялдама пункті бойынша автобустардың, шағын автобустардың, троллейбустардың қозғалыс орны мен уақыты туралы мәліметтерді қамтитын құжат (кесте, графикалық бейне);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      1) қозғалыс кестесі - жолаушылар мен багажды автомобильмен тұрақты тасымалдау маршрутының әрбір аялдама пункті бойынша автобустардың, шағын автобустардың, троллейбустардың қозғалыс орны мен уақыты туралы мәліметтерді қамтитын құжат (кесте, графикалық бейне);</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маршрут - белгілі бір бастапқы, аралық және соңғы аялдама пункттері арасында автобустың, шағын автобустың, троллейбустың белгіленген жүру жолы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) маршрут - белгілі бір бастапқы, аралық және соңғы аялдама пункттері арасында автобустың, шағын автобустың, троллейбустың белгіленген жүру жолы.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызметті көрсету) аудандардың, облыстық маңызы бар қалалардың, облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4. "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызметті көрсету (бұдан әрі – мемлекеттік қызметті көрсету) аудандардың, облыстық маңызы бар қалалардың, облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Көлік министрінің 28.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні "цифрлық үкіметтің" шлюзі арқылы "Е-лицензиялау" мемлекеттік дерекқоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші өтініш ЕЛ МДҚ келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда көрсетілетін қызметті алушының ЕЛ МДҚ "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      5. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанындағы жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерін бекітуге арналған өтінішті (бұдан әрі – өтініш) және осы Қағидаларға 2-қосымшаға сәйкес "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) көзделген тізбе бойынша құжаттар топтамасын жолдайды.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың алтыншы абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 08.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құжаттарды қарау және мемлекеттік қызмет көрсету нәтижесін беру мерзімі олар келіп түскен күннен бастап 4 (төрт) жұмыс күн құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 08.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Көрсетілетін қызметті алушыдан Тізбенің 9-тармағында көзделген тізбеге сәйкес өтініш және құжаттар топтамасы келіп түскен кезде көрсетілетін қызметті беруші кеңсесінің орындаушысы осы өтінішті және құжаттар топтамасын қарау үшін көрсетілетін қызметті берушінің басшысына не оның міндетін атқаратын адамға жібереді, ол көрсетілетін қызметті берушінің орындаушысын басшының жетекшілік ететін орынбасары және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесінің басшысы арқылы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 9-тармағында көзделген тізбеге сәйкес ұсынылған құжаттар топтамасының толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 7-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың </w:t>
-[...73 lines deleted...]
-      Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+      8. Көрсетілетін қызметті алушы Тізбенің 9-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған кезде, көрсетілетін қызметті берушінің орындаушысы 3 (үш) жұмыс күні ішінде осы құжаттар топтамасының осы Қағидалардың және Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы № 349 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11550 болып тіркелген) Автомобиль көлігімен жолаушылар мен багажды тасымалдау қағидаларының (бұдан әрі – Жолаушылар мен багажды тасымалдау қағидалары) талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбеде көзделген тізбеге сәйкес өтініш пен ұсынылған құжаттар топтамасының осы Қағидалардың және Жолаушылар мен багажды тасымалдау қағидаларының талаптарына сәйкестігін айқындау кезінде көрсетілетін қызметті берушінің орындаушысы Жолаушылар мен багажды тасымалдау қағидаларының 13-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уақыт бойынша қосарланған маршруттар автобустары арасындағы жоспарланған жүру интервалын құрайтын шартты қарайды және кенттер, ауылдар арасындағы аудан орталықтарымен және аудан орталықтары облыс орталығымен және облыстық маңызы бар өзге де жақын орналасқан қалалармен байланыс басымдылығын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбенің 9-тармағында көзделген тізбеге сәйкес ұсынылған құжаттар топтамасы осы Қағидалардың және Жолаушылар мен багажды тасымалдау қағидаларының талаптарына сәйкес келген кезде көрсетілетін қызметті берушінің орындаушысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерін бекіту туралы хабарламаны ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқарушыға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының не оның міндетін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Көлік министрінің 28.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-1. Тізбенің 10-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама жіберу тәсілімен мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызмет көрсету нәтижесінің жобасын көрсетілетін қызметті берушінің басшысына немесе оның міндетін атқарушыға басшының жетекшілік ететін орынбасарының және (немесе) көрсетілетін қызметті берушінің құрылымдық бөлімшесі басшысының келісімі бойынша жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың үшінші абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 8-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 08.04.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...550 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Қазақстан Республикасының Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Автомобиль көлігі саласындағы уәкілетті орган заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын жергілікті атқарушы органдарға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-1-тармақпен толықтырылды – ҚР Көлік министрінің 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2159,51 +2969,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2263,51 +3073,105 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2317,71 +3181,125 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.04.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3336,104 +4254,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерiн бекiту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 28.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3448,153 +4366,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аудандардың, облыстық маңызы бар қалалардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
+Аудандардың, облыстық маңызы бар қалалардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3627,87 +4515,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал арқылы.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3740,87 +4628,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арнасы) және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 (төрт) жұмыс күні</w:t>
+"Е-лицензиялау "Мемлекеттік деректер қоры" порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3853,87 +4741,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+4 (төрт) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3966,123 +4854,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті көрсету нысаны және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерін бекіту туралы хабарлама, не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының ЭЦҚ қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4115,87 +4967,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі және оның және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттарын және қозғалыс кестелерін бекіту туралы хабарлама, не мемлекеттік қызметті көрсетуден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысы немесе оның міндетін атқарушының ЭЦҚ қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4228,105 +5116,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...17 lines deleted...]
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4359,141 +5229,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш;</w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттар схемасы;</w:t>
+Жергілікті атқарушы органдар үшін жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттары бойынша қозғалыс кестесі.</w:t>
+Астана қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 7.30-дан 17.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкіметтің" шлюзі арқылы алады.</w:t>
+Алматы қаласы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.30-дан 18.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 13.30-ға дейін түскі үзіліспен сағат 8.30-дан 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облысы - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.30-дан 14.00-ге дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы-Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 12.00 - ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4526,123 +5468,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш және Тізбеде көзделген тізбеге сәйкес құжаттар топтамасының осы Қағидалардың және Жолаушылар мен багажды тасымалдау қағидалары талаптарына сәйкес келмеуі;</w:t>
+2) жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттар схемасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+3) жолаушылар мен багажды автомобильмен қалалық (ауылдық), қала маңындағы және ауданішілік тұрақты тасымалдау маршруттары бойынша қозғалыс кестесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4675,51 +5635,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш және Тізбеде көзделген тізбеге сәйкес құжаттар топтамасының осы Қағидалардың және Жолаушылар мен багажды тасымалдау қағидалары талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5848,68 +6957,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден бас тарту туралы №____ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-қосымшамен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 08.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6570,55 +7679,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>