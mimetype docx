--- v0 (2025-12-31)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5be0689" w14:textId="5be0689">
+    <w:p w14:paraId="787ea98" w14:textId="787ea98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,53 +124,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -616,127 +620,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткеннен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индустрия және инфрақұрылымдық даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1588,120 +1604,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру"мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес (бұдан әрі – Заң) әзірленген және жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2234,75 +2250,208 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7. Заңды немесе жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) мынадай құжаттарды жолдайды жолдайды:</w:t>
+        <w:t xml:space="preserve">7. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z139" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензия алу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z140" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2317,132 +2466,222 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z141" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) тармақшаның үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="37"/>
+      жарылғыш және пиротехникалық (азаматтық) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестікті растайтын мәліметтер нысаны мен құжаттар тізбесі Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 9 желтоқсандағы № 843 бұйрығымен бекітілген (НҚА мемлекеттік тіркеу тізілімінде № 14742 болып тіркелген) (бұдан әрі – біліктілік талаптары);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензияға қосымша алу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z144" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2457,92 +2696,86 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z145" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біліктілік талаптарына толтырылған мәліметтер нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z146" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензияны және (немесе) лицензияға қосымшаның қайта ресімдеу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z147" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2557,112 +2790,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік ақпараттық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="44"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) тармақшаның үшінші, төртінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z151" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2677,313 +3002,378 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z152" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) тармақшаның үшінші, төртінші, бесінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="50"/>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету жалпы мерзімі келесіні құрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z157" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензия және (немесе) лицензияға қосымшаны алу кезінде - 10 (он) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z158" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 3 (үш) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z159" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+        <w:t xml:space="preserve">
+      3) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 10 (он) жұмыс күні.  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="54"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3020,90 +3410,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z43" w:id="56"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензияны және (немесе) лицензияға қосымшаны беру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және дәйектілігін тексереді және ұсынылған құжаттардың толық болмау және (немесе) дәйексіздік фактісі белгіленген жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3232,126 +3622,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жарылғыш және пиротехникалық (азаматтық пиротехникалық заттарды қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензияны және (немесе) лицензияға қосымшаны, немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8 –қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="57"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайта ресімделген лицензияны және (немесе) лицензияға қосымшаны беру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және дәйектілігін тексереді және ұсынылған құжаттардың толық болмау және (немесе) дәйексіздік фактісі белгіленген жағдайда осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылған құжаттардың мәліметтері толық және шынайы болған жағдайда 1 (бір) жұмыс күні ішінде осы Қағидаларға 6 және (немесе) 7-қосымшаларға сәйкес нысан бойынша жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензияны және (немесе) лицензияға қосымшаны ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="58"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда қайта ресімделген лицензияны және (немесе) лицензияға қосымшаны беру кезінде беру осы Қағидалардың 9-тармағының 1) тармақшасына сәйкес тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін, сондай-ақ лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіздер "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3388,50 +3778,186 @@
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарымен бекітілген мемлекеттік қызмет көрсетуден бас тартуға негіз осы Қағидарларға 5-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжат туралы, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, "электрондық үкіметтің" төлем шлюзі арқылы төлемдер туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3484,90 +4010,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="59"/>
+    <w:bookmarkStart w:name="z122" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3622,128 +4148,486 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="60"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="61"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z48" w:id="62"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12 тармақтың бірінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12 тармақтың екінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3798,88 +4682,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="63"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z50" w:id="64"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3952,90 +4836,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="65"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4072,130 +4956,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="66"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z120" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z121" w:id="68"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z121" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4232,136 +5116,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="69"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5264,50 +6276,196 @@
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6192,50 +7350,196 @@
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7378,50 +8682,196 @@
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8526,50 +9976,196 @@
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8810,925 +10406,946 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="475"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10155"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны және (немесе) лицензияға қосымшаны беру кезінде - 10 (он) жұмыс күні;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 3 (үш) жұмыс күні;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша, қайта ресімделген лицензия және (немесе) лицензияға қосымша беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызметтің осы түрімен айналысу құқығына лицензия беру кезінде - 22 айлық есептік көрсеткіш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдегені үшін - лицензия беру кезіндегі мөлшерлеменің 10% (пайызын) құрайды.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9765,739 +11382,839 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодекске</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия алу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 1 және 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 9 желтоқсандағы № 843 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14742 болып тіркелген) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына (бұдан әрі - біліктілік талаптары) мәліметтер нысаны;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 1 және 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 біліктілік талаптарына мәліметтер нысаны;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 3 және 4-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік ақпараттық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 3 және 4-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік ақпараттық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 біліктілік талаптарына мәліметтер нысаны.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензиялық алым енгізілмеген;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келмейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) көрсетілетін қызметті беруші келісуші аумақтық департаменттен көрсетілетін қызметті алушының лицензиялау кезінде қойылатын біліктілік талаптарына сәйкес еместігі туралы жауап алды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) сот орындаушысының ұсынымы негізінде сот көрсетілетін қызметті алушы – борышкерге лицензия беруге уақытша тыйым салған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10155" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызмет көрсетушінің интернет-ресурсында;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.egov.kz. порталында.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -10837,806 +12554,706 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2131"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1600200" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЛИЦЕНЗИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берiлген күнi: […] жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7564" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11651,2553 +13268,2283 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7564" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес – сәйкестендіру нөмірі/жеке тұлғаның толық тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айналысуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес лицензияланатын қызмет түрінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерекше шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (иеліктен шығарылатындығы, рұқсаттың класы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лицензиардың толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшы (уәкiлеттi тұлға)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегi, аты, әкесiнiң аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алғашқы берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияның қолданылу кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -14483,53 +15830,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -14583,477 +15934,419 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1470"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="213"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1600200" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15079,146 +16372,125 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15244,146 +16516,125 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15409,269 +16660,227 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15726,2417 +16935,2164 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес лицензияланатын қызметтің кіші түрінің атауы")</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="10480" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес - сәйкестендіру нөмірі болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі/жеке тұлғаның толық тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндiрiстік база</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (орналасқан жерi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияның қолданылуының ерекше шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 36-бабына сәйкес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лицензияға қосымшаны берген органның толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшы (уәкiлеттi тұлға)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегi, аты, әкесiнiң аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымшаның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданылу мерзiмi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымшаның берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -18500,913 +19456,806 @@
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1488"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4180"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Реквизиты государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні: [Берілген күні]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жеке немесе заңды тұлғаның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі: [Құжаттың нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
@@ -19426,191 +20275,201 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                             ДӘЛЕЛДІ БАС ТАРТУ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы], Сіздің [Өтініш күні] жылғы № [Өтініштің нөмірі] өтінішіңізді қарап, мынаны хабарлайды:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Бас тартудың негізі]</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5404"/>
-              <w:gridCol w:w="6896"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5404" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
        [Қол қоюшының лауазымы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6896" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
                [Тегі, аты, әкесінің аты</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
            (болған жағдайда), электрондық</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
                цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -19629,68 +20488,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19799,248 +20651,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 27 сәуірдегі № 234</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z66" w:id="71"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z67" w:id="72"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес (бұдан әрі – Заң) әзірленген және жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидалардың күші жарылғыш заттар мен олардың негізіндегі бұйымдарға өнеркәсіптік мақсаттарда пайдалану үшін қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z69" w:id="74"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың күші қорғаныс және азаматтық өнімге жататын жарылғыш заттар мен олардың негізіндегі бұйымдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z70" w:id="75"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20059,70 +20911,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20151,110 +21003,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="77"/>
+    <w:bookmarkStart w:name="z125" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсат - лицензиялау немесе рұқсат беру рәсімі арқылы рұқсат беру органдары жүзеге асыратын қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға жеке немесе заңды тұлғаның құқығын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z126" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылғыш зат - конденсацияланған химиялық зат немесе сыртқы әсерлердің әсерінен белгілі бір жағдайларда жылу мен газ тәрізді өнімдердің көп мөлшерін бөле отырып, тез өздігінен таралатын химиялық айналуға (жарылысқа) қабілетті осындай заттардың қоспасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z127" w:id="79"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z127" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жарылғыш заттың негізіндегі бұйым - қабықшаға немесе онсыз жасалған, өздігінен немесе басқа да жарылғыш заттармен бірге дайындалған күйінде пайдалануға арналған соңғы мөлшердегі жарылғыш заттың жинақы салмағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20273,360 +21125,484 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="80"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z73" w:id="81"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. Заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы келесі құжаттарды жолдайды:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="82"/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z162" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құрамында өкілдер, дайындаушының, әзірлеушінің, сынақтар жүргізілетін ұйымның, аттестатталған (сараптама) ұйымның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның өкілдері бар комиссия жүргізген тәжірибелік партияның бақылау және қабылдау сынақтары актісінің электрондық көшірмесі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="84"/>
+      2) дайындаушының, әзірлеушінің, сынақтар жүргізілетін ұйымның, аттестатталған (сараптама) ұйымның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның өкілдері бар комиссия жүргізген тәжірибелік партияның бақылау және қабылдау сынақтары актісінің электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестатталған ұйымның жарылғыш заттар мен олардың негізінде жасалған бұйымдардың сәйкестігі туралы сараптамалық қорытындысының электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z164" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сараптамалық қорытынды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды қамтуға тиіс, сондай-ақ оларды дайындауға және қолдануға арналған техникалық құжаттамада белгіленген талаптарға, оның ішінде өнеркәсіптік қауіпсіздік талаптарына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z165" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="87"/>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсету жалпы мерзімі 5 (бес) жұмыс күнін құрайды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="88"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20663,70 +21639,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар толық болған жағдайда 3 (үш) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20738,129 +21714,311 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсатты не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңдарымен бекітілген мемлекеттік қызмет көрсетуден бас тартуға негіз осы Қағидарларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарымен бекітілген мемлекеттік қызмет көрсетуден бас тартуға негіз осы Қағидарларға 2-қосымшада көрсетілген.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="90"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-тармақтың төртінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20915,128 +22073,476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="91"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="92"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z78" w:id="93"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11 тармақтың бірінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11 тармақтың екінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21091,88 +22597,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z80" w:id="95"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21245,90 +22751,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21365,90 +22871,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21521,136 +23027,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="98"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -22766,50 +24400,204 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда), электрондық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -22948,855 +24736,856 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="536"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9882"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23804,558 +25593,598 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті тұтынушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодекске</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) құрамында өкілдер, дайындаушының, әзірлеушінің, сынақтар жүргізілетін ұйымның, аттестатталған (сараптама) ұйымның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның өкілдері бар комиссия жүргізген тәжірибелік партияның бақылау және қабылдау сынақтары актісінің электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестатталған ұйымның жарылғыш заттар мен олардың негізінде жасалған бұйымдардың сәйкестігі туралы сараптамалық қорытындысының электрондық көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сараптамалық қорытынды осы Қағидаларға 3-қосымшада көзделген талаптарды қамтиды, сондай-ақ оларды дайындауға және қолдануға арналған техникалық құжаттамада белгіленген талаптарға, оның ішінде өнеркәсіптік қауіпсіздік талаптарына сәйкес келеды. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) көрсетілетін қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Кеден одағының "Жарылғыш заттар және олар негізіндегі өнімдердің қауіпсіздігі туралы" техникалық регламентімен, Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 343 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету қағидаларымен белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9882" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызмет көрсетушінің интернет-ресурсында;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.egov.kz. порталында.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -24475,88 +26304,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="99"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарылғыш заттар мен олардың негізінде жасалған бұйымдардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестатталған ұйымның сараптамалық қорытындысының мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z90" w:id="100"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жарылғыш заттар мен олардың негізінде жасалған бұйымдардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы сараптама қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сараптама қорытындысының атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24729,70 +26558,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сараптама кезінде пайдаланылған нормативтік құқықтық актілерді, техникалық және әдістемелік құжаттама тізбесін, өнеркәсіптік қауіпсіздік мәселелері бойынша мамандардың білімін тексеру хаттамасының көшірмелерін, жүргізілген бақылау және қабылдау сынақтардың актілерін, бақылау және қабылдау сынақтарының бағдарламалары мен әдістемеліктерін қамтитын қосымшаларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) зиянды және қауіпті өндірістік факторлардың өндірістік персоналға, халыққа, қоршаған ортаға әсер ету мүмкіндігі, олардың пайдалану процесіндегі, авария, оқыс оқиғалар жағдайындағы зақымдау әсерінің деңгейі туралы мәліметтерді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="101"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сараптамалық қорытынды өнеркәсіптік қауіпсіздік сараптамасын жүргізген күннен бастап бір жыл бойы қолданыста болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптамалық қорытындыға жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестацияланған ұйымының басшысы қол қояды, сараптама ұйымының мөрімен расталады, тігілген беттердің санын көрсете отырып тігіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -25031,1374 +26860,1283 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1626"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3582"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7199" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Реквизиты государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7199" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі: [Құжат нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Заңды тұлғаның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7199" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш нөмірі: [Нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Заңды тұлғаның деректемелері (мекенжайы, бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="7199" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні: [Күні]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7199" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3582" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
          Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                                           РҰҚСАТ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылғыш заттың немесе бұйымның атауы ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттардың (стандарттың) нөмірі_____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әзірлеуші:___________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дайындаушы (дайындаушылар):________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оны (оларды) мемлекеттік тіркеу туралы куәлік ___________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (№ және берілген күні, куәлік берген органның атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КО СЭҚ ТН коды______________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рұқсат беру үшін негіздеме ____________________________________</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
@@ -26751,322 +28489,332 @@
                     </w:rPr>
                     <w:t>
 […]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қолдану мақсаты, саласы және шарттары _____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша талаптар _________________________________________</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5404"/>
-              <w:gridCol w:w="6896"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5404" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
            [Қол қоюшының лауазымы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6896" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
           [Тегі, аты, әкесінің аты</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
      (болған жағдайда), электрондық</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
            цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2755900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -27290,806 +29038,720 @@
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1488"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4180"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Реквизиты государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні: [Берілген күні]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Заңды тұлғаның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="6726" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі: [Құжаттың нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6726" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4180" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
@@ -28109,191 +29771,201 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                                ДӘЛЕЛДІ БАС ТАРТУ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы], Сіздің [Өтініш күні] жылғы № [Өтініштің нөмірі] өтінішіңізді және [Сараптамалық қорытындының күні] жылғы № [Сараптамалық қорытындының нөмірі] [Сараптамалық қорытындыны берген ұйымның атауы] сараптамалық қорытындысын қарап, мынаны хабарлайды:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Бас тартудың негізі]</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5404"/>
-              <w:gridCol w:w="6896"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5404" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
          [Қол қоюшының лауазымы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6896" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
              [Тегі, аты, әкесінің аты</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
        (болған жағдайда), электрондық</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
              цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -28312,68 +29984,61 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28482,87 +30147,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 27 сәуірдегі № 234</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="102"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z96" w:id="103"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z97" w:id="104"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары (бұдан әрі - Қағидалар) "Азаматтық қорғау туралы" 2014 жылғы 11 сәуірдегі Қазақстан Республикасының Заңы 12-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28577,131 +30242,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес (бұдан әрі - Заң) әзірленіп жарылыс жұмыстарын жүргізуге рұқсат беру тәртібін және жарылыс жұмыстарын жүргізуге рұқсат беру мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z98" w:id="105"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың қолданысы жарылғыш заттар мен олардың негізіндегі бұйымдарға өнеркәсіптік мақсаттарда пайдалану үшін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z99" w:id="106"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың қолданысы қорғаныс және азаматтық өнімге жататын жарылғыш заттар мен олардың негізіндегі бұйымдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z100" w:id="107"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің аумақтық бөлімшесі (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z101" w:id="108"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28730,110 +30395,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсат - лицензиялау немесе рұқсат беру рәсімі арқылы рұқсат беру органдары жүзеге асыратын қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға жеке немесе заңды тұлғаның құқығын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z133" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылғыш зат - белгілі бір жағдайларда сыртқы әсерлердің әсерінен жылу мен газ тәрізді өнімдердің көп мөлшерін бөле отырып, тез өздігінен таралатын химиялық айналуға (жарылысқа) қабілетті конденсацияланған химиялық зат немесе осындай заттардың қоспасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z134" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жарылғыш зат негізіндегі бұйым - өздігінен немесе басқа жарылғыш заттармен бірге дайындалған түрде пайдалануға арналған қабықшаға немесе онсыз жасалған соңғы мөлшердегі жарылғыш заттың жинақы массасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28852,298 +30517,298 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="112"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z103" w:id="113"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Заңды тұлға (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "Электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі - портал) келесі құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z168" w:id="114"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z168" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z169" w:id="115"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z169" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарылыс жұмыстарын қауіпсіз орындау шарттарын, сынықтардың ұшу қашықтығын, соққы толқынының әсерін, жарылыс кезіндегі улы газдардың әсерін, сейсмикалық әсерін нақтылайтын есептері көрсетілген мәліметтері бар электрондық құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z170" w:id="116"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z170" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылыс жұмыстарын жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z171" w:id="117"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z171" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер бетінде жарылыс жұмыстарын жүргізу орны, қауіпті аймақ шекарасы, қауіпті аймақты күзету бекеттерін және оның шегіндегі тұрғын және өндірістік ғимараттарды, құрылыстарды, темір жолдарды, автомобиль жолдарын, арналарды, құбырларды, электр беру желілерін қою орындары көрсетілген жергілікті жердің жоспары бар электрондық құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z172" w:id="118"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z172" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерасты жағдайларында жарылыс жұмыстарын жүргізу орнын, қауіпті аймақтың шекарасын, қауіпті аймақты қорғау бекеттерін қою орнын көрсете отырып, тау-кен жұмыстарының жоспарын, сондай-ақ шахтаның (кеніштің, геологиялық барлау жұмыстары объектісінің) газ бен шаң бойынша қауіптілігі туралы мәліметтерді қамтитын электрондық құжат..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z173" w:id="119"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z173" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарылғыш материалдарды пайдалана отырып сейсмикалық барлау жұмыстарын жүргізу кезінде жұмыс профилдері мен қауіпті аймақты қорғау схемалары бар электрондық құжат ұсынылады..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z174" w:id="120"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z174" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z175" w:id="121"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z175" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету жалпы мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29162,108 +30827,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="122"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар түскен күні тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="123"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар толық болған жағдайда 3 (үш) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29334,128 +30999,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="124"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="125"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z108" w:id="126"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29510,282 +31175,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="127"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z110" w:id="128"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес өнеркәсіптік қауіпсіздік саласында басшылық ететін уәкілетті органның аймақтық бөлімшесі (бұдан әрі - уәкілетті орган) көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z111" w:id="129"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушының шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның көрсетілетін қызметті берушісімен - ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен - ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="130"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Уәкілетті органның көрсетілетін қызметті берушісінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z113" w:id="131"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z114" w:id="132"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="133"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілген мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30838,55 +32503,56 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9703"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30902,575 +32568,575 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік қызмет көрсетудің негізгі талаптарының тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесі (бұдан әрі - көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www. egov. kz, www. elіcense.kz веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық түрде (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31507,236 +33173,236 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшаларға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31744,146 +33410,150 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші - Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31891,579 +33561,663 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарылыс жұмыстарын қауіпсіз орындау шарттарын, кесектердің ұшуы бойынша қауіпсіз қашықтықтарды, соққы ауа толқынының әсерін, жарылыс кезінде улы газдардың әсерін, сейсмикалық әсерді нақтылайтын есептеулері көрсетілген мәліметтері бар электрондық құжат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жарылыс жұмыстарын жүргізу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер бетінде жарылыс жұмыстарын жүргізу орны, қауіпті аймақ шекарасы, қауіпті аймақты күзету бекеттерін және оның шегіндегі тұрғын және өндірістік ғимараттарды, құрылыстарды, темір жолдарды, автомобиль жолдарын, арналарды, құбырларды, электр беру желілерін қою орындары көрсетілген жергілікті жердің жоспары бар электрондық құжат ұсынылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер асты жағдайларында жарылыс жұмыстарын жүргізу орны, қауіпті аймақ шекарасы, қауіпті аймақты қорғау бекеттерін қою орны көрсетілген тау-кен жұмыстарының жоспары, сондай-ақ шахтаның (кеніштің, геологиялық барлау жұмыстары объектісінің) газ бен шаң бойынша қауіптілігі туралы мәліметтер бар электрондық құжат ұсынылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылғыш материалдарды пайдалана отырып сейсмикалық барлау жұмыстарын жүргізу кезінде жұмыс бейіндері мен қауіпті аймақты қорғау схемалары бар электрондық құжат ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағиданың 6-тармағында көрсетілген құжаттар толық түрде ұсынылмаған жағдайда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш беруші рұқсат алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) көрсетілетін қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 343 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету қағидаларымен белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9703" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызмет көрсетушінің интернет-ресурсы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www. egov. kz порталында.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8-800-080-7777.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер негізгі қызмет түрі лицензиялауға жатпайтын болса, онда жарылыс жұмыстарын жүргізуге рұқсат алу үшін 3-тармақта көрсетілген лицензияның болуы жеткілікті.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мұнай; газ; газ конденсаты және айдау ұңғымаларында атқылау-жару жұмыстары қызметінің кіші түрінің лицензиясына қосымша ұсыну - мұнай-химия өндірістерін жобалауға (технологиялық) және (немесе) пайдалануға, көмірсутектер саласындағы магистральдық газ құбырларын, мұнай құбырларын, мұнай өнімдері құбырларын пайдалануға арналған лицензия; жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия және оған мына кіші қызмет түрлерін қосымша ұсыну:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды өздерінің өндірістік мұқтаждары үшін сатып алу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды сақтау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Пайдалы қазбаларды өндіру үшін жарылыс жұмыстарын жүргізу - қызметтің кіші түріне арналған лицензияға қоса берілген тау-кен және химия өндірістерін пайдалану жөніндегі қызметті жүзеге асыруға лицензия және қызметтің кіші түрлеріне арналған лицензияға қоса берілген жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия және оған мына кіші қызмет түрлерін қосымша ұсыну:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды өздерінің өндірістік мұқтаждары үшін сатып алу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды сақтау.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Қызметтің кіші түрлеріне арналған лицензияға қоса беріле отырып, жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды өздерінің өндірістік мұқтаждары үшін сатып алу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -32634,2323 +34388,2048 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3405"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3137"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың және астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1790700" cy="1498600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі: [...]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖАРЫЛЫС ЖҰМЫСТАРЫН ЖҮРГІЗУГЕ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РҰҚСАТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [...]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның аумақтық бөлімшесінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кімге:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (жарылыс жұмыстары жүргізілетін жердің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мақсатында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылыс жұмыстарына басшылық жасау жүктелді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты, әкесінің аты (бар болса), лауазымы, жарушының бірыңғай кітапшасының нөмірі, берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарылғыш материалдарды сақтау орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (атауы, орналасуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34998,562 +36477,493 @@
               <w:t>
 Осы рұқсаттың қолданылу мерзімі - берілген күнінен бастап 1 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының лауазымы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының ТАӘ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -35713,1063 +37123,932 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3405"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3137"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың, астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5852" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1790700" cy="1498600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан қ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5852" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г. Нур-Султан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі: […]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5852" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні: […] жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мекеме атауы, заңды мекен-жайы, БСН/ЖСН]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36785,542 +38064,491 @@
               <w:t>
 ДӘЛЕЛДІ БАС ТАРТУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың және астананың] бойынша департаменті" республикалық мемлекеттік мекемесі, Сіздің [Күні] жылғы № [Құжаттың кіріс нөмірі] хатыңызды қарап, мынаны хабарлайды:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Бас тартудың негізі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының лауазымы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5852" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының ТАӘ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5852" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3137" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -37351,55 +38579,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37725,31 +38953,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>