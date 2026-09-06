--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="787ea98" w14:textId="787ea98">
+    <w:p w14:paraId="423e240" w14:textId="423e240">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>