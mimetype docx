--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="423e240" w14:textId="423e240">
+    <w:p w14:paraId="0f01e70" w14:textId="0f01e70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2250,190 +2250,54 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
+        <w:t>7. Заңды немесе жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) мынадай құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...134 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензия алу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2470,180 +2334,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...128 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарылғыш және пиротехникалық (азаматтық) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыру үшін қойылатын біліктілік талаптарына сәйкестікті растайтын мәліметтер нысаны мен құжаттар тізбесі Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 9 желтоқсандағы № 843 бұйрығымен бекітілген (НҚА мемлекеттік тіркеу тізілімінде № 14742 болып тіркелген) (бұдан әрі – біліктілік талаптары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2794,180 +2540,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...128 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік цифрлық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3006,180 +2652,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...128 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік цифрлық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілік талаптарына мәліметтердің толтырылған нысаны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3293,51 +2857,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3778,266 +3362,150 @@
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарымен бекітілген мемлекеттік қызмет көрсетуден бас тартуға негіз осы Қағидарларға 5-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, "цифрлық үкіметтің" төлем шлюзі арқылы төлемдер туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жағдайлар </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>министрінің 13.04.2026</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4206,720 +3674,382 @@
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      12-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жағдайлар </w:t>
-[...59 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...484 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4956,130 +4086,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z120" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z120" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z121" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z121" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5116,264 +4246,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...126 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5436,722 +4438,777 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жарылғыш және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пиротехникалық (азаматтықты</w:t>
+              <w:t>пиротехникалық (азаматтық)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда) заттар мен оларды</w:t>
+              <w:t>заттар мен оларды қолдана</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолданылып жасалған</w:t>
+              <w:t>отырып жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйымдарды әзірлеу, өндіру,</w:t>
+              <w:t>әзірлеу, өндіру, сатып алу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу, өткізу, сақтау</w:t>
+              <w:t>өткізу, сақтау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі қызметті жүзеге</w:t>
+              <w:t>қызметті жүзеге асыруға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметін көрсету</w:t>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алу үшін заңды тұлғаның</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның </w:t>
-[...23 lines deleted...]
-      </w:pPr>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
-[...91 lines deleted...]
-      (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі)</w:t>
+      (лицензиардың толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден лицензияны және (немесе) лицензияға қосымшаны беруді сұраймын _______________________________________________________________________________ </w:t>
-[...143 lines deleted...]
-      (шоттың нөмірі, банктің атауы және орналасқан жері)</w:t>
+      жері, бизнес-сәйкестендіру нөмірі, заңды тұлғада бизнес-сәйкестендіру  нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
-[...53 lines deleted...]
-      ______ парақта қоса беріліп отыр.</w:t>
+      сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің) толық атауын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсету) жүзеге асыруға лицензия және (немесе) лицензияға қосымша беруіңізді   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошта индексі, ел (шетелдік заңды тұлға үшін), облыс, қала, аудан, елді мекен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше атауы, үйдің/ғимараттың нөмірі (стационарлық үй-жай)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе әрекеттерді (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жай)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез-келген ақпаратты жіберуге болатындығы;</w:t>
-[...71 lines deleted...]
-      Осымен мен ұсынатын (толтырған) ақпараттың анықтығы үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болатынымды растаймын.</w:t>
+      көрсетілген барлық деректер ресми байланыстар болып табылады және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот өтініш берушіге лицензияланатын қызмет түрімен және (немесе) кіші түрімен айналысуға тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық қоса берілген құжаттар шындыққа сәйкес келеді және жарамды болып табылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде заңмен қорғалатын құпияны құрайтын, цифрлық жүйелердегі қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен мен ұсынатын (толтырылған) ақпараттың дұрыстығы үшін Қазақстан Республикасының заңнамасына сәйкес жауапты екенімді растаймын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6189,267 +5246,351 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басшы</w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-              <w:t>цифрлық қолтаңбасы</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі, Аты, Әкесінің аты (бар болса), электрондық цифрлық қолтаңба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Толтырылған күні: 20__ жылғы "__" __________</w:t>
+      Толтыру күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6512,51 +5653,155 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жарылғыш және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пиротехникалық (азаматтықты</w:t>
+              <w:t>пиротехникалық (азаматтық)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заттар мен оларды қолдана</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып жасалған бұйымдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлеу, өндіру, сатып алу,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу, сақтау жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті жүзеге асыруға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензия беру" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6577,655 +5822,702 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда) заттар мен оларды</w:t>
-[...167 lines deleted...]
-              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның ӨТІНІШІ</w:t>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны  алуға арналған жеке тұлғаның  ӨТІНІШ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...35 lines deleted...]
-      (лицензиардың толық атауы)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...17 lines deleted...]
-      (жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+       (лицензиардың толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден лицензияны және (немесе) лицензияға қосымшаны беруді сұраймын </w:t>
-[...17 lines deleted...]
-      __________________________________________________________________________</w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден лицензияны және (немесе) лицензияға қосымшаны беруді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қызметтiң түрi және (немесе) қызметтің кіші түрінің (-лері) толық атауы көрсетiлсiн) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат нөмірі) </w:t>
-[...71 lines deleted...]
-      Банктік шоты ______________________________________________________________</w:t>
+      Жеке тұлғаның тұрғылықты мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шоттың нөмірі, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, елі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жай) нөмірі) ______ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы _______________________________________________________________________________ </w:t>
-[...107 lines deleted...]
-      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
+      оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7263,267 +6555,351 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке тұлға</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>цифрлық қолтаңбасы</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі, аты, әкесінің аты (болған жағдайда), электрондық цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -7586,155 +6962,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жарылғыш және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пиротехникалық (азаматтықты</w:t>
+              <w:t>пиротехникалық (азаматтық)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда) заттар мен оларды</w:t>
+              <w:t>заттар мен оларды қолдана</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолданылып жасалған</w:t>
+              <w:t>отырып жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйымдарды әзірлеу, өндіру,</w:t>
+              <w:t>әзірлеу, өндіру, сатып алу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу, өткізу, сақтау</w:t>
+              <w:t>өткізу, сақтау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі қызметті жүзеге</w:t>
+              <w:t>қызметті жүзеге асыруға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметін көрсету</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7787,777 +7150,1237 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған заңды тұлғаның ӨТІНІШІ</w:t>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған заңды тұлғаның</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-      __________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі)</w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________жүзеге асыруға </w:t>
-[...53 lines deleted...]
-      (лицензияны және (немесе) лицензияға қосымшаның(лардың) нөмірі(лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны(ларды) берген лицензиардың атауы)</w:t>
+      бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға  (қызметтiң түрi және (немесе) қызметтің кіші түр(-лері)інің толық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы көрсетiлсiн)  20__ жылғы "____" ______ № ___ берілген лицензияны және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) лицензияға қосымшаны мынадай негіз (дер) бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заңды тұлға-лицензиат "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      (лицензияны және (немесе) лицензияға қосымшаның(лардың) нөмірі(лері), берілген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      күні,  лицензияны және (немесе) лицензияға қосымшаны(ларды) берген лицензиардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлға-лицензиат "Рұқсаттар және хабарламалар туралы" Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тәртіпке сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірігу _________________________________________________________________</w:t>
-[...107 lines deleted...]
-      3) заңды тұлға-лицензиаттың орналасқан жерінің өзгеруі ______________________</w:t>
+      бірігу _______________________________________________________ қайта құру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________  қосылу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________  бөліп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығару_____________________________________________________ бөліну</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ жолымен қайта ұйымдастырылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға-лицензиат атауының өзгеруі____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлға-лицензиаттың орналасқан жерінің өзгеруі ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер лицензияның иеліктен шығарылатындығы Заңға 1-қосымшада көзделген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) егер лицензияның иеліктен шығарылатындығы Заңға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда, үшінші тұлғалардың пайдасына объектімен бірге "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны иеліктен шығаруы __________________________________________________</w:t>
+      жағдайларда, үшінші тұлғалардың пайдасына объектімен бірге "объектілерге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгеруі </w:t>
-[...89 lines deleted...]
-      Заңды тұлғаның мекенжайы _________________________________________________ (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі)</w:t>
+      берілетін рұқсаттар" класы бойынша берілген лицензияны иеліктен шығаруы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты  көшірілмей </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның орналасқан жерінің мекенжайы өзгеруі______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайларда ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызмет түрінің атауының өзгеруі  _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметтің кіші түрінің атауының өзгеруі  ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңды тұлғаның мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -шетелдік заңды тұлға филиалының немесе өкілдігінің   бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефондары ______________________________________________________________</w:t>
-[...17 lines deleted...]
-      Факс _____________________________________________________________________</w:t>
+      Телефондары ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шоттың нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, елі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жайлар) нөмірі)  ______ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктік шоты ______________________________________________________________ </w:t>
-[...17 lines deleted...]
-      (шоттың нөмірі, банктің атауы және орналасқан жері)</w:t>
+      оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы ______________________________________________________________________ </w:t>
-[...125 lines deleted...]
-      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8593,269 +8416,483 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басшы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Тегі, аты, әкесінің аты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда), электрондық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -8918,155 +8955,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жарылғыш және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пиротехникалық (азаматтықты</w:t>
+              <w:t>пиротехникалық (азаматтық)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда) заттар мен оларды</w:t>
+              <w:t>заттар мен оларды қолдана</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолданылып жасалған</w:t>
+              <w:t>отырып жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйымдарды әзірлеу, өндіру,</w:t>
+              <w:t>әзірлеу, өндіру, сатып алу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу, өткізу, сақтау</w:t>
+              <w:t>өткізу, сақтау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі қызметті жүзеге</w:t>
+              <w:t>қызметті жүзеге асыруға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметін көрсету</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9119,631 +9143,913 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның ӨТІНІШІ</w:t>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...71 lines deleted...]
-      _____________________________________________________________жүзеге асыруға</w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)  __________________________________________________жүзеге асыруға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қызметтiң түрi және (немесе) қызметтің кіші түр(-лері)інің толық атауы көрсетiлсiн)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ жылғы "____" ______ № ___ берілген лицензияны және (немесе) лицензияға қосымшаны мынадай негіз (дер) бойынша: __________________________________________</w:t>
-[...17 lines deleted...]
-      (лицензияны және (немесе) лицензияға қосымшаның(лардың) нөмірі(лері), берілген күні, лицензияны және (немесе) лицензияға қосымшаны(ларды) берген лицензиардың атауы)</w:t>
+      20__ жылғы "__" _____ № ___ берілген лицензияны және (немесе) лицензияға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымшаны мынадай негіз (дер) бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияны және (немесе) лицензияға қосымшаның(лардың) нөмірі(лері), берілген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жеке тұлға-лицензиаттың аты, тегі, әкесінің атының (бар болған жағдайда) өзгеруі </w:t>
-[...17 lines deleted...]
-      __________________________________________________________________________</w:t>
+      күні, лицензияны және (немесе) лицензияға қосымшаны(ларды) берген лицензиардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға-лицензиаттың аты, тегі, әкесінің атының (бар болған жағдайда) өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке кәсіпкер-лицензиатты қайта тіркеу, оның атауының өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке кәсіпкер-лицензиатты қайта тіркеу, оның заңды мекенжайының өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер лицензияның иеліктен шығарылатындығы "Рұқсаттар және хабарламалар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жеке кәсіпкер-лицензиатты қайта тіркеу, оның атауының өзгеруі </w:t>
-[...17 lines deleted...]
-      __________________________________________________________________________</w:t>
+      туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымшада көзделген жағдайларда,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) жеке кәсіпкер-лицензиатты қайта тіркеу, оның заңды мекенжайының өзгеруі </w:t>
-[...17 lines deleted...]
-      _________________________________________________________________________</w:t>
+      көрсетілетін қызметті алушы үшінші тұлғалардың пайдасына объектімен бірге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) егер лицензияның иеліктен шығарылатындығы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына </w:t>
-[...199 lines deleted...]
-      Банктік шоты _____________________________________________________________</w:t>
+      "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензияны иеліктен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығаруы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "объектілерге берілетін рұқсаттар" класы бойынша берілген лицензия үшін немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оның орналасқан жерінің мекенжайы өзгеруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайларда __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызмет түрінің атауының өзгеруі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметтің кіші түрінің атауының өзгеруі ______ қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шоттың нөмірі, банктің атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      (пошталық индексі, елі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жай) нөмірі)</w:t>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, елі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жай) нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ парақта қоса беріліп отыр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9753,105 +10059,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
-[...53 lines deleted...]
-      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектеулі дербес деректерді пайдалануға келісетіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9889,268 +10303,338 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>цифрлық қолтаңбасы</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлға ___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі, аты, әкесінің аты (болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрондық цифрлық қолтаңбасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...89 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -10199,242 +10683,274 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Жарылғыш және </w:t>
+              <w:t xml:space="preserve"> "Жарылғыш және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пиротехникалық (азаматтықты</w:t>
+              <w:t>пиротехникалық (азаматтық)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда) заттар мен олар</w:t>
+              <w:t>заттар мен оларды қолдана</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолданылып жасалған</w:t>
+              <w:t>отырып жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйымдарды әзірлеу, өндіру,</w:t>
+              <w:t>әзірлеу, өндіру, сатып алу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу, өткізу, сақтау</w:t>
+              <w:t>өткізу, сақтау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі қызметті жүзеге</w:t>
+              <w:t>қызметті жүзеге асыруға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>лицензия беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттiк қызметті</w:t>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10450,51 +10966,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен оларды қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10563,51 +11089,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі –Комитет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10640,87 +11166,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
+1) Лицензияны және (немесе) лицензияға қосымшаны беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10752,124 +11314,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны беру кезінде - 10 (он) жұмыс күні;</w:t>
-[...35 lines deleted...]
-3) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 10 (он) жұмыс күні.</w:t>
+www.egov.kz, www.elicense.kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10902,87 +11428,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны беру кезінде - 10 (он) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 3 (үш) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде - 10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11014,88 +11576,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша, қайта ресімделген лицензия және (немесе) лицензияға қосымша беру немесе дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11128,141 +11690,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызметтің осы түрімен айналысу құқығына лицензия беру кезінде - 22 айлық есептік көрсеткіш;</w:t>
-[...53 lines deleted...]
-Төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+Жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша, қайта ресімделген лицензия және (немесе) лицензияға қосымша беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11295,127 +11803,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ 1) қызметтің осы түрімен айналысу құқығына лицензия беру кезінде - 22 айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдегені үшін - лицензия беру кезіндегі мөлшерлеменің 10% (пайызын) құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Төлем "цифрлық үкіметтің" төлем шлюзі (бұдан әрі - ЦҮТШ) арқылы жүзеге асырылуы мүмкін. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11448,395 +11970,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензия алу үшін:</w:t>
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 1 және 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
-[...289 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11869,195 +12101,395 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+1) лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
+осы Қағидаларға 1 және 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) лицензиялық алым енгізілмеген;</w:t>
+ЦҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін бюджетке лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 9 желтоқсандағы № 843 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14742 болып тіркелген) жарылғыш және пиротехникалық (азаматтықты қоспағанда) заттар мен олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сатып алу, өткізу, сақтау жөніндегі қызметті жүзеге асыру үшін қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - біліктілік талаптары) мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келмейді;</w:t>
+2) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті беруші келісуші аумақтық департаменттен көрсетілетін қызметті алушының лицензиялау кезінде қойылатын біліктілік талаптарына сәйкес еместігі туралы жауап алды;</w:t>
+осы Қағидаларға 1 және 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+біліктілік талаптарына мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) сот орындаушысының ұсынымы негізінде сот көрсетілетін қызметті алушы – борышкерге лицензия беруге уақытша тыйым салған.</w:t>
+3) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 3 және 4-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік цифрлық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушы бөлініп шығу немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 3 және 4-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦҮТШ арқылы төлеуді қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік цифрлық жүйелерде ақпараты бар құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілік талаптарына мәліметтер нысаны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12090,123 +12522,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) өтініш беруші лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті беруші келісуші аумақтық департаменттен көрсетілетін қызметті алушының лицензиялау кезінде қойылатын біліктілік талаптарына сәйкес еместігі туралы жауап алды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сот орындаушысының ұсынымы негізінде сот көрсетілетін қызметті алушы – борышкерге лицензия беруге уақытша тыйым салған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) www.egov.kz. порталында.</w:t>
+              <w:t xml:space="preserve">
+1) қызмет көрсетушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz. порталында. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -12653,51 +13306,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1600200" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15538,51 +16191,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -16033,51 +16686,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1600200" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19086,51 +19739,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -19547,51 +20200,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20465,51 +21118,51 @@
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2755900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20651,126 +21304,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 27 сәуірдегі № 234</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес (бұдан әрі – Заң) әзірленген және жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20789,110 +21442,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидалардың күші жарылғыш заттар мен олардың негізіндегі бұйымдарға өнеркәсіптік мақсаттарда пайдалану үшін қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың күші қорғаныс және азаматтық өнімге жататын жарылғыш заттар мен олардың негізіндегі бұйымдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20911,70 +21564,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21003,110 +21656,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="55"/>
+    <w:bookmarkStart w:name="z125" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсат - лицензиялау немесе рұқсат беру рәсімі арқылы рұқсат беру органдары жүзеге асыратын қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға жеке немесе заңды тұлғаның құқығын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z126" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z126" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылғыш зат - конденсацияланған химиялық зат немесе сыртқы әсерлердің әсерінен белгілі бір жағдайларда жылу мен газ тәрізді өнімдердің көп мөлшерін бөле отырып, тез өздігінен таралатын химиялық айналуға (жарылысқа) қабілетті осындай заттардың қоспасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z127" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z127" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жарылғыш заттың негізіндегі бұйым - қабықшаға немесе онсыз жасалған, өздігінен немесе басқа да жарылғыш заттармен бірге дайындалған күйінде пайдалануға арналған соңғы мөлшердегі жарылғыш заттың жинақы салмағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21125,234 +21778,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...138 lines deleted...]
-    </w:p>
+        <w:t>6. Заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы келесі құжаттарды жолдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21522,87 +22039,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21638,71 +22175,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар толық болған жағдайда 3 (үш) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21759,266 +22364,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      8-тармақтың төртінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+        <w:t xml:space="preserve">      8-1- тармақ алып тастау көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жағдайлар </w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>министрінің 13.04.2026</w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="62"/>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22073,768 +22666,494 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпарат жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12 -тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...578 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -22871,90 +23190,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23027,264 +23346,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...126 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -23373,133 +23564,68 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұрақты қолдануға рұқсат беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметін</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23567,83 +23693,671 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Мемлекеттік органның атауы]</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі: [Нөмірі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш күні: [Күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беруге арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                     (заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басшылыққа ала отырып, Сізден қоса берілген құжаттар тізбесін қарап, жарылғыш  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беруді  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрайды:_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жарылғыш заттар мен олардың негізінде жасалған бұйымдардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық шарттардың (стандарттың) нөмірі ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзірлеуші __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дайындаушы (дайындаушылар) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оны (оларды) мемлекеттік тіркеу туралы куәлік _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кеден одағының сыртқы экономикалық қызметінің тауарлық номенклатурасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коды  ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік қауіптілігінің класы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік қауіптілігінің кіші класы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйлесімділік тобы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен ұлттар ұйымының сериялық нөмірі _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел шаралар коды _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындауы, аясы және қолдану шарттары _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша: [Мемлекеттік қызметті көрсетуге қажетті құжаттардың тізбесі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын деректерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға келісім беремін.  Ұсынылған ақпараттың дұрыстығын растаймын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкес жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23679,452 +24393,406 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш күні: [Күні]</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда), электрондық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық қолтаңбасы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...341 lines deleted...]
-      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24160,173 +24828,107 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>"Жарылғыш заттар мен олардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>[Тегі, аты, әкесінің аты</w:t>
+              <w:t>негізінде жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда), электрондық</w:t>
+              <w:t>тұрақты қолдануға рұқсат беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық қолтаңбасы]</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...77 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -24343,428 +24945,92 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...51 lines deleted...]
-              <w:t>цифрлық қолтаңбасы</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
-[...255 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24780,51 +25046,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24893,51 +25169,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24970,87 +25246,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25082,88 +25358,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5 (бес) жұмыс күні</w:t>
+              <w:t xml:space="preserve">
+ www.egov.kz, , www.elicense.kz, "Цифрлық үкімет" веб-порталы (бұдан әрі - портал) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25196,87 +25472,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+5 (бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25308,88 +25584,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру немесе дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25422,87 +25698,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Жарылғыш заттар мен олардың негізінде жасалған бұйымдарды тұрақты қолдануға рұқсат беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25535,145 +25811,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+ Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25706,159 +25924,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
-[...71 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25891,143 +26075,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету қағидаларымен белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған.</w:t>
+2) сынақ жүргізілетін ұйымның, аттестатталған (сараптамалық) ұйымның және өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның өкілдерінен, дайындаушыдан, әзірлеушіден, ұйымнан тұратын комиссия өткізген тәжірибелік партияның бақылау және қабылдау сынақтары актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестатталған ұйымның жарылғыш заттар мен олардың негізіндегі бұйымдардың сәйкестігі туралы сараптама қорытындысының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптамалық қорытынды осы Қағидаларға 3-қосымшада көзделген талаптарды қамтиды, сондай-ақ оларды дайындауға және қолдануға арналған техникалық құжаттамада белгіленген талаптарға, оның ішінде өнеркәсіптік қауіпсіздік талаптарына сәйкес келуге тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26060,141 +26260,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Кеден одағының "Жарылғыш заттар және олар негізіндегі өнімдердің қауіпсіздігі туралы" техникалық регламентімен, Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 343 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10244 болып тіркелген) Қауіпті өндірістік объектілер үшін өнеркәсіптік қауіпсіздікті қамтамасыз ету </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызмет көрсетушінің интернет-ресурсында;</w:t>
+3) көрсетілетін қызметті алушыға қатысты осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) қызмет көрсетушінің интернет-ресурсында; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.egov.kz. порталында.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
+ Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26304,88 +26673,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарылғыш заттар мен олардың негізінде жасалған бұйымдардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестатталған ұйымның сараптамалық қорытындысының мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жарылғыш заттар мен олардың негізінде жасалған бұйымдардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы сараптама қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сараптама қорытындысының атауын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26558,70 +26927,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сараптама кезінде пайдаланылған нормативтік құқықтық актілерді, техникалық және әдістемелік құжаттама тізбесін, өнеркәсіптік қауіпсіздік мәселелері бойынша мамандардың білімін тексеру хаттамасының көшірмелерін, жүргізілген бақылау және қабылдау сынақтардың актілерін, бақылау және қабылдау сынақтарының бағдарламалары мен әдістемеліктерін қамтитын қосымшаларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) зиянды және қауіпті өндірістік факторлардың өндірістік персоналға, халыққа, қоршаған ортаға әсер ету мүмкіндігі, олардың пайдалану процесіндегі, авария, оқыс оқиғалар жағдайындағы зақымдау әсерінің деңгейі туралы мәліметтерді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сараптамалық қорытынды өнеркәсіптік қауіпсіздік сараптамасын жүргізген күннен бастап бір жыл бойы қолданыста болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптамалық қорытындыға жарылыс жұмыстары саласында сараптама жүргізу құқығына аттестацияланған ұйымының басшысы қол қояды, сараптама ұйымының мөрімен расталады, тігілген беттердің санын көрсете отырып тігіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -26846,50 +27215,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26961,51 +27337,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28737,88 +29113,173 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2755900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29129,51 +29590,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29961,51 +30422,51 @@
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2755900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2755900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30147,87 +30608,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 27 сәуірдегі № 234</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жарылыс жұмыстарын жүргізуге рұқсат беру қағидалары (бұдан әрі - Қағидалар) "Азаматтық қорғау туралы" 2014 жылғы 11 сәуірдегі Қазақстан Республикасының Заңы 12-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30242,131 +30703,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес (бұдан әрі - Заң) әзірленіп жарылыс жұмыстарын жүргізуге рұқсат беру тәртібін және жарылыс жұмыстарын жүргізуге рұқсат беру мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың қолданысы жарылғыш заттар мен олардың негізіндегі бұйымдарға өнеркәсіптік мақсаттарда пайдалану үшін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың қолданысы қорғаныс және азаматтық өнімге жататын жарылғыш заттар мен олардың негізіндегі бұйымдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Жарылыс жұмыстарын жүргізуге рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің аумақтық бөлімшесі (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30395,110 +30856,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:bookmarkStart w:name="z132" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсат - лицензиялау немесе рұқсат беру рәсімі арқылы рұқсат беру органдары жүзеге асыратын қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға жеке немесе заңды тұлғаның құқығын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z133" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z133" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылғыш зат - белгілі бір жағдайларда сыртқы әсерлердің әсерінен жылу мен газ тәрізді өнімдердің көп мөлшерін бөле отырып, тез өздігінен таралатын химиялық айналуға (жарылысқа) қабілетті конденсацияланған химиялық зат немесе осындай заттардың қоспасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z134" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z134" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жарылғыш зат негізіндегі бұйым - өздігінен немесе басқа жарылғыш заттармен бірге дайындалған түрде пайдалануға арналған қабықшаға немесе онсыз жасалған соңғы мөлшердегі жарылғыш заттың жинақы массасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30517,298 +30978,298 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Заңды тұлға (бұдан әрі - көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "Электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі - портал) келесі құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z168" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z168" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z169" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z169" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарылыс жұмыстарын қауіпсіз орындау шарттарын, сынықтардың ұшу қашықтығын, соққы толқынының әсерін, жарылыс кезіндегі улы газдардың әсерін, сейсмикалық әсерін нақтылайтын есептері көрсетілген мәліметтері бар электрондық құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z170" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z170" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарылыс жұмыстарын жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z171" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z171" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер бетінде жарылыс жұмыстарын жүргізу орны, қауіпті аймақ шекарасы, қауіпті аймақты күзету бекеттерін және оның шегіндегі тұрғын және өндірістік ғимараттарды, құрылыстарды, темір жолдарды, автомобиль жолдарын, арналарды, құбырларды, электр беру желілерін қою орындары көрсетілген жергілікті жердің жоспары бар электрондық құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z172" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z172" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерасты жағдайларында жарылыс жұмыстарын жүргізу орнын, қауіпті аймақтың шекарасын, қауіпті аймақты қорғау бекеттерін қою орнын көрсете отырып, тау-кен жұмыстарының жоспарын, сондай-ақ шахтаның (кеніштің, геологиялық барлау жұмыстары объектісінің) газ бен шаң бойынша қауіптілігі туралы мәліметтерді қамтитын электрондық құжат..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z173" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z173" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарылғыш материалдарды пайдалана отырып сейсмикалық барлау жұмыстарын жүргізу кезінде жұмыс профилдері мен қауіпті аймақты қорғау схемалары бар электрондық құжат ұсынылады..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z174" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z174" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z175" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z175" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету жалпы мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30827,108 +31288,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар түскен күні тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты орындаушыны тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмау фактісі белгіленген жағдайда осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар толық болған жағдайда 3 (үш) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30999,128 +31460,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алуға мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер Мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31175,282 +31636,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес өнеркәсіптік қауіпсіздік саласында басшылық ететін уәкілетті органның аймақтық бөлімшесі (бұдан әрі - уәкілетті орган) көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушының шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның көрсетілетін қызметті берушісімен - ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен - ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Уәкілетті органның көрсетілетін қызметті берушісінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілген мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34481,51 +34942,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1790700" cy="1498600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36868,51 +37329,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16"/>
+                          <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37214,51 +37675,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17"/>
+                          <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1790700" cy="1498600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38453,51 +38914,51 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38579,55 +39040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38949,35 +39410,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>