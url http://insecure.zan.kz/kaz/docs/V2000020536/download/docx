--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0982b4d" w14:textId="0982b4d">
+    <w:p w14:paraId="f84e6c2" w14:textId="f84e6c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2014,54 +2014,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу үшін мердігер ұйымды таңдауды үй кеңесі жүзеге асырады.</w:t>
+      17. Кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу үшін мердігер ұйымды таңдауды пәтер, тұрғын емес үй-жайлар меншік иелерінің жиналысы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған ақшаны кондоминиум объектісінің ортақ мүлкін күрделі жөндеу мақсаттары үшін ғана талап етуге болады және ол пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелерінің міндеттемелері бойынша кепіл нысанасы бола алмайды. Жинақ шотында жинақталған ақшаны жұмсау жиналыстың шешімі бойынша ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2778,90 +2840,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Бюджеттік кредит беру тетігі арқылы бюджет қаражаты есебінен көппәтерлі тұрғын үйлерге күрделі жөндеу жүргізуге қаражат бөлінген жағдайда жергілікті атқарушы органдар қарыз алушылар болып айқындалатын болады, түпкілікті қарыз алушылар пәтер, тұрғын емес үй-жайлардың меншік иелері болып табылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Көппәтерлі тұрғын үйге күрделі жөндеу жүргізуді Оператор мердігер ұйымды және осы Тәртіпке сәйкес үй кеңесі таңдаған техникалық қадағалау жөніндегі ұйымды тарта отырып жүзеге асырады.</w:t>
+      30. Көп пәтерлі тұрғын үйге күрделі жөндеу жүргізуді Оператор осы тәртіпке сәйкес пәтер, тұрғын емес үй-жайлар меншік иелерінің жиналысы таңдаған мердігерлік ұйымды және техникалық қадағалау жөніндегі ұйымды тарта отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3044,590 +3106,704 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жүргізілген күрделі жөндеу, лифттерді жөндеу (ауыстыру) үшін қаражатты қайтару сомасын есептеу кондоминиум объектісінің ортақ мүлкіндегі олардың үлесіне сәйкес пәтерлердің, тұрғын емес үй-жайлардың техникалық сипаттамалары негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Кондоминиум объектісінің ортақ мүлкін күрделі жөндеу "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Ортақ мүлікті күрделі жөндеу бойынша жұмыстар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      35. Ортақ мүлікті күрделі жөндеу бойынша жұмыстар:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыстың ең аз түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын түрде орната отырып, тұрғын үйдің шатырын, кіреберісін және жертөлесін жөндеу, сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      1) жұмыстың ең аз түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын түрде орната отырып, тұрғын үйдің шатырын, кіреберісін және жертөлесін жөндеу, сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыстың ең көп түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын, үйге ортақ инженерлік желілер мен өрт қауіпсіздігі жүйелерін міндетті түрде орната /қайта жабдықтай отырып, шатыр, кіреберіс, жертөле, қасбетті жөндеу, лифт жабдықтарын (бар болса) жөндеу (ауыстыру), сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      2) жұмыстың ең көп түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын, үйге ортақ инженерлік желілер мен өрт қауіпсіздігі жүйелерін міндетті түрде орната /қайта жабдықтай отырып, шатыр, кіреберіс, жертөле, қасбетті жөндеу, лифт жабдықтарын (бар болса) жөндеу (ауыстыру), сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лифт жабдығына (бар болса), жертөлеге (инженерлік желілерді қоса алғанда) жөндеу (ауыстыру) жүргізу, сондай-ақ пәтер, тұрғын емес үй-жайлар меншік иелерінің жиналысында қабылданған жекелеген жұмыс түрлері жоғарыда жазылғандарға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Көппәтерлі тұрғын үйдің кіреберістерінің біріндегі лифтіні ауыстыруды (жөндеуді) ұйымдастыру және қаржыландыру пәтерлер мен тұрғын емес үй-жайлардың меншік иелерінің қаражатты қайтаруын қамтамасыз ету шартымен бюджет қаражаты есебінен жүзеге асырылған кезінде көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының үштен екісінен астамының келісімі болған кезде тиісті хаттаманы ресімдей отырып, көппәтерлі тұрғын үйдің осы кіреберісіндегі лифтіні ауыстыру (жөндеу) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лифт жабдығына (бар болса), жертөлеге (инженерлік желілерді қоса алғанда) жөндеу (ауыстыру) жүргізу, сондай-ақ пәтер, тұрғын емес үй-жайлар меншік иелерінің жиналысында қабылданған жекелеген жұмыс түрлері жоғарыда жазылғандарға жатпайды.</w:t>
-[...18 lines deleted...]
-      36. Көппәтерлі тұрғын үйдің кіреберістерінің біріндегі лифтіні ауыстыруды (жөндеуді) ұйымдастыру және қаржыландыру пәтерлер мен тұрғын емес үй-жайлардың меншік иелерінің қаражатты қайтаруын қамтамасыз ету шартымен бюджет қаражаты есебінен жүзеге асырылған кезінде көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының үштен екісінен астамының келісімі болған кезде тиісті хаттаманы ресімдей отырып, көппәтерлі тұрғын үйдің осы кіреберісіндегі лифтіні ауыстыру (жөндеу) туралы шешім қабылдайды.</w:t>
+      Лифтіні ауыстыру (жөндеу) бойынша шығыстарды төлеуді көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Оператор мердігер ұйымның кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуін және лифтіні ауыстыруын (жөндеуін) мониторингілеуді және бақылауды жүзеге асырады, сондай-ақ авторлық, техникалық қадағалауды орындауға және жобалау-сметалық құжаттаманы әзірлеуге шарттар жасасуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...33 lines deleted...]
-      37. Оператор мердігер ұйымның кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуін және лифтіні ауыстыруын (жөндеуін) мониторингілеуді және бақылауды жүзеге асырады, сондай-ақ авторлық, техникалық қадағалауды орындауға және жобалау-сметалық құжаттаманы әзірлеуге шарттар жасасуды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Оператор, мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі мердігерлік ұйымдардың кондоминиум объектісінің ортақ мүлкіне күрделі жөндеуді орындау сапасы мен мерзімдерін, сондай-ақ осындай қызметтердің, жұмыстардың жобалық құжаттама талаптарына сәйкестігін бақылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      38. Оператор, мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі мердігерлік ұйымдардың кондоминиум объектісінің ортақ мүлкіне күрделі жөндеуді орындау сапасы мен мерзімдерін, сондай-ақ осындай қызметтердің, жұмыстардың жобалық құжаттама талаптарына сәйкестігін бақылайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі күрделі жөндеу жүргізу барысында жіберілген кемшіліктер анықталған жағдайда анықталған кемшіліктерді жою үшін мердігерлік ұйымға, сондай-ақ Операторға не жергілікті атқарушы органдарға жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      39. Мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі күрделі жөндеу жүргізу барысында жіберілген кемшіліктер анықталған жағдайда анықталған кемшіліктерді жою үшін мердігерлік ұйымға, сондай-ақ Операторға не жергілікті атқарушы органдарға жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Күрделі жөндеу бойынша көппәтерлі тұрғын үйді қабылдауға және пайдалануға беруге Оператор, мердігер ұйым, техникалық қадағалау, авторлық қадағалау, сондай-ақ үй кеңесі, мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      40. Күрделі жөндеу бойынша көппәтерлі тұрғын үйді қабылдауға және пайдалануға беруге Оператор, мердігер ұйым, техникалық қадағалау, авторлық қадағалау, сондай-ақ үй кеңесі, мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі қатысады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері орындалған жұмыстарды қабылдау актісіне қол қойғаннан кейін бюджет қаражатының, оның ішінде бюджеттік кредит түрінде бөлінген соманың толық өтелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...73 lines deleted...]
-      41. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері орындалған жұмыстарды қабылдау актісіне қол қойғаннан кейін бюджет қаражатының, оның ішінде бюджеттік кредит түрінде бөлінген соманың толық өтелуін қамтамасыз етеді.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджет қаражатын, оның ішінде бюджеттік кредит түрінде бөлінген қаражатты қайтаруды пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналыс хаттамасына қоса беріліп отырған есепке сәйкес соманы толық өтеу жолымен қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Көппәтерлі тұрғын үйдегі пәтерге, тұрғын емес үй-жайға меншік құқығы ауысқан кезде сатушы пәтерлерді, тұрғын емес үй-жайларды күрделі жөндеу үшін өткізу сәтінде мемлекеттік бюджеттен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген ақша қаражаты бойынша ай сайынғы төлемдер берешегінің пайда болған сомасын өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...33 lines deleted...]
-      42. Көппәтерлі тұрғын үйдегі пәтерге, тұрғын емес үй-жайға меншік құқығы ауысқан кезде сатушы пәтерлерді, тұрғын емес үй-жайларды күрделі жөндеу үшін өткізу сәтінде мемлекеттік бюджеттен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген ақша қаражаты бойынша ай сайынғы төлемдер берешегінің пайда болған сомасын өтейді.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Аз қамтылған отбасыларға (азаматтарға) жергілікті бюджет қаражаты есебінен Заңның 10-2-бабының 9-1) тармақшасына сәйкес бекітілетін Тұрғын үй көмегін көрсету қағидаларына сәйкес кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде күрделі жөндеуге жұмсалатын шығыстарды төлеу үшін тұрғын үй көмегі көрсетілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      43. Аз қамтылған отбасыларға (азаматтарға) жергілікті бюджет қаражаты есебінен Заңның 10-2-бабының 9-1) тармақшасына сәйкес бекітілетін Тұрғын үй көмегін көрсету қағидаларына сәйкес кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде күрделі жөндеуге жұмсалатын шығыстарды төлеу үшін тұрғын үй көмегі көрсетілетін болады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Оператор мемлекеттік бюджет есебінен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген қаражаттың қайтарылуына мониторинг жүргізуді және бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      44. Оператор мемлекеттік бюджет есебінен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген қаражаттың қайтарылуына мониторинг жүргізуді және бақылауды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Пәтердің, тұрғын емес үй-жайдың меншік иесі төлемнің белгіленген күнінен кейін күрделі жөндеу, лифтілерді жөндеу (ауыстыру) бойынша берешекті өтемеген жағдайда оператор жүргізілген күрделі жөндеу үшін берешекті мәжбүрлеп өндіріп алу туралы нотариусқа немесе сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3706,68 +3882,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөндеу жүргізу тәртібіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әрбір пәтерге, тұрғын емес үй-жайға жүктелетін кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған шығыстар сомасының есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____"_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5536,55 +5712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>