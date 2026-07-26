--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f84e6c2" w14:textId="f84e6c2">
+    <w:p w14:paraId="00eb036" w14:textId="00eb036">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3106,704 +3106,672 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жүргізілген күрделі жөндеу, лифттерді жөндеу (ауыстыру) үшін қаражатты қайтару сомасын есептеу кондоминиум объектісінің ортақ мүлкіндегі олардың үлесіне сәйкес пәтерлердің, тұрғын емес үй-жайлардың техникалық сипаттамалары негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Кондоминиум объектісінің ортақ мүлкін күрделі жөндеу Қазақстан Республикасы Құрылыс кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, бекітілген мемлекеттік нормативтік құжаттардың талаптарына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Ортақ мүлікті күрделі жөндеу бойынша жұмыстар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыстың ең аз түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын түрде орната отырып, тұрғын үйдің шатырын, кіреберісін және жертөлесін жөндеу, сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыстың ең көп түрі – бұл жылу тұтынуды реттеудің автоматтандырылған жүйесін және үйге ортақ жылу энергиясын есепке алу аспаптарын, үйге ортақ инженерлік желілер мен өрт қауіпсіздігі жүйелерін міндетті түрде орната /қайта жабдықтай отырып, шатыр, кіреберіс, жертөле, қасбетті жөндеу, лифт жабдықтарын (бар болса) жөндеу (ауыстыру), сондай-ақ ғимараттың техникалық мүмкіндігін ескере отырып, халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді орта құру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лифт жабдығына (бар болса), жертөлеге (инженерлік желілерді қоса алғанда) жөндеу (ауыстыру) жүргізу, сондай-ақ пәтер, тұрғын емес үй-жайлар меншік иелерінің жиналысында қабылданған жекелеген жұмыс түрлері жоғарыда жазылғандарға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Көппәтерлі тұрғын үйдің кіреберістерінің біріндегі лифтіні ауыстыруды (жөндеуді) ұйымдастыру және қаржыландыру пәтерлер мен тұрғын емес үй-жайлардың меншік иелерінің қаражатты қайтаруын қамтамасыз ету шартымен бюджет қаражаты есебінен жүзеге асырылған кезінде көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының үштен екісінен астамының келісімі болған кезде тиісті хаттаманы ресімдей отырып, көппәтерлі тұрғын үйдің осы кіреберісіндегі лифтіні ауыстыру (жөндеу) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лифтіні ауыстыру (жөндеу) бойынша шығыстарды төлеуді көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Оператор мердігер ұйымның кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуін және лифтіні ауыстыруын (жөндеуін) мониторингілеуді және бақылауды жүзеге асырады, сондай-ақ авторлық, техникалық қадағалауды орындауға және жобалау-сметалық құжаттаманы әзірлеуге шарттар жасасуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Оператор, мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі мердігерлік ұйымдардың кондоминиум объектісінің ортақ мүлкіне күрделі жөндеуді орындау сапасы мен мерзімдерін, сондай-ақ осындай қызметтердің, жұмыстардың жобалық құжаттама талаптарына сәйкестігін бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      34-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мүліктің меншік иелері бірлестігінің төрағасы, кондоминиум объектісін басқару субъектісі, үй кеңесі күрделі жөндеу жүргізу барысында жіберілген кемшіліктер анықталған жағдайда анықталған кемшіліктерді жою үшін мердігерлік ұйымға, сондай-ақ Операторға не жергілікті атқарушы органдарға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Күрделі жөндеу бойынша көппәтерлі тұрғын үйді қабылдауға және пайдалануға беруге Оператор, мердігер ұйым, техникалық қадағалау, авторлық қадағалау, сондай-ақ үй кеңесі, мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері орындалған жұмыстарды қабылдау актісіне қол қойғаннан кейін бюджет қаражатының, оның ішінде бюджеттік кредит түрінде бөлінген соманың толық өтелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджет қаражатын, оның ішінде бюджеттік кредит түрінде бөлінген қаражатты қайтаруды пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналыс хаттамасына қоса беріліп отырған есепке сәйкес соманы толық өтеу жолымен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Көппәтерлі тұрғын үйдегі пәтерге, тұрғын емес үй-жайға меншік құқығы ауысқан кезде сатушы пәтерлерді, тұрғын емес үй-жайларды күрделі жөндеу үшін өткізу сәтінде мемлекеттік бюджеттен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген ақша қаражаты бойынша ай сайынғы төлемдер берешегінің пайда болған сомасын өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Аз қамтылған отбасыларға (азаматтарға) жергілікті бюджет қаражаты есебінен Заңның 10-2-бабының 9-1) тармақшасына сәйкес бекітілетін Тұрғын үй көмегін көрсету қағидаларына сәйкес кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде күрделі жөндеуге жұмсалатын шығыстарды төлеу үшін тұрғын үй көмегі көрсетілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Оператор мемлекеттік бюджет есебінен бөлінген, оның ішінде бюджеттік кредит түрінде бөлінген қаражаттың қайтарылуына мониторинг жүргізуді және бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Пәтердің, тұрғын емес үй-жайдың меншік иесі төлемнің белгіленген күнінен кейін күрделі жөндеу, лифтілерді жөндеу (ауыстыру) бойынша берешекті өтемеген жағдайда оператор жүргізілген күрделі жөндеу үшін берешекті мәжбүрлеп өндіріп алу туралы нотариусқа немесе сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3882,68 +3850,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөндеу жүргізу тәртібіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әрбір пәтерге, тұрғын емес үй-жайға жүктелетін кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған шығыстар сомасының есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____"_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5712,55 +5680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>