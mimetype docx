--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a878929" w14:textId="a878929">
+    <w:p w14:paraId="8777488" w14:textId="8777488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,93 +94,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Энергетика министрінің 2020 жылғы 29 сәуірдегі № 165 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 сәуірде № 20520 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Энергетика министрінің 2020 жылғы 29 сәуірдегі № 165 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 сәуірде № 20520 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Газ және газбен жабдықтау туралы" 2012 жылғы 9 қаңтардағы Қазақстан Республикасының Заңы 6-бабының </w:t>
+      "Газ және газбен жабдықтау туралы" Қазақстан Республикасының Заңы 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -309,62 +391,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -372,51 +455,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы Энергетика министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -934,350 +1017,512 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру қағидалары (бұдан әрі-Қағидалар) "Газ және газбен жабдықтау туралы" 2012 жылғы 9 қаңтардағы Қазақстан Республикасының Заңы (бұдан әрі - Заң) 6-бабының </w:t>
+      1. Осы Мұнай-газ химиясы өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру қағидалары (бұдан әрі – Қағидалар) "Газ және газбен жабдықтау туралы" Қазақстан Республикасының Заңы 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін (бұдан әрі - тізбе) қалыптастыру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін (бұдан әрі – тізбе) қалыптастыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      1) өнеркәсіптік тұтынушы-инвестор - мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін тауарлық газды сатып алатын және уәкілетті орган бекітетін тізбеге енгізілген заңды тұлға, сондай-ақ тұтынушыларға одан әрі өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газ өндіру үшін тауарлық газды сатып алатын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) инвестициялық жобаны орындаушы – Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіпкерлік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес инвесторлар тізіліміне енгізілген және мұнай-газ-химия өнімін өндіру жөніндегі инвестициялық жобаны іске асыратын заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) тапсырыс беруші - уәкілетті органға мұнай-газ-химия өнімдерін өндіру жөндегі инвестициялық жобаны тізбеге енгізуге өтінім беретін заңды тұлға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұйытылған мұнай газын мұнай-газ-химия өнімін өндіру үшін шикізат ретінде пайдаланатын өнеркәсіптік тұтынушы инвестициялық жобаны орындаушы болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өнеркәсіптік тұтынушы-инвестор – мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаларды іске асыру мақсатында өнеркәсіптік өндірісте отын және (немесе) шикізат ретінде пайдалану үшін тауарлық газды сатып алатын және уәкілетті орган бекітетін тізбеге енгізілген заңды тұлға, сондай-ақ тұтынушыларға одан әрі өткізу мақсатында сығымдалған және (немесе) сұйытылған табиғи газ өндіру үшін тауарлық газды сатып алатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) уәкілетті орган - газды өндіруді, тасымалдауды (тасуды), сақтауды және көтерме саудада өткізуді, сондай-ақ тауарлық және сұйытылған мұнай газын бөлшек саудада өткізуді және тұтынуды мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тапсырыс беруші – уәкілетті органға мұнай-газ-химия өнімдерін өндіру жөндегі инвестициялық жобаны тізбеге енгізуге өтінім беретін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган – газды өндіруді, тасымалдауды (тасуды), сақтауды және көтерме саудада өткізуді, сондай-ақ тауарлық және сұйытылған мұнай газын бөлшек саудада өткізуді және тұтынуды мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар мен анықтамалар Заңға сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мұнай -газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаны (бұдан әрі - инвестициялық жоба) тізбеге енгізу үшін тапсырыс беруші уәкілетті органға қағаз және электрондық жеткізгіштерде мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізбеге мұнай -газ-химия өнімдерін өндіру жөніндегі инвестициялық жобаны енгізуге арналған өтінім (бұдан әрі - өтінім);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҚР ҚН 1.02-04 "Құрылысқа арналған техникалық-экономикалық негіздемелерді әзірлеу, келісу, бекіту және құрамы қағидаларына" сәйкес әзірленген инвестициялық жобаның техникалық–экономикалық негіздемесі немесе ҚР ҚН 1.02-03 "Құрылысқа арналған жобалау-сметалық құжаттамаларын әзірлеу, келісу, бекіту және құрамы тәртібіне" сәйкес әзірленген жобалау-сметалық құжаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық жобаны іске асырудың жоспар-графигі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензияланған технологияны пайдалану құқығын (пайдалану құқығын регламенттейтін келісім немесе өзге де құжат);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1306,484 +1551,730 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті қамту үлесін (пайызбен) растайтын мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) тармақшасында көрсетілген мәліметтер бар болған кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган осы Қағидалардың 3-тармағында көрсетілген құжаттарды алған сәттен бастап 3 (үш) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың және (немесе) оларда қамтылған мәліметтердің толықтығын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарлық немесе сұйытылған мұнай газын өндірудің, өткізудің және тұтынудың болжамды балансына сүйене отырып, жобаны іске асыру жоспарланып отырған өңірде шикізаттың болуын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тапсырыс беруші құжаттардың пакетін және (немесе) оларда қамтылған мәліметтерді толық емес ұсынса немесе өңірде шикізат болмаған жағдайда, уәкілетті орган осы Қағидалардың 4-тармағында көрсетілген мерзімде қайтару себептерін көрсете отырып, оларды тапсырыс берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қайтару себебі құжаттар пакетінің және (немесе) оларда қамтылған мәліметтердің толық еместігіне байланысты болған жағдайда, тапсырыс беруші уәкілетті органның ескертулерін жойғаннан кейін осы Қағидалардың 3-тармағында көрсетілген құжаттарды қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қайта алған кезде, уәкілетті орган оларды осы Қағидалардың 4-тармағында көрсетілген мерзімде қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қайтару себебі өңірде шикізаттың болмауына байланысты болса, онда тапсырыс берушінің өтінімі қайта қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тапсырыс беруші құжаттардың пакетін және (немесе) оларда қамтылған мәліметтерді толық ұсынса, сондай-ақ өңірде шикізат болған жағдайда, уәкілетті орган 15 (он бес) жұмыс күні ішінде ұсынылған құжаттарды қарастырады, сондай-ақ олар ұсынымдарды алу үшін мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалардың тізбесін қалыптастыру мәселелері жөніндегі комиссияға (бұдан әрі - комиссия) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссия уәкілетті орган жанында құрылады, оның құрамына химия өнеркәсібі саласында басшылықты жүзеге асыратын уәкілетті органның, табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті органның, сондай-ақ мұнай-газ өңдеу және мұнай-газ-химия салаларындағы ұйымдардың өкілдері және сарапшылары кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Комиссия жобалардың әрқайсысына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген инвестициялық жобаларды бағалау тетігіне сәйкес қорытынды балл береді және инвестициялық жобаны тізбеге енгізу немесе енгізбеу туралы ұсыным береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган осы Қағидалардың 3-тармағына сәйкес ұсынылған құжаттарды қарағаннан кейін, комиссияның ұсынымын ескере отырып, 2 (екі) жұмыс күні ішінде тізбенің жобасын қалыптастырады және өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органға, табиғи монополиялардың тиісті салаларында басшылықты жүзеге асыратын уәкілетті органға және астананың, облыстардың, республикалық маңызы бар қалалардың және тиісті жергілікті атқарушы органдарына келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Қағидалардың 10-тармағында көрсетілген уәкілетті және жергілікті атқарушы органдардың тізбені келісуі құжаттар келіп түскен сәттен бастап 10 (он) жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті орган осы Қағидалардың 10-тармағында көрсетілген уәкілетті және жергілікті атқарушы органдармен келісілгеннен кейін Заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбені бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өнеркәсіптік тұтынушы-инвестордың инвестициялық жобасын тізбеге енгізу тапсырыс беруші мен газ беруші арасында тауарлық немесе сұйытылған мұнай газын жеткізу туралы келісім жасасу үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық жобаны орындаушының инвестициялық жобасын тізбеге енгізу оған Заңның 27-бабы 1-тармағы бірінші бөлігінің 1) және 2) тармақшаларында көрсетілген тұлғалардан тауар биржаларынан тыс өнім беру жоспары шеңберінде іске асырылатын, оның ішінде пропан-пропилен және (немесе) бутан-бутилен фракциясының басым құрамы бар сұйытылған мұнай газын сатып алуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Инвестициялық жоба мынадай жағдайларда бекітілген тізбеден алып тасталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер өнеркәсіптік тұтынушы-инвестор инвестициялық жобаны одан әрі іске асырудан бас тартқан жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнеркәсіптік тұтынушы-инвестор жоспар-графикке сәйкес инвестициялық жобаны іске асыру мерзімдерін елеулі түрде бұзған (жарты жыл және одан көп мерзімге графиктен ауытқуы) кезінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өнеркәсіптік тұтынушы-инвестор тоқсан сайын уәкілетті органға жоспар-графикке сәйкес жобаны іске асыру барысы туралы есепті жібереді. Жобаға негізгі көрсеткіштерге қатысты өзгерістер енгізілген жағдайда, өнеркәсіптік тұтынушы-инвестор бір ай ішінде уәкілетті органды хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер өнеркәсіптік тұтынушы-инвестор инвестициялық жобаны тізбеге енгізген күннен бастап екі жыл ішінде қаржыландыру мәселесін шешпесе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2329,681 +2820,619 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық жобаны іске асырудың жоспар-графигі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5490"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іс-шараның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2139" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындау мерзімі
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2139" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2139" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2139" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші басшы: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3135,86 +3564,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалыптастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық жобаларды бағалау тетігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мұнай-газ-химия өнімдерін өндіру жөніндегі инвестициялық жобалар тізбесіне енгізу үшін жобаларды бағалау мынадай критерийлер негізінде баллдық жүйе бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) макроэкономикалық тиімділік - Қазақстан Республикасының макроэкономикалық көрсеткіштеріне әсері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3297,86 +3728,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) экологиялық бағалау - межеленіп отырған қызметтің қоршаған ортаға теріс әсерін азайту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) квазимемлекеттік сектор компаниясының жобаға қатысуы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әрбір критерий бойынша балл қойылады, ол тиісті көрсеткіштер бойынша баллдардан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Макроэкономикалық тиімділікке мынадай көрсеткіштер жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпы ішкі өнімге салым (бұдан әрі - ЖІӨ-ге салым) пайызбен бағаланады және мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3675,64 +4110,128 @@
       егер КСС 100 млн.долл.-дан аз болса - көрсеткішке 2 балл беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Макроэкономикалық тиімділік критерийі бойынша барынша мүмкін сан жиынтығы 20 баллға тең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақта орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаржылық тұрақтылыққа мынадай көрсеткіштер жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялардың жалпы сомасындағы меншікті қаражат үлесі (бұдан әрі - үлес) пайызбен бағаланады және мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3916,87 +4415,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер үлес 20%-дан аз болса - көрсеткішке 2 балл беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) газ бағасының өзгеруіне сезімталдық (бұдан әрі - С) тауарлық газ бағасының өзгеруі жобалардың (NPV, IRR) тиімділік көрсеткіштеріне әсер ету дәрежесі бойынша бағаланады. Бұл ретте газ бағасының өзгеруі жоба тиімділігі көрсеткіштерініңең аз нашарлауына әкеп соқтыратын жобалар ең жақсы деп есептеледі:</w:t>
-[...35 lines deleted...]
-      егер С 10%-дан артық болса - көрсеткішке 3 балл беріледі;</w:t>
+      2) газ бағасының өзгеруіне сезімталдық (бұдан әрі – С) жобалардың тиімділік көрсеткіштеріне (NPV, IRR) тауарлық немесе сұйытылған мұнай газы бағасының өзгеруінің әсер ету дәрежесі бойынша бағаланады. Бұл ретте газ бағасының өзгеруі жоба тиімділігі көрсеткіштерінің ең аз нашарлауына әкеп соғатын жобалар ең үздік деп есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер С 10 %-дан аз болса – көрсеткішке 6 балл беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер С 10 %-дан көп болса – көрсеткішке 3 балл беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тиімділік көрсеткіштері - NPV-таза ағымдағы құн, PІ-инвестициялар рентабельділігінің индексі, IRR-рентабельділіктің ішкі нормасы және PBP-өзін-өзі ақтау кезеңі (мерзімі) сияқты көрсеткіштерді айқындау жолымен инвестициялардың тиімділігін бағалау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4013,64 +4512,128 @@
       егер NPV 0-ден артық, PI 1-ден артық, IRR 10%-дан артық немесе тең, PBP 20 жылдан аз жобаға 4 балл беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылық тұрақтылық критерийі бойынша барынша мүмкін сан жиынтығы 16 баллға тең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Инновациялық құрамға мынадай көрсеткіштер жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаңа технология/өнім - егер жобада Қазақстан Республикасының аумағында баламасы жоқ технологияның немесе өнімнің кемінде бір бірлігі көзделсе, жобаға 6 балл беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4491,64 +5054,128 @@
       егер ҚҚ 80%-дан аз болса - көрсеткішке 2 балл беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инновациялық құрам критерийі бойынша барынша мүмкін болатын сан жиынтығы 22 баллғатең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақта орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің м.а. 05.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бәсекеге қабілеттілік пен маркетингтік талдауға мынадай көрсеткіштер жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі нарықты қамтамасыз ету (бұдан әрі - ІНҚ) - пайызбен бағаланады және мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4843,68 +5470,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер тәжірибе көрсеткіші 2-ден аз болса, 2 балл беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәсекеге қабілеттілік және маркетингтік талдау критерийі бойынша барынша мүмкін болатын сан жиынтығы 18 баллға тең.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуметтік тиімділікке мынадай көрсеткіштер жатады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лайықты жұмыс орындары (бұдан әрі -ЖО) - бұл пайдалану кезеңінде қазақстандық азаматтар қатарындағы білікті қызметкерлердің саны (инженерлік мамандықтар):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5023,104 +5652,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер 1 бірлік құрылса, 2 балл беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мультипликативті әсер өлшемі бойынша барынша мүмкін болатын сан жиынтығы 12 баллға тең.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Экологиялық бағалауға қоршаған ортаға әсер ету сияқты көрсеткіш жатады, осы көрсеткішті бағалау кезінде жобаны іске асыру жоспарланып отырған өңірде кәсіпорын қызметінің қоршаған ортаға әсерін азайтуды көздейтін технологияны қолдану ескеріледі. Мұндай технология болған жағдайда 6 балл беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экологиялық бағалау критерийі бойынша барынша мүмкін болатын сан жиынтығы 6 баллға тең болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жобаға квазимемлекеттік сектор компаниясының (бұдан әрі - КСК) қатысуы былайша бағаланады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобада КСК болмаған жағдайда 6 балл беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5608,31 +6241,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>