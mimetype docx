--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5724838" w14:textId="5724838">
+    <w:p w14:paraId="62c0098" w14:textId="62c0098">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,264 +103,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2020 жылғы 21 сәуірдегі № 5 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 28 сәуірде № 20503 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың таұырыбына мемлекеттік тілде өзгеріс енгізу көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоса беріліп отырған "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету Қағидасы бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Әділет министрлігінің Сараптама қызметін ұйымдастыру департаменті:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет Вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) Осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -580,87 +1008,191 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету қағидасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -675,767 +1207,767 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес және "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасының Заңы 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленіп, "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидада мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z165" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z166" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z167" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) –электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы Қағидада мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z165" w:id="12"/>
-[...15 lines deleted...]
-      1) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;"</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызметіy көрсетуге қойылатын негізгі талаптар тізбесінің 8 - тармағына (бұдан әрі – Тізбе) сәйкес электрондық құжат нысанында лицензияны алу үшін құжаттарды портал арқылы Қазақстан Республикасының Әділет министрлігіне (бұдан әрі-көрсетілетін қызметті беруші) жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z166" w:id="13"/>
-[...15 lines deleted...]
-      2) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қағидаларға 1-қосымшаға сәйкес Тізбеде мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z167" w:id="14"/>
-[...15 lines deleted...]
-      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) –электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметті көрсету мерзімі 6 (алты) жұмыс күні лицензияға қосымша беру- 6 (алты) жұмыс күні, қайта ресімдеу – жұмыс күні көрсетілетін қызметті берушінің қатысуыныз 20 (жиырма) минут ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Лицензиялық алымды төлеу ЭҮТШ және екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз есеп айырысу бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Портал арқылы мемлекеттік қызметті алуға электрондық сұрау салу берілген жағдайда төлем ЭҮТШ арқылы немесе екінші деңгейдегі банктер арқылы жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, Көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының лицензия беруге арналған құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, адамның қылмыстық құқық бұзушылық жасағаны туралы мәліметтердің болуы не болмауы туралы, ақы төленгені туралы, психиатриялық және наркологиялық диспансерлерден анықтамалардың болуы туралы, лицензия туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Тізбенің 8-тармағына сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті беруші басшысының ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы сот-сараптама қызметімен айналысуға лицензия алу үшін құжаттардың толық топтамасын 4 (төрт) жұмыс күні ішінде ұсынған жағдайда, жауапты орындаушы құжаттарды қарайды және лицензия беруге бұйрықты не дәлелді бас тартуды (бұдан әрі – Мемлекеттік көрсетілетін қызмет нәтижесі) дайындайды және уәкілетті тұлғаға қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тізбенің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында оң нәтиже немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...433 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="24"/>
+    <w:bookmarkStart w:name="z163" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші Портал арқылы ЭЦҚ қойылған электрондық құжат нысанында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "электрондық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1566,70 +2098,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="25"/>
+    <w:bookmarkStart w:name="z168" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының лицензияға қосымша беруге арналған құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжат туралы, адамның қылмыстық құқық бұзушылық жасағаны туралы, ақы төлегені туралы, психиатриялық және наркологиялық диспансерлерден анықтамалардың болуы туралы, лицензия туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1756,554 +2288,652 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мемлекеттік қызметті көрсету нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің комиссия төрағасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Ақпараттық жүйеде іркіліс болған жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де жағдайлар туындаған кезде көрсетілетін қызметті берушінің уәкілетті бөлімшесі "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі - оператор) техникалық іркілістердің пайда болуы анықталған сәттен бастап көрсетілген себептерді анықтау және жою үшін (жұмыс күндері сағат 9:00-ден 18:30-ға дейін) шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданған шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 754</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25 бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
-[...15 lines deleted...]
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 754</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 754</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...72 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 754</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 754</w:t>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 754</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2520,50 +3150,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3295,90 +3932,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="35"/>
+          <w:bookmarkStart w:name="z15" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия бергені, лицензия қайта ресімдегені үшін жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым алынады, ол Қазақстан Республикасының Салық Кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>616-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес мынадай:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4128,50 +4765,155 @@
               <w:t>
 3) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 74-02-41.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414, 8 800 080 7777).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4419,728 +5161,844 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алу үшін өтініші</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      (лицензиардың толық атауы)</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетуге лицензия және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және(немесе) қызметтің кіші түрінің толық атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе әрекеттерді (операцияларды) жүзеге асыру объектісінің мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (стационарлық үй-жай) нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен расталады, бұл:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген барлық деректер ресми байланыстар болып табылады және оларға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицензияны және (немесе)лицензияға қосымшаны беру немесе беруден бас тарту мәселелері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бойынша кез келген ақпаратты жіберуге болады; өтініш берушіге қызметтің лицензияланатын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       түрімен және(немесе) кіші түрімен айналысуға сот тыйым салмайды; қоса беріліп отырған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       барлық құжаттар шындыққа сәйкес келеді және жарамды болып табылады; өтініш беруші </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қамтылған, заңмен қорғалатын құпияны; өтініш беруші өтінішті Халыққа қызмет көрсету </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орталығы қызметкерінің электрондық цифрлық қолтаңбасымен куәландыруға келіседі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Халыққа қызмет көрсету орталығы арқылы жүгінген жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)                  (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (болған жағдайда) Толтыру күні: "____" ___ 20___ жыл</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6327,50 +7185,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек өтілі_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6566,68 +7540,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6853,50 +7827,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      (қолы)                  (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20__ жылғы "__" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7187,129 +8277,129 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="71"/>
+    <w:bookmarkStart w:name="z134" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДӘЛЕЛДІ БАС ТАРТУ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z135" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z135" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрлігі Сіздің [өтінім күні] жылғы № (Өтінім нөмірі) өтінішіңізді қарап, келесіні хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z136" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z136" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бас тарту себебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z137" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z137" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7324,51 +8414,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоюшының лауазымы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Т.А.Ә. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7410,50 +8500,148 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -7743,68 +8931,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="75"/>
+    <w:bookmarkStart w:name="z140" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИЦЕНЗИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8369,210 +9557,210 @@
               <w:t>
 _____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лицензиардың толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="76"/>
+    <w:bookmarkStart w:name="z141" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Басшы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________(уәкілетті тұлға)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z142" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z142" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бастапқы берілген күні:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________ ж "___" _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z143" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z143" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лицензияның қолданылу мерзімі:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______ ж. "___" _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z144" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z144" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Берілген орны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8683,182 +9871,182 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="80"/>
+    <w:bookmarkStart w:name="z145" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИЦЕНЗИЯҒА ҚОСЫМША</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z146" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z146" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия нөмірі ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z147" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z147" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияның берілген күні 20___ жылдың "___" _________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z148" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z148" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияланатын қызмет түрінің кіші түрі (түрлері):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z149" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z149" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z150" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z150" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z151" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z151" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңдарына сәйкес лицензияланатын қызмет түрінің кіші түрінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -9234,250 +10422,250 @@
               <w:t>
 _____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лицензияға қосымшаны берген органның толық атауы) )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="87"/>
+    <w:bookmarkStart w:name="z152" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Басшы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________(уәкілетті тұлға)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z153" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z153" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қосымша нөмірі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z154" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Лицензияның қолданылу мерзімі: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______ ж. "____" __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z155" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қосымшаның берілген күні:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "___" _________ _________ г</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z156" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z156" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Берілген орны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9655,228 +10843,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="92"/>
+    <w:bookmarkStart w:name="z158" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z159" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z159" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 9 сәуірдегі № 546 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16780 болып тіркелген, 2018 жылғы 24 сәуірде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z160" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z160" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 9 сәуірдегі № 546 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 16 қарашадағы № 1538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17788 болып тіркелген, 2018 жылғы 29 қарашада Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z161" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z161" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 4 маусымдағы № 890 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17061 болып тіркелген, 2018 жылғы 20 маусымда Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z162" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z162" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 4 маусымдағы № 890 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 24 желтоқсандағы № 1616 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18016 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіндежарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>