--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62c0098" w14:textId="62c0098">
+    <w:p w14:paraId="c1078d2" w14:textId="c1078d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,718 +76,604 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету қағидасын бекіту туралы</w:t>
+        <w:t>"Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2020 жылғы 21 сәуірдегі № 5 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 28 сәуірде № 20503 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...309 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес қоса беріліп отырған "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету Қағидасы бекітілсін.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t xml:space="preserve"> сәйкес қоса беріліп отырған "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік қызмет көрсету Қағидасы бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Әділет министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сараптама қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен мыналарды қамтамасыз етсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет Вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -950,2006 +835,1545 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Әділет министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әділет министрінің</w:t>
+              <w:t>2020 жылғы 21 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 21 сәуірдегі</w:t>
+              <w:t>№ 5 бұйырығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 5 бұйрығына</w:t>
-[...12 lines deleted...]
-              <w:t>1 қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z165" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес және "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес әзірленіп, "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z166" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалар мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал)– мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, нормативтік құқықтық базағаны қоса алғанда, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын цифрлықжүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z168" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензия беру" мемлекеттік көрсетілетін қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z169" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызметті алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасы Әділет министрлігіне (бұдан әрі – көрсетілетін қызметті беруші) Портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Тізбенің 10-тармағында көрсетілген лицензия алу үшін құжаттарды ЭЦҚ-мен қол қойылған электрондық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z170" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсету мерзімі – 6 (алты) жұмыс күні, лицензияға қосымша беру – 6 (алты) жұмыс күні, қайта ресімдеу – көрсетілетін қызметті берушінің қатысуынсыз жұмыс күні ішінде 20 (жиырма) минут, тоқтата тұру – 2 (екі) жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 404</w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, Көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының лицензия беру үшін ұсынған құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, адамның қылмыстық құқық бұзушылық жасағаны туралы мәліметтердің бар не жоқ екені туралы, ақы төленгені туралы мәліметтерді, наркологиялық науқастарды (динамикалық байқау туралы (не динамикалық байқаудың болмауы туралы) мәліметтерді, психикалық мінез-құлық бұзылыстары бар науқастарды динамикалық байқау туралы (не динамикалық байқаудың болмауы туралы) мәліметтерді, лицензия туралы мәліметтерді көрсетілетін қызметті беруші тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілген қызметті алушы Тізбеге сәйкес құжаттар топтамасы толық емес ұсынылған жағдайларда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға осы Қағидаларға 5-қосымшаға сәйкес мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға көрсетілетін қызметті алушы алғаш жүгінген күн өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін жойылмаған жағдайда көрсетілетін қызметті беруші осы Қағидаларға 6-қосымшаға сәйкес мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы сот-сараптама қызметімен айналысуға лицензия алу үшін құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы 4 (төрт) жұмыс күні ішінде құжаттарды қарайды және лицензия беру туралы бұйрықты не уәжді бас тартуды дайындап, уәкілетті адамға қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті алушының лицензияны қайта ресімдеу туралы өтініші көрсетілетін қызметті алушының жеке басын куәландыратын құжат ауыстырылған сәттен бастап күнтізбелік 30 (отыз) күн ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Портал арқылы ЭЦҚ-мен қол қойылған электрондық құжат нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы "Жеке тұлғалар" мемлекеттік деректер базасынан алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегін, атын, әкесінің атын (бар болса) ауыстыру туралы мәліметтер болмаған жағдайда электрондық өтінішті қалыптастыру процесі аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал көрсетілетін қызметті алушының өтініші бойынша мемлекеттік қызмет көрсету нәтижесін Порталдың көліктік қолтаңбасы арқылы көрсетілетін қызметті берушінің қатысуынсыз жұмыс күнінде 20 (жиырма) минут ішінде толық автоматты түрде өңдейді және қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі Қағидаларға 4-қосымшаға сәйкес нысан бойынша Порталдың көліктік қолтаңбасымен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының лицензияға қосымша беру үшін ұсынған құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, адамның қылмыстық құқық бұзушылық жасағаны туралы мәліметтердің бар не жоқ екені туралы, ақы төленгені туралы мәліметтерді, наркологиялық науқастарды (динамикалық байқау туралы (не динамикалық байқаудың болмауы туралы) мәліметтерді, психикалық мінез-құлық бұзылыстары бар науқастарды динамикалық байқау туралы (не динамикалық байқаудың болмауы туралы) мәліметтерді, лицензия туралы мәліметтерді көрсетілетін қызметті беруші тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілген қызметті алушы Тізбеге сәйкес құжаттар топтамасы толық емес ұсынылған жағдайларда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға осы Қағидаларға 5-қосымшаға сәйкес мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға көрсетілетін қызметті алушы алғаш жүгінген күн өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін жойылмаған жағдайда көрсетілетін қызметті беруші осы Қағидаларға 6-қосымшаға сәйкес мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы сот-сараптама қызметімен айналысуға лицензия алу үшін құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы 4 (төрт) жұмыс күні ішінде құжаттарды қарайды және лицензия беру туралы бұйрықты не уәжді бас тартуды дайындап, уәкілетті адамға қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Қағидаларға 4-қосымшаға сәйкес мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" уәкілетті тұлғаның ЭЦҚ-сымен куәландырылған электрондық құжат нысанында сақталады және жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z176" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Цифрлық жүйе істен шыққан, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда, көрсетілетін қызметті берушінің уәкілетті бөлімшесі "цифрлық үкімет" операторын (бұдан әрі – оператор) дереу хабардар етеді, оператор техникалық іркілістердің туындағаны анықталған сәттен бастап көрсетілген себептерді анықтау және жою жөнінде шаралар қабылдайды (жұмыс күндері сағат 8:00-ден 17:30-ға дейін). Егер мемлекеттік қызмет көрсетуге өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің цифрлық жүйесіне олардың көрсетілу кезеңдері туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызмет портал арқылы көрсетілген кезде оның көрсетілу сатысы туралы деректер автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету қағидасы</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z179" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданған шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңының </w:t>
-[...1239 lines deleted...]
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      14. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z181" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...458 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2983,224 +2407,184 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сот-сараптама қызметімен,</w:t>
+              <w:t xml:space="preserve">"Сот-сараптама қызметімен, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның ішінде сот-медициналық,</w:t>
+              <w:t xml:space="preserve">оның ішінде сот-медициналық, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сот-наркологиялық және сот-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>психиатриялық</w:t>
+              <w:t xml:space="preserve">психиатриялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптамалармен</w:t>
+              <w:t xml:space="preserve">сараптамалармен айналысуға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айналысуға лицензия беру</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
-[...12 lines deleted...]
-              <w:t>көрсету қағидаларына"</w:t>
+              <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Әділет министрінің 31.08.2021 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 754</w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 26.09.2025 </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3215,51 +2599,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3292,87 +2686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Әділет министрлігі</w:t>
+Сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3405,87 +2799,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "Электрондық Үкіметтің" веб-порталы арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
+Қазақстан Республикасының Әділет министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3518,123 +2912,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету мерзімі:</w:t>
-[...35 lines deleted...]
-лицензияны қайта ресімдеу-3 (үш) жұмыс күні</w:t>
+Сот-сараптама қызметімен айналысуға лицензия беру, сот-медициналық қызметпен айналысуға лицензия беру, сот-наркологиялық қызметпен айналысуға лицензия беру, сот-психиатриялық қызметпен айналысуға лицензия беру, лицензияны қайта ресімдеу, сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға арналған лицензияға қосымша беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3667,87 +3025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған).</w:t>
+www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3780,105 +3138,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот-сараптама қызметімен айналысуға лицензия беру / қайта ресімдеу, немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+беру – 6 (алты) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+лицензияға қосымша беру – 6 (алты) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайта ресімдеу – жұмыс күні ішінде 20 (жиырма) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3911,155 +3287,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...23 lines deleted...]
-          <w:bookmarkEnd w:id="31"/>
+              <w:t>
+лицензия беру – электрондық (ішінара цифрландырылған);</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) лицензия беру - 6 айлық есептік көрсеткіш;</w:t>
+лицензияға қосымша беру – электрондық (ішінара цифрландырылған);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресімдеу – лицензия беру кезіндегі мөлшерлеменің 10% - ы.</w:t>
+лицензияны қайта ресімдеу – электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4092,123 +3436,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми Интернет-ресурсында орналастырылған – www.adilet.gov.kz.</w:t>
+              <w:t xml:space="preserve">
+сот-сараптама қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны беру/қайта ресімдеу не Қазақстан Республикасының заңнамасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден уәжді бас тарту. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4241,197 +3549,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Лицензия алу үшін:</w:t>
+              <w:t xml:space="preserve">
+сот-сараптама қызметімен, оның ішінде сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия бергені, лицензия қайта ресімдегені үшін жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым алынады, ол Қазақстан Республикасының Салық Кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>616-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мынадай:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+              <w:t>
+1) лицензия беру - 6 айлық есептік көрсеткіш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидаларға 2-1-қосымшаға сәйкес Қызмет түріне қойылатын біліктілік талаптары туралы ақпаратты қамтитын мәліметтер нысаны.</w:t>
-[...53 lines deleted...]
-2) ақпараттық жүйеде мәліметтер болмаған жағдайда тегінің, атының және әкесінің атының (ол болған кезде) ауысқанын растайтын құжаттың электрондық көшірмесі.</w:t>
+2) лицензияны қайта ресімдеу – лицензия беру кезіндегі мөлшерлеменің 10%-ы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4464,179 +3718,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасының заңдарында жеке тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
+1) көрсетілетін қызметті беруші – демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 8:00-ден 17:30-ға дейін, түскі үзіліс сағат 12:00-ден 13:30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қызмет түріне лицензия беруге өтініш берілген жағдайда Қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алым енгізілмеген;</w:t>
+Егер мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті алуға өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, мерзім келесі жұмыс күнінен басталады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>);</w:t>
+              <w:t>
+2) www.egov.kz, www.elicense.kz "цифрлық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы, сондай-ақ көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты оған қызметтің жекелеген түрімен айналысуға тыйым салатын заңды күшіне енген сот үкімінің болуы;</w:t>
-[...17 lines deleted...]
-5) сот орындаушысының ұсынуы негізінде сот көрсетілетін қызметті алушыға лицензия алуға уақытша тыйым салған жағдайларда жүзеге асырылады.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.adilet.gov.kz ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4669,251 +3885,646 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекшеліктерін ескере отырып қойылатын өзге де талаптар мемлекеттік қызмет көрсетудің</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1. Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+1) осы Қағидаларға 2-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 74-02-41.</w:t>
+2) сот-сараптама қызметімен, оның ішінде сот-медициналық,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414, 8 800 080 7777).</w:t>
+сот-психиатриялық және сот-наркологиялық сараптамалармен айналысуға қойылатын талаптарға сәйкестікті растайтын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 3-қосымшаға сәйкес ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 7-қосымшаға сәйкес ЭЦҚ-мен қол қойылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін және лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге негіз болған өзгерістерді растайтын мәліметтер мемлекеттік цифрлық жүйелерден автоматты түрде алынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы санаттағы жеке тұлғалар үшін қызмет түрімен айналысуға Қазақстан Республикасының заңдарында тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қызмет түріне лицензия беру туралы өтініш берілген жағдайда жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның енгізілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Қазақстан Республикасы Әділет министрінің 2015 жылғы 26 қаңтардағы № 48 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10309 болып тіркелген) бекітілген сот-сараптама қызметін, оның ішінде сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптама саласындағы сот-сараптама қызметін жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның жекелеген қызмет түрімен айналысуына тыйым салатын заңды күшіне енген сот үкімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сот орындаушысының ұсынуы негізінде соттың көрсетілетін қызметті алушыға лицензия алуға уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы ЭЦҚ болған жағдайда Портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы Порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігіне ие;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретін адамдарға арналған нұсқа қолжетімді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.adilet.gov.kz интернет-ресурсындағы "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4973,1030 +4584,598 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оның ішінде сот-медициналық,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-наркологиялық және</w:t>
+              <w:t>сот-наркологиялық және сот-психиатриялық араптамалармен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-психиатриялық</w:t>
+              <w:t>айналысуға арналған лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптамалармен айналысуға</w:t>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...115 lines deleted...]
-              <w:t>(болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаның лицензияны және (немесе) лицензияға қосымшаны алу үшін өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лицензиардың толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегi, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізуге лицензия және (немесе) лицензияға қосымшаны беруіңізді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұраймын__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметің кіші түрін толық атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (пошта индексі, облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе әрекеттерді (операцияларды) жүзеге асыру объектісінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы:___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі (стационарлық үй-жай) нөмірі)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен расталады, бұл:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...353 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректер ресми байланыс болып табылады және оларға лицензияны және (несесе) лицензияға қосымшаны беру немесе бермеуден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болады; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайды; қоса беріліп отырған барлық құжаттар шындыққа сәйкес келеді және жарамды болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензия және (немесе) лицензияға қосымшаны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалған құпияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қолы) (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20___ жылғы "____" _____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6034,1315 +5213,820 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сот-сараптама қызметімен,</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оның ішінде сот-медициналық,</w:t>
             </w:r>
-          </w:p>
-[...387 lines deleted...]
-              <w:t>2-1-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сот-наркологиялық және сот-психиатриялық араптамалармен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айналысуға арналған лицензия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-1-қосымшамен толықтырылды – ҚР Әділет министрінің 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 754</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-      барлық тұлғалар үшін толтырылады</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот-сараптама қызметін, оның ішінде сот-медициналық, сот- психиатриялық және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сот сараптамаларының белгілі бір түрін жүргізу құқығына біліктілік куәлігінің болуы және / немесе тиісті мамандық бойынша сот-медициналық, сот-психиатриялық және сот-наркологиялық сараптама саласындағы сарапшы дәрігер үшін мынадай нормативтік құқықтық актілер: Қазақстан Республикасының Қылмыстық-процестік </w:t>
-[...277 lines deleted...]
-      дипломды тану/нострификациялау туралы куәліктің берілген күні ______________</w:t>
+      сот-наркологиялық сараптама саласындағы қызметті  жүргізуге қойылатын талаптарға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестіктігін растайтын мәліметтер нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ жеке тұлғаның тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мен ұсынылған деректердің дұрыстығына дербес жауап беремін) барлық тұлғалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сот сараптамаларының белгілі бір түрін жүргізу құқығына біліктілік куәлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әділет министрлігі берген біліктілік куәлігінің/ біліктілік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлігіне қосымшаның нөмірі_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік куәлігінің / біліктілік куәлігінің қосымшасының берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшы мамандығы (біліктілік куәлігі)______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Диплом және қосымша туралы мәліметтер: жоғары оқу орнының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________  мамандық атауы ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандығының шифры _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дипломның және оған қосымшаның нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________  диплом және оған қосымшаның берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________ дипломды тану/нострификация туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәліктің берілген күні  _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломды тану/нострификациялау туралы куәліктің нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+      ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (6, 7-тармақтар шетелдік білім беру ұйымдары берген дипломдар үшін толтырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жоғары білімі туралы дипломда көрсетілген мамандық бойынша жұмыс өтілінің немесе сараптама қызметінің мәлімделген түрі бойынша сот сараптамасы (сот-медициналық, сот-психиатриялық және сот-наркологиялық) органдарындағы жұмыс өтілінің кемінде үш жыл болуы туралы мәліметтер:</w:t>
-[...367 lines deleted...]
-</w:t>
+      3. Жоғары білімі туралы дипломда көрсетілген мамандық бойынша  жұмыс өтілінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      немесе сараптама қызметінің мәлімделген түрі бойынша сот сараптамасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      органдарындағы жұмыс өтілінің кемінде үш жыл болуы туралы мәліметтер: жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезеңі ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________  лауазымы, ұйымы, бөлімше</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның орналасқан жері _____________________________ бұйрықтың нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________  еңбек өтілі ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7404,589 +6088,1338 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оның ішінде сот-медициналық,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-наркологиялық және сот-психиатриялық</w:t>
+              <w:t>сот-наркологиялық және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптамалармен айналысуға</w:t>
+              <w:t xml:space="preserve">сот-психиатриялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t>сараптамалармен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің</w:t>
+              <w:t>айналысуға арналған лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>қызметтің қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛИЦЕНЗИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" ___________ 20 ___ жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі, заңды тұлғада бизнес - сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі / жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес лицензияланатын қызмет түрінің атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекше шарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 36-бабына сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(иеліктен айыру , рұқсат сыныбы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(лицензиардың толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _________________________ (уәкілетті тұлға)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның қолданылу мерзімі: ____ж. "___" _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген орны______________________________".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
-[...387 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> ЛИЦЕНЗИЯҒА ҚОСЫМША Лицензия нөмірі ___________ Лицензияның берілген күні 20___ жылғы "___" _________ Лицензияланатын қызмет түрінің кіші түрі (түрлері): _________________________________________________________________ ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының заңдарына сәйкес лицензияланатын қызмет түрінің кіші түрінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі, заңды тұлғада бизнес - сәйкестендіру нөмірі болмаған жағдайда - шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі / жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік база</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(иеліктен айыру , рұқсат сыныбы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензия қолданылуының ерекше шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 36-бабына сәйкес)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(лицензияға қосымшаны берген органның толық атауы) )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы__________________________________________ (уәкілетті тұлға)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаның нөмірі____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның қолданылу мерзімі:______ ж."____" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаның берілген күні: ______ ж. "____" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген орны___________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8022,220 +7455,687 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Сот-сараптама қызметімен,</w:t>
+              <w:t xml:space="preserve">"Сот-сараптама қызметімен, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның ішінде сот-медициналық,</w:t>
+              <w:t xml:space="preserve">оның ішінде сот-медициналық, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-наркологиялық және</w:t>
+              <w:t>сот-наркологиялық және сот-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-психиатриялық</w:t>
+              <w:t xml:space="preserve">психиатриялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптамалармен айналысуға</w:t>
+              <w:t xml:space="preserve">сараптамалармен айналысуға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...64 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету процесін тоқтата тұру туралы ХАБАРЛАМА </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік көрсетілетін қызметті алуға берген өтінішіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ________ № ________ болып тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатыла тұрды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) не заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқық мирасқорлығына жол беретін болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азамат Қазақстан Республикасының Заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызметті көрсету мүмкін болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: 20__ жылғы "__" ________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болса): _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8271,376 +8171,253 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">"Сот-сараптама қызметімен, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оның ішінде сот-медициналық, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сот-наркологиялық және сот-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">психиатриялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сараптамалармен айналысуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ДӘЛЕЛДІ БАС ТАРТУ </w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Уәжді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...186 lines deleted...]
-</w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Әділет министрінің 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 862</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...77 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрлігі Сіздің (өтінім берілген күн) жылғы № (өтінім нөмірі) өтінішіңізді қарап, мынаны хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8676,220 +8453,433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сот-сараптама қызметімен,</w:t>
+              <w:t xml:space="preserve">"Сот-сараптама қызметімен, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның ішінде сот-медициналық,</w:t>
+              <w:t xml:space="preserve">оның ішінде сот-медициналық, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-наркологиялық және</w:t>
+              <w:t>сот-наркологиялық және сот-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сот-психиатриялық</w:t>
+              <w:t xml:space="preserve">психиатриялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сараптамалармен айналысуға</w:t>
+              <w:t xml:space="preserve">сараптамалармен айналысуға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия беру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">лицензия беру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...64 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жеке тұлғаның лицензияны қайта ресімдеуге арналған өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 7-қосымшамен толықтырылды - ҚР Әділет министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                              (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегінің, атының, әкесінің атының (бар болса) өзгеруіне байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы ______________ № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның нөмірі, берілген күні, лицензияны берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот-сараптама қызметімен айналысуға арналған лицензияны қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20__ жылғы "__" _____ .</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8921,2204 +8911,344 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>Нысан</w:t>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әділет министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020 жылғы 21 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 5 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="71"/>
+    <w:bookmarkStart w:name="z158" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЛИЦЕНЗИЯ</w:t>
-[...1910 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z159" w:id="89"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z159" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 9 сәуірдегі № 546 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16780 болып тіркелген, 2018 жылғы 24 сәуірде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z160" w:id="90"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z160" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 9 сәуірдегі № 546 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 16 қарашадағы № 1538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17788 болып тіркелген, 2018 жылғы 29 қарашада Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z161" w:id="91"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z161" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 4 маусымдағы № 890 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17061 болып тіркелген, 2018 жылғы 20 маусымда Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z162" w:id="92"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z162" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Сот-медициналық, сот-наркологиялық және сот-психиатриялық сараптамалармен айналысуға лицензия беру мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 4 маусымдағы № 890 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Әділет министрінің 2018 жылғы 24 желтоқсандағы № 1616 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18016 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіндежарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11440,35 +9570,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>