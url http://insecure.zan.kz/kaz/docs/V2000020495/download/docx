--- v0 (2025-12-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80a8005" w14:textId="80a8005">
+    <w:p w14:paraId="8615101" w14:textId="8615101">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,347 +76,370 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Проактивті қызмет көрсету қағидасын бекіту туралы</w:t>
+        <w:t>Проактивті қызметтерді көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 24 сәуірдегі № 155/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 27 сәуірде № 20495 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-1) тармақшасына сәйкес" БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...53 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 364/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Проактивті қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш министрлігінің Мемлекеттік көрсетілетін қызметтер комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтер беруді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -703,600 +726,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 155/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проактивті қызмет көрсету қағидасы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+        <w:t xml:space="preserve"> Проактивті қызметтерді көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағида жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы проактивті қызметтерді көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-1) тармақшасына сәйкес әзірленді және проактивті қызметтерді көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивті қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұялы байланыстың абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық тұрғыдан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланылатын байланыс құралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Проактивті қызметтерді көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проактивті қызметтер көрсету "цифрлық үкімет" веб-порталында көрсетілетін қызметті алушының ұялы байланысы абоненттік құрылғысының телефон нөмірі тіркелген кезде мемлекеттік органдардың цифрлық жүйелері арқылы көрсетілетін қызметті алушының өтінішінсіз, көрсетілетін қызметті берушінің бастамасы бойынша жүзеге асырылады және мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуге сұрау салуы бар хабарламалар жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін, сондай-ақ көрсетілетін қызметті алушыдан өзге де қажетті мәліметтерді, оның ішінде қолжетімділігі шектелген мәліметтерді көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы алуды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда көрсетілетін қызметті алушыға проактивті қызмет көрсетуге сұрау салуы бар хабарламаны жіберу талап етілмейді, бұл ретте көрсетілетін қызметті алушыларды қызмет көрсету туралы міндетті түрде хабардар ету "цифрлық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік нөміріне немесе "цифрлық үкімет" веб-порталындағы пайдаланушының кабинетіне мәтіндік хабарлама жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Проактивті қызметтерді көрсету көрсетілетін қызметті алушының дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисі арқылы алынған дербес деректерді жинауға, өңдеуге, сақтауға және пайдалануға келісімі болған жағдайда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проактивті қызметті көрсетуге Қазақстан Республикасының заңнамасында көзделген оқиғаның туындауы, сондай-ақ тиісті мемлекеттік көрсетілетін қызметті көрсету үшін қажетті мәліметтердің мемлекеттік органдардың цифрлық жүйелерінде болуы негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тиісті оқиға туындаған кезде көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті проактивті форматта алу туралы ұсынысы бар автоматты хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы проактивті қызметті алуға келісімін жауап хабарламасын жіберу арқылы не Қазақстан Республикасының заңнамасында көзделген өзге де тәсілмен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушыдан жауап күту мерзімі сұрау салу алынған сәттен бастап жиырма төрт сағатты құрайды. Көрсетілген мерзім өткеннен кейін сұрау салу күшін жояды, ал көрсетілетін қызметті алушыға Қазақстан Республикасының заңнамасында және тиісті мемлекеттік көрсетілетін қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген тәртіппен мемлекеттік көрсетілетін қызметті алу үшін жүгіну қажеттігі туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушының келісімін алғаннан кейін мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы мемлекеттік көрсетілетін қызметті көрсету үшін қажетті мәліметтерге автоматтандырылған тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проактивті қызметті көрсету кезінде мемлекеттік органдардың цифрлық жүйелерінде бар құжаттар мен мәліметтерді көрсетілетін қызметті алушыдан талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қажетті мәліметтер болмаған не проактивті қызметті көрсетуге кедергі келтіретін мән-жайлар анықталған жағдайда, көрсетілетін қызметті алушыға проактивті қызметті көрсетудің мүмкін еместігінің себептері көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Барлық қажетті мәліметтер болған кезде проактивті қызмет Қазақстан Республикасының заңнамасында және тиісті мемлекеттік көрсетілетін қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген мерзімде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Проактивті көрсетілетін қызметтің нәтижесі көрсетілетін қызметті алушыға мемлекеттік органдардың цифрлық жүйелері арқылы тиісті мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген нысанда жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Проактивті қызмет көрсетілетін цифрлық жүйенің иесі болып табылатын мемлекеттік орган көрсетілетін қызметті алушыдан алынған ақпараттың толықтығын, анықтығын және жаңартылуын, рұқсатсыз қол жеткізуден қорғалуын, сондай-ақ ақпараттың уақтылы берілуін және өзгеріссіз сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...351 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1622,31 +1693,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>