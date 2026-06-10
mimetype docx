--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7f39ab" w14:textId="b7f39ab">
+    <w:p w14:paraId="ba9765d" w14:textId="ba9765d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -828,286 +828,270 @@
         <w:t>
       2. Бұл Қағидалар Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасының Тұңғыш Президенті - Елбасы Кеңсесінің, Қазақстан Республикасы Қауіпсіздік Кеңесі аппаратының, Қазақстан Республикасы Премьер-Министрі Кеңсесінің, Қазақстан Республикасы Парламенті Палатасы аппаратының мемлекеттік әкімшілік қызметшілеріне, сондай-ақ "А" корпусының мемлекеттік әкімшілік қызметшілеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік әкімшілік қызметшінің сәйкестендіру картасы (бұдан әрі - сәйкестендіру картасы) - оның мемлекеттік лауазымы мен лауазымдық өкілеттіктерін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z48" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Цифрлық құжаттар сервисі арқылы ұсынылған сәйкестендіру картасы мемлекеттік орган берген құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-1-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 11.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметшілердің жұмыс уақытын есепке алу және еңбек тәртібін сақтауды бақылау мақсатында сәйкестендіру картасы мемлекеттік органға кіріп-шығуды бақылау және басқару жүйесінде тіркеледі және мемлекеттік органның ғимаратына кіруге рұқсаттама ретінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сәйкестендіру карталарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сәйкестендіру картасы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тозбайтын көп қабатты материалдан жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сәйкестендіру картасы көлемі 85,72x54,03 миллиметр доғал бұрышты картаны білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сәйкестендіру картасының беткі жағы тангир торы реңінде Қазақстан Республикасының мемлекеттік стандартына сәйкес жасалынған Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген көгілдір түсте орындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сәйкестендіру картасының беткі жағында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғарғы бөлігінде Қазақстан Республикасының мемлекеттік стандартына сәйкес қою көк реңде жасалған Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген, одан төмен көк түсте жасалған қазақ тілдегі мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1216,130 +1200,216 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сәйкестендіру картасының сыртқы жағында белгіленген үлгідегі тангир торы реңінде күн астында қалықтаған қыран бейнеленген көгілдір түсте жасалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сәйкестендіру картасының сыртқы жағында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғарғы бөлігінің ортасында көк түсте орындалған орыс тілінде мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сол жағында қою көк түспен орыс тілінде қызметкердің тегі, аты, әкесінің аты (бар болған жағдайда) және атқаратын лауазымы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төменгі жағы – машинамен оқылатын аймақ, онда "Е-қызмет" ықпалдастырылған ақпараттық жүйесінде немесе өзге ведомстволық ақпараттық жүйесінде бар негізгі ақпаратты (тегі, аты, әкесінің аты (бар болған жағдайда) лауазымы, байланыс деректері) қамтитын QR-код орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1371,71 +1441,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сипаттамаға сәйкес келмейтін, жарамдылық мерзімі өткен, бүлінген және тазартылған сәйкестендіру карталары "Е-қызмет" ықпалдастырылған ақпараттық жүйесінде немесе өзге ведомстволық ақпараттық жүйесінде бұғатталады және жарамсыз болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сәйкестендіру карталарын беру мен пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1666,168 +1812,262 @@
         <w:t>
       16. Сәйкестендіру карталарын толтыру, ресімдеу, есепке алу, беру, сақтау және жою тәртібін жалпы бақылауды кадр қызметінің басшысы немесе кадр қызметінің міндетін атқару жүктелген адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік әкімшілік қызметші сәйкестендіру картасын жоғалтқан жағдайда үш жұмыс күні ішінде жазбаша (еркін) нысанда тиісті кадр қызметін немесе кадр қызметінің міндетін атқару жүктелген адамды хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Кадр қызметі немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасының жоғалғаны туралы хабарламаны алған күннен бастап бір жұмыс күні ішінде сәйкестендіру картасын "Е-қызмет" ықпалдастырылған ақпараттық жүйесінде немесе өзге ведомстволық ақпараттық жүйесінде бұғаттайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тегін ауыстырған жағдайда, жоғалғанның, бүлінгеннің (тозғанның) орнына жаңа сәйкестендіру картасын кадр қызметі немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасының жоғалған, бүлінгені (тозғаны), тегін ауыстырған туралы жазбаша хабарламаны алғаннан кейін береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      19. Тегін ауыстырған жағдайда, жоғалғанның, бүлінгеннің (тозғанның) орнына жаңа сәйкестендіру картасын кадр қызметі немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасының жоғалған, бүлінгені (тозғаны), тегін ауыстырған туралы жазбаша хабарламаны алғаннан кейін береді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жаңа сәйкестендіру картасын жасағанға дейін мемлекеттік қызметшіге еркін нысанда жасалатын уақытша рұқсаттама беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      20. Жаңа сәйкестендіру картасын жасағанға дейін мемлекеттік қызметшіге еркін нысанда жасалатын уақытша рұқсаттама беріледі.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жұмыстан шыққан кезде сәйкестендіру картасы осы мемлекеттік органда соңғы жұмыс күні кадр қызметіне немесе кадр қызметінің міндетін атқару жүктелген адамға тапсырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      21. Жұмыстан шыққан кезде сәйкестендіру картасы осы мемлекеттік органда соңғы жұмыс күні кадр қызметіне немесе кадр қызметінің міндетін атқару жүктелген адамға тапсырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкестендіру карталарын тапсырған кезде мемлекеттік органның сәйкестендіру карталарын беруді және қайтаруды есепке алу журналында сәйкестендіру картасын беруге және есепке алуға жауапты адамның қолы қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жұмыстан шыққан, жаңа лауазымға тағайындалған, тегін ауыстырған, бүлдірген (тоздырған) кезде қызметкерлердің тапсырған сәйкестендіру карталары еркін нысандағы тиісті жою туралы акт жасала отырып, комиссиямен жойылуға жатады. Сәйкестендіру карталарын жою жөнінде комиссия мемлекеттік органның сәйкестендіру карталарын беруге және есепке алуға жауапты қызметкерін, қаржы-шаруашылық қызметінің қызметкерін және өзге құрылымдық бөлімшелердің қызметкерлерін қоса алғанда кемінде үш адамнан құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1919,68 +2159,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік әкімшілік қызметшінің сәйкестендіру картасының үлгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5041900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2212,68 +2452,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік әкімшілік қызметшілердің сәйкестендіру карталарын беру мен қайтаруды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -2877,55 +3117,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3251,31 +3491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>