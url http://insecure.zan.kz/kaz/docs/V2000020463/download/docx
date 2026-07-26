--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba9765d" w14:textId="ba9765d">
+    <w:p w14:paraId="6e93576" w14:textId="6e93576">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1345,51 +1345,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1503,51 +1503,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1891,51 +1891,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3117,55 +3117,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3491,31 +3491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>