--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e93576" w14:textId="6e93576">
+    <w:p w14:paraId="049560a" w14:textId="049560a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1280,346 +1280,266 @@
       1) жоғарғы бөлігінің ортасында көк түсте орындалған орыс тілінде мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сол жағында қою көк түспен орыс тілінде қызметкердің тегі, аты, әкесінің аты (бар болған жағдайда) және атқаратын лауазымы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төменгі жағы – машинамен оқылатын аймақ, онда "Е-қызмет" ықпалдастырылған цифрлық жүйесінде немесе өзге ведомстволық цифрлық жүйесінде бар негізгі ақпаратты (тегі, аты, әкесінің аты (бар болған жағдайда) лауазымы, байланыс деректері) қамтитын QR-код орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 11.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сипаттамаға сәйкес келмейтін, жарамдылық мерзімі өткен, бүлінген және тазартылған сәйкестендіру карталары "Е-қызмет" ықпалдастырылған цифрлық жүйесінде немесе өзге ведомстволық цифрлық жүйесінде бұғатталады және жарамсыз болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...157 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сәйкестендіру карталарын беру мен пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сәйкестендіру картасы мемлекеттік әкімшілік қызметшілерге лауазымға тағайындалған, лауазымы ауысқан, тегін ауыстырған, жоғалтқан кезде, сондай-ақ берілген сәйкестендіру картасының жарамдылық мерзімі өткен, бүлінген (тозған) жағдайда беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкестендіру картасы төрт жыл мерзіміне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1656,418 +1576,386 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сәйкестендіру карталарын беру және қайтаруды есепке алу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда мемлекеттік органның сәйкестендіру карталарын беру және қайтаруды есепке алу журналында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкестендіру картасы қызметкерге қолы қойыла отырып беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сәйкестендіру карталарын беру және қайтаруды есепке алу журналы мемлекеттік органның персоналды басқару қызметінде (бұдан әрі - кадр қызметі) немесе кадр қызметінің міндетін атқару жүктелген адамда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Кадр қызметінің қызметкері немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасын тапсырған кезде оны пайдалану бойынша ауызша түсіндіру жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымы ауысқан, тегін ауыстырған, сондай-ақ сәйкестендіру картасы бүлінген (тозған), жарамдылық мерзімі өткен жағдайларда, сәйкестендіру картасын ауыстыру кезінде бұдан бұрын берілген сәйкестендіру картасын кадр қызметінің қызметкері немесе кадр қызметінің міндетін атқару жүктелген адам қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сәйкестендіру карталарын толтыру, ресімдеу, есепке алу, беру, сақтау және жою тәртібін жалпы бақылауды кадр қызметінің басшысы немесе кадр қызметінің міндетін атқару жүктелген адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік әкімшілік қызметші сәйкестендіру картасын жоғалтқан жағдайда үш жұмыс күні ішінде жазбаша (еркін) нысанда тиісті кадр қызметін немесе кадр қызметінің міндетін атқару жүктелген адамды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кадр қызметі немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасының жоғалғаны туралы хабарламаны алған күннен бастап бір жұмыс күні ішінде сәйкестендіру картасын "Е-қызмет" ықпалдастырылған цифрлық жүйесінде немесе өзге ведомстволық цифрлық жүйесінде бұғаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тегін ауыстырған жағдайда, жоғалғанның, бүлінгеннің (тозғанның) орнына жаңа сәйкестендіру картасын кадр қызметі немесе кадр қызметінің міндетін атқару жүктелген адам сәйкестендіру картасының жоғалған, бүлінгені (тозғаны), тегін ауыстырған туралы жазбаша хабарламаны алғаннан кейін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жаңа сәйкестендіру картасын жасағанға дейін мемлекеттік қызметшіге еркін нысанда жасалатын уақытша рұқсаттама беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жұмыстан шыққан кезде сәйкестендіру картасы осы мемлекеттік органда соңғы жұмыс күні кадр қызметіне немесе кадр қызметінің міндетін атқару жүктелген адамға тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкестендіру карталарын тапсырған кезде мемлекеттік органның сәйкестендіру карталарын беруді және қайтаруды есепке алу журналында сәйкестендіру картасын беруге және есепке алуға жауапты адамның қолы қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жұмыстан шыққан, жаңа лауазымға тағайындалған, тегін ауыстырған, бүлдірген (тоздырған) кезде қызметкерлердің тапсырған сәйкестендіру карталары еркін нысандағы тиісті жою туралы акт жасала отырып, комиссиямен жойылуға жатады. Сәйкестендіру карталарын жою жөнінде комиссия мемлекеттік органның сәйкестендіру карталарын беруге және есепке алуға жауапты қызметкерін, қаржы-шаруашылық қызметінің қызметкерін және өзге құрылымдық бөлімшелердің қызметкерлерін қоса алғанда кемінде үш адамнан құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2159,68 +2047,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік әкімшілік қызметшінің сәйкестендіру картасының үлгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5041900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2452,68 +2340,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік әкімшілік қызметшілердің сәйкестендіру карталарын беру мен қайтаруды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3117,55 +3005,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3491,31 +3379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>